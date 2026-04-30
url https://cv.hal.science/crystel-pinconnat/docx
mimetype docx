--- v0 (2026-04-10)
+++ v1 (2026-04-30)
@@ -72,4769 +72,4769 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Chamorro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, https://journals.openedition.org/amnis/8160, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Du Goncourt et des Femmes. La réception des lauréates du prix en France et en Espagne (1903-2020) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Re)creadoras : Una mirada sobre la escritura y la traducción desde el siglo XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editorial Comares, p. 21-34, 2023, 978-84-1369-518-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les romanciers amérindiens contemporains. Des héritiers, passeurs de cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Khanom El Masri El Omar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue, Littérature et Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Al Iman, pp.231-242, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prisonniers de Katrina. Faire connaître leur sort – entendre leur voix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinçonnat Crystel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Makki Rebai. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Prison : expériences, imaginaires et créations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Contact, pp.51-62, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De Guantánamo à La Nouvelle-Orléans. Regards sur le système carcéral nord-américain »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrits, images et pensées de prison. Expériences de l’incarcération, Régis Salado et Carine Trevisan (dir.), Cahier Textuel, Paris, Hermann, 2019, p. 203-219</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.203-219, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« A Small, Good Thing. Autour de quelques nouvelles de Raymond Carver »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Voix intérieures, Mélanges offerts à Marie-Josette Le Han</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahier n° 12, Centre d’Étude des Correspondances et Journaux Intimes, p. 375-395, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nuselovici (nouss)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fridrun Rinner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures migrantes et traduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires d’Aix-Marseille Université, "Textuelles", 2017, 9791032001080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détroit, Acropole américaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chantal Liaroutzos </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Voix intérieures, Mélanges offerts à Marie-Josette Le Han</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cahier n° 12, Centre d’Étude des Correspondances et Journaux Intimes, p. 375-395, 2017</w:t>
+              <w:t xml:space="preserve">Que faire avec des ruines ? Poétique et politique des vestiges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, p. 131-144 2015, Interférences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Llorona, San Isidro, la Virgen de Altagracia et la vieja Belén. Quelques personnages mythiques au service d'une reconquête culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Prince ; Sylvie Servoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Personnages mythiques dans la littérature pour la jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, p. 125-135, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire la puissance du blanc. Du gothique dans &amp;quot;Native Son&amp;quot; de Richard Wright et &amp;quot;The Street&amp;quot; d’Ann Petry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna Saignes; Agathe Salha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du Grand Inquisiteur à Big Brother. Arts, science et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.307-319 2013, 9-782812-413711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stories of the Barrio&amp;quot;, ou les aventures d’une forme à succès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patricia Eichel-Lojkine </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire le récit bref - littérature générale et littérature pour la jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, publije. 2, , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une femme blanche et un homme noir. Deux auteurs paradoxaux de l’Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Clavaron; Jean-Marc Moura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Empires de l’Atlantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Perséides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.183-195 2012, 9-782915-596786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre revendication d’appartenance et impertinence. L’ethos national en question (Azouz Begag, Hanif Kureishi et Fouad Laroui)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danielle Perrot-Corpet ; Lise Gauvin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nation nommée Roman face aux histoires nationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.263-277 2011, 978-2-8124-0342-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STORIES OF THE BARRIO OU LES AVENTURES D’UNE FORME A SUCCES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patricia Eichel-Lojkine (dir.) avec la collaboration de Brigitte Ouvry-Vial et Déborah Durand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Récit pour la jeunesse entre adaptations, transpositions et traductions : quelles théories pour un objet sémiologique mouvant ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publije, vol. 1, , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions autour de la traduction du récit “ethnique”. Gary Soto en “Castor Poche”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patricia Eichel-Lojkine (dir.) avec la collaboration de Brigitte Ouvry-Vial et Déborah Durand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Récit pour la jeunesse entre adaptations, transpositions et traductions : quelles théories pour un objet sémiologique mouvant ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publije, vol. 1, , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05286932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloge du déplacement : Paris, cartographies littéraires ou quand la figure fait sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Liaroutzos; Crystel Pinçonnat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris, cartographies littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit, p. 13-34, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Paris maghrébin, une capitale littéraire invisible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Liaroutzos ; Crystel Pinçonnat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris, cartographies littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit, pp.275-304, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invisible Man de Ralph Ellison. Quand le texte tente de mettre en scène l’opposition entre présence et représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Gilbert et Salah el Moncef. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présence et représentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.287-313, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El imaginario del &amp;quot; barrio &amp;quot; , enclave de las minorías hispánicas en los Estados Unidos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jesús Peris Llorca; Miguel Herráez ; Luis Veres </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Literatura e imaginarios sociales : España y Latinoamérica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 73-83., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STATUE DE LA LIBERTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Brunel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des mythes féminins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 1143-1151, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babel ou le meilleur des mondes totalitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Parizet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Défi de Babel, un mythe littéraire pour le XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Desjonquères, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Way to Rainy Mountain : quand le récit autobiographique affiche son ethnicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Forest ; Claude Gaugain </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Roman du je</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pleins-Feux, p. 199-224, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature d'immigration, une notion géocritique bien fondée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Westphal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Géocritique mode d’emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PULIM, p. 75-92 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bilinguisme à travers deux littératures émergentes : les cas du roman beur et du roman chicano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Felici. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilinguisme, Enrichissements et conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.247-262, 2000, 978-2745302502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Norte : le Nord dans les littératures d’immigrations hispano-américaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monique Dubar; Jean-Marc Moura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nord, Latitudes imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édition du Conseil Scientifique de l’Université Charles-de-Gaulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 2-84467-022-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hispaniques aux Etats-Unis : Ecriture du barrio et de l'entre-deux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacqueline Sessa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de l’exclu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de l’Université de Saint-Étienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.227-237, 1999, 2-86272-173-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New York</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Brunel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des mythes d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.550-574., 1999, 978-2-268-03117-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Grassin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire International des Termes Littéraires (DITL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre la chronique d'une mort annoncée : le réalisme merveilleux dans le roman amérindien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Réalisme merveilleux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.35-51, 1998, Itinéraires et Contacts de cultures, 2-7384-6451-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps dans les littératures mineures : une inscription problématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Günter Krause. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Literalität und Körperlichkeit / Littéralité et corporalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stauffenburg Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.139-153 1997, 9783860577714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Avant-propos</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'odeur des clémentines grillées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Chamorro</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">So-Yeong Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Avec la terre en héritage ou l’éthique environnementale du roman amérindien contemporain »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (386), pp.237-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Littérature pour la jeunesse et diversité humaine. Privilégier la voix des auteurs en situation de handicap ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 22, https://journals.openedition.org/amnis/8160, 2023</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04400576v1</w:t>
+              <w:t xml:space="preserve">, 2023, Du Handicap aux variations humaines. Récits anciens, nouveaux récits (22), https://journals.openedition.org/amnis/8468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Malet ou le roman noir américain made in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, « Passeurs de la littérature des États-Unis en France » (1) (n° 2), https://journals.openedition.org/transatlantica/20059</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Revenir, un motif envahissant dans la fiction contemporaine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche littéraire / Literary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (fall/automne), pp.55-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Barrios et figures de “petits pays” »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista dos Cadernos do Sertão</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 01 (2), pp.54-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¡ Sé fuerte ! Récits de vie minoritaires et modèles de résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publije</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les cultures ado : consommation et production, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63723/publije.20181069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ¡ Sé fuerte ! Récits de vie minoritaires et modèles de résistance »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publije</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les Cultures ado : consommation et production, n°1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos, Écrire l’histoire pour la jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roman amérindien contemporain pour la jeunesse ou la récupération autochtone d’un capital culturel bafoué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loxias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Éloge des ‘Peuples premiers’ en Amérique, 56, pp.1-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stories of the barrio ou les aventures d’une forme à succès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publije</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lire le récit bref, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63723/publije.201210104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE COMPLEXE D'ANTIGONE. RELECTURES FÉMINISTES ET POSTCOLONIALES DU SCÉNARIO OEDIPIEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Partages de l’Antiquité : les classiques grecs et latins et la littérature mondiale, 344, pp.495-509</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmissions et Filiations. Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Transmissions et filiations, 301, pp.7-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émigration et rupture de filiation : le silence des pères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Transmissions et filiations, 301, p. 135-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Transmissions et filiations, 301, p. 271-278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA CUISINE, UN LIEU ET SES PRATIQUES. DE LA TRADITION À LA TRANSGRESSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (335), pp.305-318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passé oublié, passé regagné : de l’émergence d’une génération d’héritiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expressions maghrébines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Au-delà de la littérature « beur » ?, 7 (1), p. 13-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires de l’immigration, vers une logique de déplacement des frontières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Histoire des immigrations. Traces et mémoires 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrivains issus de l’immigration face à la guerre d’Algérie : quelle mémoire pour quelles victimes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, La Guerre et ses victimes 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA CONSTRUCTION D'UNE VISIBILITÉ ETHNIQUE SUR LA SCÈNE LITTÉRAIRE : LE CAS DES ÉCRIVAINS AMÉRINDIENS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 317, pp.53-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfance immigrée et ses lieux de mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel : Littératures plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/babel.1380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invisible Man et la logique picaresque de la réversibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Littérature Générale et Comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Échos picaresques dans le roman du XXe siècle ; Héroïsme et marginalité, 29, pp.107-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La langue de l’autre dans le roman beur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 76 (5), pp.941-951</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Échos picaresques dans le roman du XXe siècle : mise en perspective et tentative de problématisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Littérature Générale et Comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Échos picaresques dans le roman du XXe siècle ; Héroïsme et marginalité, 29, pp.7-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faux et plagiats dans les littératures émergentes : quand le marché éditorial français impose ses lois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et nation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Le Plagiat littéraire, 27, pp.335-347</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps des nouveaux guerriers : le héros culturel, figure de la reconquête identitaire et territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Les Identités culturelles et nationales dans les sociétés européennes et américaines, 2, http://amnis.revues.org/150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assimilation ou fidélité aux valeurs du Vieux Monde ? La nouvelle et sa représentation de l'immigration juive aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Les Modèles de société, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris and the “New Lost Generation”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 73 (6), pp.1065-1075</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des photos et des morts : le traitement textuel d’une disparition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amadis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, L’Absence &amp; l’effacement, 3, p. 265-281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fantasme du retour au chaos dans l’écriture de New York</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 72 (2), pp.250-259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris VIAN (1920-1959)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Passeurs de la Littérature des États-Unis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, https://dicopalitus.huma-num.fr/notice/boris-vian/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice Michel MOHRT (1915-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Pinçonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Passeurs de la Littérature des États-Unis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, https://dicopalitus.huma-num.fr/notice/michel-mohrt-1915-2007/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392363v1</w:t>
-              </w:r>
-[...2178 lines deleted...]
-                <w:t xml:space="preserve">hal-04272274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5214,51 +5214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris, Cartographies littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Liaroutzos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinçonnat Crystel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Le manuscrit, pp.447, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5959,51 +5959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210186v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystel Pin&#231;onnat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209249v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin&#231;onnat Crystel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209255v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459515v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459486v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nuselovici (nouss)" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridrun Rinner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723911v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01390380v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=1382&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01344849v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01390375v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/les-empires-de-latlantique/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01390370v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=563&amp;amp;category_id=10&amp;amp;option=com_virtuemart&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01344829v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05286932v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382339v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382340v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01312696v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01342789v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01303107v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01342807v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com/fr/champion/5682-book-08530250-9782745302502.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01302930v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://commandes.recherche.univ-lille3.fr/publications/ul3/77-le-nord-latitudes-imaginaires.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01302719v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdurocher.fr/livre/fiche/dictionnaire-des-mythes-d-aujourd-hui-9782268031170" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01302920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.univ-st-etienne.fr/product.php?id_produit=72" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01302894v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01302710v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no=16593&amp;amp;no_revue=24" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01390356v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stauffenburg.de/asp/books.asp?id=79" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chamorro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392368v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210143v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209263v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210164v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04791152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63723/publije.20181069" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778397v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01491915v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459501v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04489412v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63723/publije.201210104" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01344676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380856v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trevisan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01344660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01344797v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01344816v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01344812v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382545v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01329080v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.1380" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01312692v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01312587v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01312690v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01303121v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01344803v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01312668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341784v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01312672v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272274v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So-Yeong Lee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380794v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01425858v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Le Blanc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Leblanc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380878v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Trevisan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380934v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708446v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Liaroutzos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380826v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Serrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tettamanzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344539v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344705v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01312693v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystel Pin&#231;onnat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chamorro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210186v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209255v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209249v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin&#231;onnat Crystel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459515v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459392v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459486v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nuselovici (nouss)" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridrun Rinner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723911v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723918v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01390380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=1382&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01344849v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01390375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/les-empires-de-latlantique/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01390370v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=563&amp;amp;category_id=10&amp;amp;option=com_virtuemart&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01344829v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05286932v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382339v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382340v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01312696v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341610v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303092v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01303107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01342789v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01342807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341651v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com/fr/champion/5682-book-08530250-9782745302502.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01302930v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://commandes.recherche.univ-lille3.fr/publications/ul3/77-le-nord-latitudes-imaginaires.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01302920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.univ-st-etienne.fr/product.php?id_produit=72" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01302719v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdurocher.fr/livre/fiche/dictionnaire-des-mythes-d-aujourd-hui-9782268031170" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01302894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01302710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no=16593&amp;amp;no_revue=24" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01390356v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stauffenburg.de/asp/books.asp?id=79" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272274v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So-Yeong Lee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220068v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210143v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209263v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210164v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04791152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63723/publije.20181069" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778397v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459501v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01491915v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04489412v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63723/publije.201210104" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trevisan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01344660v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01344676v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01344797v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01344816v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01344812v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382545v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01329080v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.1380" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01312692v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01312587v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01312690v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01303121v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01344803v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01312668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341784v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01312672v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392368v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392363v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380794v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01425858v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Le Blanc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Leblanc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380878v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Trevisan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380934v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708446v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Liaroutzos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380826v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Serrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tettamanzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344539v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344705v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01312693v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>