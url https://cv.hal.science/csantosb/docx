--- v0 (2026-03-31)
+++ v1 (2026-05-06)
@@ -175,295 +175,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance study of a 3×1×1 m3 dual phase liquid Argon Time Projection Chamber exposed to cosmic rays</w:t>
+                <w:t xml:space="preserve">Neutrino Physics with an Opaque Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Aimard</w:t>
+                <w:t xml:space="preserve">A. Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Aizawa</w:t>
+                <w:t xml:space="preserve">A. Abusleme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Alt</w:t>
+                <w:t xml:space="preserve">J. dos Anjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Asaadi</w:t>
+                <w:t xml:space="preserve">T.J.C. Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Auger</w:t>
+                <w:t xml:space="preserve">M. Bongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (08), pp.P08063. </w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/16/08/P08063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42005-021-00763-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217550v1</w:t>
+                <w:t xml:space="preserve">hal-02302750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrino Physics with an Opaque Detector</w:t>
+                <w:t xml:space="preserve">Performance study of a 3×1×1 m3 dual phase liquid Argon Time Projection Chamber exposed to cosmic rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cabrera</w:t>
+                <w:t xml:space="preserve">B. Aimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abusleme</w:t>
+                <w:t xml:space="preserve">L. Aizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. dos Anjos</w:t>
+                <w:t xml:space="preserve">C. Alt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.J.C. Bezerra</w:t>
+                <w:t xml:space="preserve">J. Asaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bongrand</w:t>
+                <w:t xml:space="preserve">M. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4, pp.273. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (08), pp.P08063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-021-00763-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/16/08/P08063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302750v1</w:t>
+                <w:t xml:space="preserve">hal-03217550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CATIROC: an integrated chip for neutrino experiments using photomultiplier tubes</w:t>
               </w:r>
@@ -717,90 +717,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 4 tonne demonstrator for large-scale dual-phase liquid argon time projection chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Alt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Asaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aushev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1432,51 +1432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CATIROC, a multichannel front-end ASIC to read out the 3″ PMTs (SPMT) system of the JUNO experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Conforti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Taille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2705,51 +2705,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBC4D380"/>
+    <w:nsid w:val="6CF494F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2936,51 +2936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/csantosb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3565-4234" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217550v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aimard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aizawa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Asaadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/08/P08063" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302750v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabrera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abusleme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. dos Anjos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J.C. Bezerra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bongrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-021-00763-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Conforti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Settimo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayetano Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bordereau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatael Cabrera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/05/P05010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164432v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanya Cao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilei Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao He" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Abusleme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bongrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165347" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Alt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aushev" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/11/P11003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00646795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akkoyun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alikhani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Angelis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.11.081" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00413774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Dimmock" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Boston" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Cresswell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lazarus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Medina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2021842" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00261844v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bortolato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Coleman-Smith" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edelbruck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.910034" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159785v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balibrea" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2019-19098-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conforti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulucq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grassi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1313-4_34" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00400367v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertolone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brogna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00159770v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Boston" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nelson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.04.305" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7KVX2RT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00150001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.11.042" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62K6LWQZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00380247v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Santos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villaum&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022150v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Piqueras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Beck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchene" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00712450v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemagnen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baru&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupuis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499984v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acary-Robert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arrondeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouttier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cirrottola" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Court&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942752v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bilke" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bissuel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/csantosb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3565-4234" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302750v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabrera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abusleme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. dos Anjos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J.C. Bezerra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bongrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-021-00763-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aimard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aizawa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Asaadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/08/P08063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Conforti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Settimo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayetano Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bordereau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatael Cabrera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/05/P05010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164432v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanya Cao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilei Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao He" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Abusleme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bongrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165347" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Alt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aushev" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/11/P11003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00646795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akkoyun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alikhani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Angelis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.11.081" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00413774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Dimmock" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Boston" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Cresswell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lazarus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Medina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2021842" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00261844v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bortolato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Coleman-Smith" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edelbruck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.910034" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159785v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balibrea" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2019-19098-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conforti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulucq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grassi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1313-4_34" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00400367v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertolone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brogna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00159770v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Boston" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nelson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.04.305" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7KVX2RT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00150001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.11.042" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62K6LWQZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00380247v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Santos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villaum&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022150v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Piqueras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Beck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchene" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00712450v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemagnen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baru&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupuis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499984v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acary-Robert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arrondeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouttier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cirrottola" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Court&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942752v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bilke" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bissuel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>