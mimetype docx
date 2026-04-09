--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -272,51 +272,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (98)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (97)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -436,295 +436,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the role of telopeptides in collagen fibrillogenesis by Second Harmonic Scattering</w:t>
+                <w:t xml:space="preserve">Undergrowth Collagen Fibers Analysis by Fingerprint Enhancement Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J de Lizaraga</w:t>
+                <w:t xml:space="preserve">Clara Manesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Martin</w:t>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Salmon</w:t>
+                <w:t xml:space="preserve">Martà Martin-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+                <w:t xml:space="preserve">Yannick Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Gergely</w:t>
+                <w:t xml:space="preserve">Florence Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 129 (35), pp.9020-9029. </w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 117 (4), pp.e70001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c02016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/boc.70001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343498v1</w:t>
+                <w:t xml:space="preserve">hal-05036983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undergrowth Collagen Fibers Analysis by Fingerprint Enhancement Method</w:t>
+                <w:t xml:space="preserve">Probing the role of telopeptides in collagen fibrillogenesis by Second Harmonic Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Manesco</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">J de Lizaraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Perrin</w:t>
+                <w:t xml:space="preserve">C Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 117 (4), pp.e70001. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (35), pp.9020-9029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/boc.70001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c02016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05036983v1</w:t>
+                <w:t xml:space="preserve">hal-05343498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in the 3-D rheological properties and collagen fibers orientation in murine periodontal ligaments</w:t>
               </w:r>
@@ -736,64 +736,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Sedky Adly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afnan Sedky Adly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -972,295 +972,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical characterization of a fibrinogen–blood hydrogel for human dental pulp regeneration</w:t>
+                <w:t xml:space="preserve">Properties of dentin, enamel and their junction, studied with Brillouin scattering and compared to Raman microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Silvia Piglionico</w:t>
+                <w:t xml:space="preserve">Alban Desoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Béla Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Romieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Csilla Gergely</w:t>
+                <w:t xml:space="preserve">Laurent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (20), pp.6919-6930. </w:t>
+              <w:t xml:space="preserve">Archives of Oral Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152, pp.105733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3bm00515a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.archoralbio.2023.105733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862940v1</w:t>
+                <w:t xml:space="preserve">hal-04108435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of dentin, enamel and their junction, studied with Brillouin scattering and compared to Raman microscopy</w:t>
+                <w:t xml:space="preserve">Biomechanical characterization of a fibrinogen–blood hydrogel for human dental pulp regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Desoutter</w:t>
+                <w:t xml:space="preserve">Sofia Silvia Piglionico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Felbacq</w:t>
+                <w:t xml:space="preserve">Orsolya Pall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Oral Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 152, pp.105733. </w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (20), pp.6919-6930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.archoralbio.2023.105733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3bm00515a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108435v1</w:t>
+                <w:t xml:space="preserve">hal-04862940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiomyocyte sarcomere length variability: Membrane fluorescence versus second harmonic generation myosin imaging</w:t>
               </w:r>
@@ -1298,51 +1298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najlae Boulali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 155 (4), pp.e202213289. </w:t>
@@ -1406,51 +1406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksymilian Dereniowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1648,103 +1648,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization of collagen fibers and tissue hardening: Markers of fibrotic scarring after spinal cord injury in mice revealed by multiphoton-atomic force microscopy imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Manesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Saavedra-Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua de Lizaraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 53, pp.102699. </w:t>
@@ -1942,51 +1942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Bohaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt D. Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Contreras-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2357,51 +2357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batoul Chouaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Maria Hernández-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Csilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2580,338 +2580,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Podocyte Attachment on Polyacrylamide Hydrogels with Gelatin-Based Polymers</w:t>
+                <w:t xml:space="preserve">Simultaneous label-free live imaging of cell nucleus and luminescent nanodiamonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Abdallah</w:t>
+                <w:t xml:space="preserve">Michal Gulka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakthivel Nagarajan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
+                <w:t xml:space="preserve">Hamideh Salehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marleine Tamer</w:t>
+                <w:t xml:space="preserve">Bela Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissam H. Faour</w:t>
+                <w:t xml:space="preserve">Elodie Middendorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Pall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (11), pp.7531-7539. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (9791), </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsabm.0c00734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-66593-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134548v1</w:t>
+                <w:t xml:space="preserve">hal-02880325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous label-free live imaging of cell nucleus and luminescent nanodiamonds</w:t>
+                <w:t xml:space="preserve">Enhancement of Podocyte Attachment on Polyacrylamide Hydrogels with Gelatin-Based Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Gulka</w:t>
+                <w:t xml:space="preserve">Maya Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamideh Salehi</w:t>
+                <w:t xml:space="preserve">Sakthivel Nagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bela Varga</w:t>
+                <w:t xml:space="preserve">Marleine Tamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Middendorp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Orsolya Pall</w:t>
+                <w:t xml:space="preserve">Wissam H. Faour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (9791), </w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (11), pp.7531-7539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-66593-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.0c00734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880325v1</w:t>
+                <w:t xml:space="preserve">hal-03134548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between Changes in Chemical Composition of Enamel Subsurface Lesions and the Emitted Nonlinear Optical Signals: An in vitro Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rand Al-Obaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamideh Salehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collart Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3001,77 +3001,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies for chalcogenide thin film functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Escalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bela Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3116,295 +3116,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02859831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of ALS-linked SOD1 Mutation in Motoneurons or Myotubes Induces Differential Effects on Neuromuscular Function In vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal structure and remodeling in dystrophin-deficient cardiomyocytes using second harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C Meli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Benlefki</w:t>
+                <w:t xml:space="preserve">Silviya Radoslavova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Sánchez-Vicente</w:t>
+                <w:t xml:space="preserve">Mathieu Panel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Milla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Soulard</w:t>
+                <w:t xml:space="preserve">Alain Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2020.03.044⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.102295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2020.102295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558990v1</w:t>
+                <w:t xml:space="preserve">hal-02931216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal structure and remodeling in dystrophin-deficient cardiomyocytes using second harmonic generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albano C Meli</w:t>
+                <w:t xml:space="preserve">Expression of ALS-linked SOD1 Mutation in Motoneurons or Myotubes Induces Differential Effects on Neuromuscular Function In vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Benlefki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Sánchez-Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silviya Radoslavova</w:t>
+                <w:t xml:space="preserve">Vanessa Milla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Panel</w:t>
+                <w:t xml:space="preserve">Olivier Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lacampagne</w:t>
+                <w:t xml:space="preserve">Claire Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.102295. </w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 435, pp.33-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nano.2020.102295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2020.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931216v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal architecture for diamond-based wide-field thermal imaging</w:t>
               </w:r>
@@ -3576,51 +3576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collart Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosaab Echabaane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 181, pp.489-497. </w:t>
@@ -3798,874 +3798,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxic CD8 + T lymphocytes expressing ALS-causing SOD1 mutant selectively trigger death of spinal motoneurons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Hydrolyzed Polyacrylamide Hydrogel Stiffness on Podocyte Morphology, Phenotype, and Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Coque</w:t>
+                <w:t xml:space="preserve">Mario R. El Tahchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Salsac</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Degauque</w:t>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam H. Faour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1815961116⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (36), pp.32623-32632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b09337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03171288v1</w:t>
+                <w:t xml:space="preserve">hal-02274931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Hydrolyzed Polyacrylamide Hydrogel Stiffness on Podocyte Morphology, Phenotype, and Mechanical Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
+                <w:t xml:space="preserve">Cytotoxic CD8 + T lymphocytes expressing ALS-causing SOD1 mutant selectively trigger death of spinal motoneurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Salsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario R. El Tahchi</w:t>
+                <w:t xml:space="preserve">Gabriel Espinosa-Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bela Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Balme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wissam H. Faour</w:t>
+                <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (36), pp.32623-32632. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (6), pp.2312-2317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b09337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1815961116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274931v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03171288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous silicon microcavities redefine colorimetric ELISA sensitivity for ultrasensitive detection of autoimmune antibodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Myotube elasticity of an amyotrophic lateral sclerosis mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bela Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sathish Ramakrishnan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+                <w:t xml:space="preserve">Marta Martin-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivechana Agarwal</w:t>
+                <w:t xml:space="preserve">Cécile Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Sánchez-Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+                <w:t xml:space="preserve">Julie Areias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 272, pp.211-218. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.05.154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-24027-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813230v1</w:t>
+                <w:t xml:space="preserve">hal-01775215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphoton Microscopy for Caries Detection with ICDAS Classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dental pulp stem cells used to deliver the anticancer drug paclitaxel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamideh Salehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Slimani</w:t>
+                <w:t xml:space="preserve">Siham Al-Arag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Middendorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Tardivo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Csilla Gergely</w:t>
+                <w:t xml:space="preserve">Frederic J. G. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caries Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000486428⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13287-018-0831-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584008v1</w:t>
+                <w:t xml:space="preserve">hal-01775198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dental pulp stem cells used to deliver the anticancer drug paclitaxel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamideh Salehi</w:t>
+                <w:t xml:space="preserve">Porous silicon microcavities redefine colorimetric ELISA sensitivity for ultrasensitive detection of autoimmune antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathish Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivechana Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siham Al-Arag</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederic J. G. Cuisinier</w:t>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13287-018-0831-3⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 272, pp.211-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.05.154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01775198v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myotube elasticity of an amyotrophic lateral sclerosis mouse model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bela Varga</w:t>
+                <w:t xml:space="preserve">Multiphoton Microscopy for Caries Detection with ICDAS Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Martin-Fernandez</w:t>
+                <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Hilaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Sánchez-Vicente</w:t>
+                <w:t xml:space="preserve">Ivan V. Panayotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Areias</w:t>
+                <w:t xml:space="preserve">Bernard Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Caries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (5), pp.359-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-24027-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000486428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01775215v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topographical and nanomechanical characterization of casein nanogel particles using atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4751,713 +4751,713 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphoton Microscopy for Caries Detection with ICDAS Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Panayotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caries Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000486428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellipsometric study of peptide layers – island-like character, depolarization and quasi-absorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comments on: “An Overview of Protocols for the Neural Induction of Dental and Oral Stem Cells In Vitro” Article in Tissue Engineering Part B, Heng et al., February 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Pall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Pápa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Collant-Dutilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">László Zimányi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric J. G. Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
+              <w:t xml:space="preserve">Tissue Engineering Part B: Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.02.263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ten.teb.2015.0488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488411v1</w:t>
+                <w:t xml:space="preserve">hal-01519971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comments on: “An Overview of Protocols for the Neural Induction of Dental and Oral Stem Cells In Vitro” Article in Tissue Engineering Part B, Heng et al., February 2016</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Re: &amp;quot;An Overview of Protocols for the Neural Induction of Dental and Oral Stem Cells In Vitro&amp;quot; by Heng et al. (Tissue Eng Part B 2016;22:220-250)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsolya Pall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Collant-Dutilleul</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bela Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Collart Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric J. G. Cuisinier</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Engineering Part B: Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ten.teb.2015.0488⟩</w:t>
+              <w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (6), pp.570-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ten.teb.2016.0512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519971v1</w:t>
+                <w:t xml:space="preserve">hal-01804826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re: &amp;quot;An Overview of Protocols for the Neural Induction of Dental and Oral Stem Cells In Vitro&amp;quot; by Heng et al. (Tissue Eng Part B 2016;22:220-250)</w:t>
+                <w:t xml:space="preserve">De-adhesion dynamics of melanoma cells from brain endothelial layer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orsolya Pall</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Béla Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réka A. Domokos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Fazakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. A. Krizbai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ten.teb.2016.0512⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2017.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804826v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De-adhesion dynamics of melanoma cells from brain endothelial layer.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ellipsometric study of peptide layers – island-like character, depolarization and quasi-absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Wilhelm</w:t>
+                <w:t xml:space="preserve">Z. Pápa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathish Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. A. Krizbai</w:t>
+                <w:t xml:space="preserve">László Zimányi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2017.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.02.263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628314v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Force Microscopy Study of the Topography and Nanomechanics of Casein Micelles Captured by an Antibody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5560,51 +5560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Terrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Panayotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5668,51 +5668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porphyrin and pentosidine involvement in the red fluorescence of enamel and dentin caries.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Nouioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5828,77 +5828,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsuzsanna Pápa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sathish Kumar Ramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Martin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">László Zimányi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
@@ -6040,90 +6040,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confocal Raman microscopy to monitor extracellular matrix during dental pulp stem cells differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamideh Salehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collart Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric J. G. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6183,64 +6183,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sathish Kumar Ramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Jebors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6425,77 +6425,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Mechanism of Selective Binding of Peptides to Silicon Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sathish Ramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucyna Firlej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6689,77 +6689,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design rules for metal binding biomolecules: understanding of amino acid adsorption on platinum crystallographic facets from density functional calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sathish Ramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucina Firlej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6813,307 +6813,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sprayed Cells and Polyelectrolyte Films for Biomaterial Functionalization: The Influence of Physical PLL-PGA Film Treatments on Dental Pulp Cell Behavior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hamideh Salehi</w:t>
+                <w:t xml:space="preserve">Morphology and Intrinsic Excitability of Regenerating Sensory and Motor Neurons Grown on a Line Micropattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouafa Benzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marta Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Attila Gergely Vegh</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mabi.201400256⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (10), pp.e110687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0110687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063534v1</w:t>
+                <w:t xml:space="preserve">hal-01084010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and Intrinsic Excitability of Regenerating Sensory and Motor Neurons Grown on a Line Micropattern</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Sprayed Cells and Polyelectrolyte Films for Biomaterial Functionalization: The Influence of Physical PLL-PGA Film Treatments on Dental Pulp Cell Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Panayotov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Collart-Dutilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamideh Salehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Csilla Gergely</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Gergely Vegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.10.1002/mabi.201400256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mabi.201400256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0110687⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01084010v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion and Proliferation of Human Mesenchymal Stem Cells from Dental Pulp on Porous Silicon Scaffolds</w:t>
               </w:r>
@@ -7227,295 +7227,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes induced by peripheral nerve injury in the morphology and nanomechanics of sensory neurons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and characterization of ultra-porous silica films made by the sol-gel method. Application to biosensing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Szabo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lucas</w:t>
+                <w:t xml:space="preserve">Caroline Desfours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Belle Saab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+                <w:t xml:space="preserve">Sylvie Calas-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JBO.18.10.106014⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.DOI 10.1007/s00339-013-7662-y. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-013-7662-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903504v1</w:t>
+                <w:t xml:space="preserve">hal-00804662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of ultra-porous silica films made by the sol-gel method. Application to biosensing.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Desfours</w:t>
+                <w:t xml:space="preserve">Changes induced by peripheral nerve injury in the morphology and nanomechanics of sensory neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouafa Benzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Calas-Etienne</w:t>
+                <w:t xml:space="preserve">Vivien Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Horvath</w:t>
+                <w:t xml:space="preserve">Marie-Belle Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Csilla Gergely</w:t>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.DOI 10.1007/s00339-013-7662-y. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (10), pp.106014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-013-7662-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JBO.18.10.106014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804662v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of second-order nonlinear optical magnetization by mapping normalized Stokes parameters</w:t>
               </w:r>
@@ -7635,51 +7635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label-free detection of anticancer drug paclitaxel in living cells by confocal Raman microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamideh Salehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Derely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7769,103 +7769,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and Nanomechanics of Sensory Neurons Growth Cones following Peripheral Nerve Injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouafa Benzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Gergely Vegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (2), pp.e56286. </w:t>
@@ -7903,64 +7903,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confocal Raman data analysis enables identifying apoptosis of MCF-7 cells caused by anticancer drug paclitaxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamideh Salehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Middendorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Panayotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8050,90 +8050,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on the facet specific adsorption of amino acids and peptides towards platinum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satish Ramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Martin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucyna Firlej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric J. G. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.10.1021/ci400630d. </w:t>
@@ -8165,815 +8165,815 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surface functionalization of porous silicon microcavities on biosensing performance.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Porous Silicon/Photosynthetic Reaction Center Hybrid Nanostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Massif</w:t>
+                <w:t xml:space="preserve">Kata Hajdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Estephan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+                <w:t xml:space="preserve">Laszlo Zimanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6, pp.061506. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (32), pp.11866-11873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JNP.6.061506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la301888p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714668v1</w:t>
+                <w:t xml:space="preserve">hal-00732348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effect of curcumin on the nanomechanics of normal and cancerous mammalian epithelial cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Belle Saab</w:t>
+                <w:t xml:space="preserve">Extraction and purification of hepatitis B virus-like M particles from a recombinant Saccharomyces cerevisiae strain using alumina powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hadiji-Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouafa Benzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Bec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric J. G. Cuisinier</w:t>
+                <w:t xml:space="preserve">Héla Karray-Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biochemistry and Biophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.DOI: 10.1007/s12013-012-9443-1. </w:t>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12013-012-9443-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2012.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743368v1</w:t>
+                <w:t xml:space="preserve">hal-00751394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SVSVGMKPSPRP: a broad range adhesion peptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Estephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Belle Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Panayotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Engineering = Biomedizinische Technik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.10.1515/bmt-2011-0109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/bmt-2011-0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and purification of hepatitis B virus-like M particles from a recombinant Saccharomyces cerevisiae strain using alumina powder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Differential effect of curcumin on the nanomechanics of normal and cancerous mammalian epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Belle Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Csilla Gergely</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric J. G. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2012.09.023⟩</w:t>
+              <w:t xml:space="preserve">Cell Biochemistry and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.DOI: 10.1007/s12013-012-9443-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12013-012-9443-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751394v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Silicon/Photosynthetic Reaction Center Hybrid Nanostructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Csilla Gergely</w:t>
+                <w:t xml:space="preserve">Effect of surface functionalization of porous silicon microcavities on biosensing performance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Massif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Belle Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Martin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laszlo Zimanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (32), pp.11866-11873. </w:t>
+              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.061506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la301888p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JNP.6.061506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732348v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-harvesting bio-nanomaterial using porous silicon and photosynthetic reaction center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kata Hajdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laszlo Zimanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivechana Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (1), pp.400. </w:t>
@@ -9005,312 +9005,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Multipolar Response of Bacteriorhodopsin by Noncollinear Second Harmonic Generation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of surface functionalization of porous silicon microcavities on biosensing performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gorgy Váró</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Massif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.061506</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714669v1</w:t>
+                <w:t xml:space="preserve">hal-00724342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surface functionalization of porous silicon microcavities on biosensing performance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Estephan</w:t>
+                <w:t xml:space="preserve">Evidence of Multipolar Response of Bacteriorhodopsin by Noncollinear Second Harmonic Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Antonio Bovino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Larciprete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concita Sibilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saab</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gorgy Váró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (13), pp.14621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.014621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724342v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphoton imaging of the dentine-enamel junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Panayotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9318,51 +9318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tassery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biophotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.DOI 10.1002/jbio.201200065. </w:t>
@@ -9412,90 +9412,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptides for the Biofunctionalization of Silicon for Use in Optical Sensing with Porous Silicon Microcavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Estephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Belle Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivechana Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric J. G. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9558,77 +9558,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimicroscopic study of curcumin effect on fixed nonmalignant and cancerous mammalian epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Belle Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Estephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9704,90 +9704,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing by Means of Nonlinear Optics with Functionalized GaAs/AlGaAs Photonic Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Estephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bajoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Belle Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aulombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9838,103 +9838,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix metalloproteinase sensing via porous silicon microcavity devices functionalized with human antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Taleb Bendiab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Massif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Palestino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivechana Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, C8 (6), pp.1888. </w:t>
@@ -9984,103 +9984,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phages recognizing the Indium Nitride semiconductor surface via their peptides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Estephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Belle Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Peptide Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, DOI 10.1002/psc.1315. </w:t>
@@ -10169,51 +10169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sibilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Belle Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Varo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10264,77 +10264,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptide Route Functionalization of ZnSe Crystals Preserves Activity and Structure of Proteins while Adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Belle Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Estephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10394,90 +10394,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptides for functionalization of InP semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Estephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Belle Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredrik Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10579,51 +10579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewelina Jarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert P. Socha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10686,103 +10686,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection and mass spectrometry characterization of peptides targeting semiconductor surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Estephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic J. G. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 104 (6), pp.1121-1131. </w:t>
@@ -10820,103 +10820,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly of purple membranes on polyelectrolyte films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Belle Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Estephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (9), pp.5159-5167. </w:t>
@@ -10954,103 +10954,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional spatial resolution of the nonlinear photoemission from biofunctionalized porous silicon microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Palestino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivechana Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Martin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laszlo Zimanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94 (22), pp.223313. </w:t>
@@ -11088,51 +11088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic organic–inorganic nanocomposite coatings for titanium implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Dutour Sikirić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11260,51 +11260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Palestino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réné Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivechana Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11376,77 +11376,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring GaN Semiconductor Surfaces with Biomolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Estephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltán Bálint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11531,51 +11531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosensing and Protein Fluorescence Enhancement by Functionalized Porous Silicon Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Palestino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivechana Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11829,51 +11829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balazs Szalontai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Moradian-Oldak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic J. G. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8, pp.2228-2236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12294,349 +12294,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00392819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of film thickness up to several hundreds of nanometers using optical waveguide lightmode spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+                <w:t xml:space="preserve">Human Serum Albumin Self-Assembly on Weak Polyelectrolyte Multilayer Films Structurally Modified by pH Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Picart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Csilla Gergely</w:t>
+                <w:t xml:space="preserve">Sophie Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youri Arntz</w:t>
+                <w:t xml:space="preserve">Balázs Szalontai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Voegel</w:t>
+                <w:t xml:space="preserve">Pierre Schaaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 20 (3), pp.553 - 561. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20 (13), pp.5575 - 5582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2004.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la049932x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743292v1</w:t>
+                <w:t xml:space="preserve">hal-01743281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Serum Albumin Self-Assembly on Weak Polyelectrolyte Multilayer Films Structurally Modified by pH Changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of film thickness up to several hundreds of nanometers using optical waveguide lightmode spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balázs Szalontai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hector Flores</w:t>
+                <w:t xml:space="preserve">Youri Arntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Schaaf</w:t>
+                <w:t xml:space="preserve">Jean-Claude Voegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 20 (13), pp.5575 - 5582. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20 (3), pp.553 - 561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la049932x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2004.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743281v1</w:t>
+                <w:t xml:space="preserve">hal-01743292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Deposition of Calcium Phosphates within Polyelectrolyte Multilayer Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12722,51 +12722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the Structure of Polyelectrolyte Multilayer Films Exhibiting a Linear and an Exponential Growth Regime: An in Situ Atomic Force Microscopy Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Lavalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12920,51 +12920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Voegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schaaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 18 (11), pp.4523-4525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13010,985 +13010,14646 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of structural parameters characterizing thin films by optical methods: A comparison between scanning angle reflectometry and optical waveguide lightmode spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ladam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Senger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Voegel</w:t>
+                <w:t xml:space="preserve">J.-C. Voegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schaaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 115 (2), pp.1086 - 1094. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
+              <w:t xml:space="preserve">, 2001, 115 (2), pp.1086-1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1375156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743279v1</w:t>
+                <w:t xml:space="preserve">hal-02337068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of structural parameters characterizing thin films by optical methods: A comparison between scanning angle reflectometry and optical waveguide lightmode spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Voegel</w:t>
+                <w:t xml:space="preserve">Unbinding process of adsorbed proteins under external stress studied by atomic force microscopy spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Voegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schaaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Schaaf</w:t>
+                <w:t xml:space="preserve">Bernard Senger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Maaloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337068v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein Interactions with Polyelectrolyte Multilayers: Interactions between Human Serum Albumin and Polystyrene Sulfonate/Polyallylamine Multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ladam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Senger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gero Decher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Voegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 1 (4), pp.674 - 687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bm005572q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (118)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Label-Free imaging by Broadband Coherent Anti-Stokes Raman Scattering (B-CARS) Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Conference on BioMedical Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Palavas Les Flots, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbinding process of adsorbed proteins under external stress studied by atomic force microscopy spectroscopy</w:t>
+                <w:t xml:space="preserve">Broadband coherent anti-Stokes Raman scattering (BCARS), a powerful spectroscopy combining high signal intensity with spectral sensitivity for vibrational imaging of biological systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05337311v1</w:t>
+              <w:t xml:space="preserve">15th EBSA congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes induced by amyotrophic lateral sclerosis in the morphology and nanomechanics of skeletal muscle fibers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Belkasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua de Lizaraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Conference on BioMedical Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Palavas Les Flots, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A 3D imaging approach to assess collagen remodeling in spinal cord injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua de Lizaraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Conference on BioMedical Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Palavas Les Flots, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broadband coherent anti-Stokes Raman scattering (BCARS), a powerful spectroscopy combining high signal intensity with spectral sensitivity for vibrational imaging of biological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Biophysics Congress (EBSA2025) Rome, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rome, Italy. pp.S84 / O-22.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00249-025-01757-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fibrinogen-blood hydrogel for regenerative endodontic treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Silvia Piglionico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Cantero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Garrabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergely Csilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">General Session &amp; Exhibition International Association of Dental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Dental Research, Mar 2024, New Oleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organization of collagen I fibers and tissue hardening: markers of fibrotic scarring after spinal cord injury in mice revealed by multiphoton-atomic force microscopy imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Saavedra-Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Manesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua de Lizaraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C'Nano 2023 the Nanoscience Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring spinal cord injury in mice with a multimodal label-free imaging approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Manesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua de Lizaraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE. Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural characterization of human dental pulp tissue using multiphoton microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Garrabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Piglionico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PER- IADR Oral Heath Research Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multimodal imaging approach for optical label-free readout of spinal cord injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Manesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spring School les Houches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Les Houches, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insight to severe muscular disorders by multiscale imaging: from atomic force microscopy to second harmonic generation microscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited Talk, Séminaire Institut d’Alembert, ENS Paris-Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confocal Raman microscopy and non linear microscopy to study human enamel incipient lesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rand Al-Obaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tassery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LASERS IN DENTISTRY XXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, San-Francisco, United States. pp.UNSP 108570C, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2508306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Polyacrylamide Hydrogel Stiffness on Podocyte morphology, phenotype and mechanical properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th Annual Conference of the European Society for Biomaterials ESB 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dresden, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photonics for monitoring life processes in cells and tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th edition of the yearly Summer School of the MONABIPHOT Erasmus Mundus Master Course</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joseph ZYSS, Jun 2019, Le Pradet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitive detection of H2B antibodies by enhanced Elisa using porous silicon microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathish Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivechana Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, La Grande Motte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ASSOCIATION OF PO4 LOADED POROUS SILICON MICROPARTICLES WITH NACRE PROTEINS ENHANCES MINERALIZED BONE FORMATION IN VIVO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Collart Dutilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Desoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cueto-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fatima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gerecsei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, La Grande Motte, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confocal Raman Microscopy to image targeted chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamideh Salehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Al-Arag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Middendorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic J. G. Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on BioMedical Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, La Grande Motte, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01746171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum sensing with diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Tanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Waseem Akhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Quantum Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanomechanical aspects of brain metastasis formation and amyotrophic lateral sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bela Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Sánchez-Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asylum Research AFM workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insight to severe muscular disorders by multiscale imaging: from atomic force microscopy to second harmonic generation microscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd BE-OPTICAL Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, La Grande Motte, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01750096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect Of The pH On The Topography And Nanomechanics Of Whey Protein Microgel Particles Investigated By Atomic Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chevalier-Lucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asylum Research AFM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection and localization of luminescent nanodiamonds in cellular environment using Raman imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Gulka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamideh Salehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Middendorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MRS 2017, Fall Meeting and exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precise nanodiamonds localization in cellular environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Gulka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamideh Salehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Middendorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS 2017, Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stem cells as anticancer drug delivery to reduce the chemotherapy side effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamideh Salehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Al-Arag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Middendrop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SPIE Photonics west 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFM study of diamond particles internalization by monitoring MCF7 cell membrane stiffness changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gulka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bela Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Cigler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFM Biomed Conference 2016 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhanced ELISA using porous silicon microcavities for ultrasensitive detection of H2B antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Symposium on Functional Porous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, San Luis Potosi, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selective binding of peptides towards silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathish Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conf clé MADICA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Mahdia, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFM study of ultra-bright fluorescent nano-diamond particles (fNDs) internalization by monitoring MCF7 cell membrane stiffness changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gulka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bela Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Cigler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURO AFM FORUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casein micelles topography and nanorheology evaluation by AFM: A novel method for casein micelles immobilization and study in their native state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pugniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFM BioMed Conference 2016 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of Transglutaminase Cross-linked Casein Micelles Properties By Atomic Force Microscopy Performed in Liquid Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pugniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th NIZO Dairy Conference Milk Protein Functionality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NIZO Food Research. NLD., Sep 2015, Papendal, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiphoton and Raman microscopy of live cells: applications for mammalian cancerous cells and sensory and moto-neurons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tools for nanoscale imaging in cells and biological systems: nanodiamond and beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porphyrin involvement in redshift fluorescence in dentin decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Panayotov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophotonics: Photonic Solutions for Better Health Care IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Brussels, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2051741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of pore diameter on stem cells adhesion, spreading and osteodifferentiation on porous silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Collart-Dutilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fran Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Panayotov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology PSST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Benidorm, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphology and nanomechanics of mice sensory neurons following peripheral nerve injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouafa Benzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Conference on Physics and Biological Systems 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Gif-sur-Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redox Iinteraction in RC/PSiMc bio-nanocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kata Hadju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Zimanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivechana Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology PSST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Benidorm, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing the mechanism of material specific peptides for optical biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathish Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Microtechnologies for the New Millennium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Grenoble, France. pp.10.1117/12.2017464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2017464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Light energy conversion by phtosynthetic reaction center-hybrid nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kata Hadju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marquez-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXII International Materials Research Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Cancun, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes induced by peripheral nerve injury in the morphology and nanomechanics of sensory neurons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouafa Benzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Scamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conferences on Biomedical Optics (ECBO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A COMPREHENSIVE STUDY ON POROUS SILICON MICROCAVITIES' FUNCTIONALIZATION WITH PEPTIDES FOR BIOSENSING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kata Hadju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXII International Materials Research Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Cancun, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical and electronic properties of biomolecule-functionalized porous silicon photonic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kata Hadju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marquez-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivechana Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXII International Materials Research Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Cancun, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanomechanics of mice sensory neurons as measured by atomic force microscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouafa Benzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Scamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Northeast Bioengineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Syracuse, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parametric Optical Interactions in Bacteriorhodopsin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Antonio Bovino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concita Sibilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QuEBS 2013: Workshop on Quantum Effects in Biological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of apoptosis caused by anticancer drug paclitaxel in MCF-7 cells by Confocal Raman Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamideh Salehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Middendorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Gergely Vegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathish Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE BiOS - Nanoscale Imaging, Sensing, and Actuation for Biomedical Applications IX.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déposition des cellules pulpaires humaines et des multicouches de polyelectrolites (MPEs) par spray pour la fonctionnalisation des biomatériaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Panayotov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yachouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vladimirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adhésion initiale de cellules souches pulpaires sur silicium microporeux, mésoporeux et macroporeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Collart Dutilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Secret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric J. G. Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards the understanding of peptide/inorganic semiconductor complex interaction using molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Malaga, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TiO2-Ag/polymer nanohybrid coatings targeting prevention of peri-implant infections of dental implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Á. Györgyey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Csapó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ménesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Á. Veres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Urbán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Szeged International Workshop on Advances in Nanoscience, SIWAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Szeged, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphology and Nanomechanics of Sensory Neurons Growth Cones following Peripheral Nerve Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouafa Benzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physcell (DeGennesDays)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Hyères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A close look on surface modification of porous silicon devices via specific peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivechana Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Malaga, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croissance et différenciation osseuse de cellules souches pulpaires sur silicium poreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Collart-Dutilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Secret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Panayotov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JFBTM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonctionnalisation du titane par des peptides spécifiques bifonctionnels pour l'adhésion épithéliale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Panayotov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Gergely Vegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Collart-Dutilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Journée Recherche en Odontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular basis of fluorescence-based diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International conference on fluorescence based diagnostic of oral diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advances on nanophotonics IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophotonics at International School on quantum electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Erice, Sicily, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Dental Pulp Stem Cells Growth And Osteodifferentiation On Porous Silicon Scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Collart Dutilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Secret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric J. G. Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Malaga, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biocomposites using porous silicon and photosynthetic reaction centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kata Hadju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Zimanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivechana Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conference PSST-2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Malaga, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drug-induced changes in nanomechanics of mammalian cells as measured by AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Belle Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Gergely Vegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physcell (DeGennesDays)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Hyères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonctionnalisation de la surface du Titane et du Ti6Al4V par des peptides spécifiques bi-fonctionnels pour l'adhésion épithéliale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Panayotov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yachouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vladimirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GIRSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Penafiel, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intimate effects of surface functionalization of porous silicon microcavities on biosensing performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Massif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Belle Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Optics + Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.893379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phages recognizing the Indium Nitride semiconductor surface via their peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Belle Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic J. G. Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS Symposium on Peptide-based Materials - from Nanostructures to Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg (FRANCE), France. pp.143-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raman confocal microscopy and AFM combined studies of cancerous cells treated with Paclitaxel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Derely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Collart Dutilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Michotte de Welle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Photonics West 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, United States. pp.DOI: 10.1117/12.874893</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le silicium poreux : support de croissance pour cellules souches pulpaires et biomatériau implantable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Collart-Dutilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Secret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Panayotov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacteriorhodopsin films as efficient material for nonlinear op- tical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Bovino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Váró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Larciprete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concita Sibilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and the XIIth European Quantum Electronics Conference 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non Linear Optical Microscopy Study of Sound and Carious Dentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Panayotov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tassery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45th Meeting of the Continental European Division of the International Association for Dental Research (CED-IADR) with the Scandinavian Division</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dental Pulp Stem Cells Adhesion/Proliferation On Porous Silicon Scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Collart Dutilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Secret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45th Meeting of the Continental European Division of the International Association for Dental Research (CED-IADR) with the Scandinavian Division</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacteriorhodopsin films as efficient material for nonlinear optical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Antonio Bovino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorgy Váró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Larciprete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concita Sibilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CLEO 2011: Laser science to photonic applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Baltimore, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différenciation osseuse de cellules souches pulpaires sur silicium poreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Collart-Dutilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Secret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric J. G. Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CNESBO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drug-induced changes in nanomechanics and ligand-receptor binding forces of mammalian cells as measured by AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Belle Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Gergely Vegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFM-BioMed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porous silicon/photosynthetic reaction center hybrid nanostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kata Hajdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Zimanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivechana Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th European Biophysics Congress (EBSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary. pp.P-518</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microscopie bi-photonique de la jonction email-dentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Panayotov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic J. G. Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GIRSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular detection via hybrid peptide-semiconductor photonic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Belle Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Photonics West 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, United States. pp.DOI: 10.1117/12.874691</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical Properties of Bacteriorhodopsin Film by Nonlinear Ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Bovino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Giardina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Váró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concita Sibilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fotonica 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Genova, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cell Biofilm For Tissue Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Panayotov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vladimirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yachouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45th Meeting of the Continental European Division of the International Association for dental research (CED-IADR) with the Scandinavian Division</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface charge directed adsorption of isolated purple membrane patches and their host Halobacterium salinarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Belle Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Zimanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ERMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matrix metalloproteinase sensing via porous silicon microcavity devices functionalized with human antibodies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Taleb Bendiab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Massif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Palestino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivechana Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Porous Semiconductors -Science Tecnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porous silicon hybrid materials for heavy metal detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivechana Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Medellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Palestino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Porous Semiconductors –Science Tecnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphological differences between normal and cancerous mammalian cells via multitechnique microscopic studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Belle Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brussels, Belgium. pp.771518</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MMP8 sensing via porous silicon microcavity devices functionalized with human antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Taleb Bendiab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Massif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Palestino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivechana Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Porous Semiconductors -Science Tecnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porous silicon multilayer structures as smart photonic substrates enhancing photoluminescence of biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Palestino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivechana Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Porous Semiconductors –Science Tecnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peptides recognizing the InN semiconductor surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Belle Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biomolecular detection using a Metal Semiconductor Field Effect Transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Belle Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petre Buzatu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Aulombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brussels, Belgium. pp.77158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of MMP-8 via porous silicon microcavity devices functionalized with human antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Taleb Bendiab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Massif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brussels, Belgium. pp.77150V</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular detection via hybrid protein-silicon photonic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Palestino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Zimanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Biophysics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical waveguides for biomolecules detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desfours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Etienne-Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hybrid Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tailoring semiconductor interfaces with biomolecules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Conference on the Formation of Semiconductor Interfaces.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Weimar, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection and light enhancement of glucose oxidase adsorbed on porous silicon microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Palestino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivechana Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réné Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Porous Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Mallorca, Spain. pp.1624 - 1628, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200881006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00393056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles Technologies – Biophotonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXV Forum Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, La Grande Motte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photonics in biological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Women in Photonics School on Photonic Metamaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrid protein-semiconductor photonic structures using bacteriorhodopsin and glucose oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Zimanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Palestino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th European Bioenergetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Dublin, Ireland. pp.S91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical study of proteins infiltrated porous silicon microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Palestino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivechana Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Zimanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Optical Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical characterization of porous silicon microcavities for glucose oxidase biosensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Palestino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivechana Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Biophotonics - Photonic Solution for Better Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.69911Y-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.781045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00393812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Specific peptides for GaN and Ti6Al4V functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées odontologiques internationales de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Light enhancement detection of biomolecules adsorbed on porous silicon microcavities: a multiphoton microscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Palestino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Zimanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Women in Photonics School on Photonic Metamaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear optics in biophotonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Workshop in Nonlinear Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biointerface and cell studies by atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Specific peptide for functionalization of GaN - art. no. 699121</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. J. G. Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Biophotonics - Photonic Solution for Better Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Strasbourg (FRANCE), France. pp.99121-99121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical characterization of porous silicon microcavities for glucose oxidase biosensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Palestino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivechana Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Women in Photonics School on Photonic Metamaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélioration des nanocomposites inorganiques-organique par l'utilisation d'une phosphoprotéine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Taleb Bendiab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deville de Périère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées odontologiques internationales de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">12-Mer peptides for functionalization of Ti6Al4V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pan European Federation of the International Association for Dental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Londre, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capteurs optiques appliqués à la détection de biomolécules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desfours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Etienne-Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème journée Sol-Gel Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improvement of inorganic-organic nanocomposite coatings using phosphorylated protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Taleb Bendiab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deville de Périère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pan European Federation of the International Association for Dental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multitechnique study of bacteriorhodopsin's photonics towards new optical devices - art. no. 69910A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Belle Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Biophotonics - Photonic Solution for Better Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Strasbourg (FRANCE), France. pp.A9910-A9910</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Specific peptide for functionalization of GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Europe Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.699121-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.781205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00393742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multitechnique study of bacteriorhodopsin's photonics towards new optical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Belle Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Biophotonics: Photonic Solutions for Better Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.69910A-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.781016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00393712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical characterization of porous silicon microcavities for glucose oxidase biosensing - art. no. 69911Y</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Palestino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. B. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Biophotonics - Photonic Solution for Better Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Strasbourg (FRANCE), France. pp.Y9911-Y9911</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport de la spectrométrie de masse dans l'étude de mécanismes d'adhésion de peptide sur les alliages de titane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société Francophone des Biomatériaux Dentaires (SFBD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Specific Functionalization of InP for biosensing application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Optical Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functionalization of semiconductors for biosensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Europe Microtechnologies for the new millenium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Maspalomas, Gran Canaria, Spain. pp.65920Z1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.721906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00393670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functionalized Semiconductors for photonics based molecular detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phoremost Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biomimetic organic-inorganic nanocomposite coatings for Titanium implants: I. Preparation, Physicochemical and Mechanical Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Dutour Sikiric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Furedi-Milhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Symposium on Ceramics in Medicine, Bioceramics 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Chengdu, China. pp.389-392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical modification of porous silicon mirror for biosensing applications - art. no. 65920E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Palestino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de La Mora Mojica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. del Rio Portilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. E. Perez Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Bioengineered and Bioinspired Systems III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Maspalomas (SPAIN), France. pp.E5920-E5920</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human fibroblast cell culturing on surface modified titanium implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Istvan Pelsoczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ungvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Polyanka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Toth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IADR meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Thessaloniki, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functionalized porous silicon based glucose sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Palestino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivechana Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IADR meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Thessaloniki, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functionalization of semiconductors for biosensing applications - art. no. 65920Z</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Bioengineered and Bioinspired Systems III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Maspalomas (SPAIN), France. pp.Z5920-Z5920</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical modification of porous silicon mirror for biosensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Palestino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réné Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de La Mora Mojica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. del Río Portilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Europe Microtechnologies for the new millenium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Maspalomas, Gran Canaria, Spain. pp.65920E-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.721912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00393683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biofunctionalisation of Ti surfaces by means of self-assembled polypeptide films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Istvan Pelsoczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Turzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fazekas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IADR meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyelectrolyte nanorings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Luis Menchaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tristan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Biophysical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glucose oxidase adsorption on sequential adsorbed polyelectrolyte films studied by spectroscopic techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tristan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Palestino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Mexican Meeting on Mathematical and Experimental Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Mexico City, Mexico. pp.111-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adsorption of amelogenin nanospheres onto charged surfaces, towards understanding their auto-assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moradian-Oldak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Biophysical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of spinal cord injury in a murin model by Broadband Coherent Anti-Stokes Raman Scattering (B-CARS) Microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Evelyne Perrin</w:t>
+                <w:t xml:space="preserve">Broadband Coherent Anti-Stokes Raman Scattering (BCARS) Microscopy for High-Resolution Imaging of Dental Pulp Tissue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Garrabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Silvia Piglionico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Panayotov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on BioMedical Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Palavas Les Flots, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027207v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Harmonic Scattering as a Tool for Investigating Collagen Assembly Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration of spinal cord injury in a murin model by Broadband Coherent Anti-Stokes Raman Scattering (B-CARS) Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua de Lizaraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Csilla Gergely</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Manesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Nicolas Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Evelyne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on BioMedical Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Palavas Les Flots, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037008v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Structural and Chiral Differences Between Telocollagen and Atelocollagen by Using VSFG Spectroscopy</w:t>
+                <w:t xml:space="preserve">Second Harmonic Scattering as a Tool for Investigating Collagen Assembly Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua de Lizaraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Jonin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on BioMedical Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Palavas Les Flots, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027159v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale microscopic Characterization of Skeletal Muscle Fibers in an ALS Mouse Model SOD1-G93A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Belkasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13996,275 +27657,275 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua de Lizaraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on BioMedical Photonics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Palavas Les Flots, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband Coherent Anti-Stokes Raman Scattering (BCARS) Microscopy for High-Resolution Imaging of Dental Pulp Tissue.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+                <w:t xml:space="preserve">Unveiling the Structural and Chiral Differences Between Telocollagen and Atelocollagen by Using VSFG Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua de Lizaraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on BioMedical Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Palavas Les Flots, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026536v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyper Rayleigh Scattering from DNA Nucleotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksymilian Dereniowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14283,16173 +27944,2378 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on BioMedical Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Palavas les Flots, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undergrowth collagen fibers extraction and analysis with the fingerprint enhancement method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Manesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Nicolas Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence E. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on BioMedical Photonics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Palavas Les Flots, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphotonic microscopy imaging of the human dental pulp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Garrabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Silvia Piglionico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Csilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Per-IADR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumor-Associated Collagen Signatures by Multiphoton Microscopy in Oral Cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin O'Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PER-IADR Oral Health Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New ex vivo laboratory model for dental pulp regeneration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gergely Csilla</w:t>
+                <w:t xml:space="preserve">Multimodal label-free imaging approach to monitor spinal cord injury in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Manesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua de Lizaraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Session &amp; Exhibition International Association of Dental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Boston, United States</w:t>
+              <w:t xml:space="preserve">MiFoBio – Functional Microscopy for Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Presqu’ile de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888715v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear optical imaging and atomic force measurements to monitor spinal cord injury in mice and non-human primates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
+                <w:t xml:space="preserve">New ex vivo laboratory model for dental pulp regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Silvia Piglionico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Garrabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali-Alami Asmae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergely Csilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Web-Conférence : University of Utrecht, The Netherlands and University of Gothenburg, Sweden, France</w:t>
+              <w:t xml:space="preserve">General Session &amp; Exhibition International Association of Dental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463478v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal label-free imaging approach to monitor spinal cord injury in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Non-linear optical imaging and atomic force measurements to monitor spinal cord injury in mice and non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Manesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MiFoBio – Functional Microscopy for Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Presqu’ile de Giens, France</w:t>
+              <w:t xml:space="preserve">COST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Web-Conférence : University of Utrecht, The Netherlands and University of Gothenburg, Sweden, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463551v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label-free imaging techniques for monitoring spinal cord injury: from pathophysiology to therapeutic strategies in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Manesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua de Lizaraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhysBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and Characterization of Porous Silicon multilayer for biomaterial applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId477" w:history="1">
+                <w:t xml:space="preserve">PORE SIZE DEPENDENT CRYSTALLIZATION ON POROUS SILICON MULTILAYERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gerecsei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Soussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Z. Mazouz</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Porous Semiconductors - Science and Technology 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2018, La Grande Motte, Montpelier, France</w:t>
+              <w:t xml:space="preserve">, Mar 2018, La Grande Motte, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745799v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiomyocyte internal structure of a Duchenne muscular dystrophy murine model by second harmonic generation multiphoton microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Elaboration and Characterization of Porous Silicon multilayer for biomaterial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Soussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Mazouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on BioMedical Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, La Grande Motte, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, La Grande Motte, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767537v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PORE SIZE DEPENDENT CRYSTALLIZATION ON POROUS SILICON MULTILAYERS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Cardiomyocyte internal structure of a Duchenne muscular dystrophy murine model by second harmonic generation multiphoton microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C Meli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviya Radoslavova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology 2018</w:t>
+              <w:t xml:space="preserve">International Conference on BioMedical Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, La Grande Motte, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745839v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphoton microscopy for caries detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Csilla Gergely</w:t>
+                <w:t xml:space="preserve">Nanodiamonds internalization in MCF7 cells monitored by cell membrane stiffness changes and their luminescent signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Gulka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamideh Salehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Middendorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on BioMedical Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, La Grande Motte, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01749168v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01746399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanodiamonds internalization in MCF7 cells monitored by cell membrane stiffness changes and their luminescent signal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Middendorp</w:t>
+                <w:t xml:space="preserve">Multiphoton microscopy for caries detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tardivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Panayotov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on BioMedical Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, La Grande Motte, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01746399v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01749168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confocal Raman Microscope for the study of anti-cancer drug delivery by dental pulp stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamideh Salehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Al-Arag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Middendorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic J. G. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on BioMedical Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, La Grande Motte, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01749488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and nanomechanical characterization of dental pulp stem cells in neuron co-culture and neurogenic differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bela Varga</w:t>
+                <w:t xml:space="preserve">Ellipsometric Behavior of Peptide Layers – Depolarization and Quasi Absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathish Ramakhrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Collart Dutilleul</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Zimanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFM BioMed Conference 2016 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">7th International Conference on Spectroscopic Ellipsometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307266v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of diamond particles internalization by monitoring cell membrane stiffness changes and their luminescent signal</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Morphological and nanomechanical characterization of dental pulp stem cells in neuron co-culture and neurogenic differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bela Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Collart Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hasselt Diamond Workshop 2016, SBDD XXI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Hasselt, Belgium</w:t>
+              <w:t xml:space="preserve">AFM BioMed Conference 2016 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692034v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellipsometric Behavior of Peptide Layers – Depolarization and Quasi Absorption</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Study of diamond particles internalization by monitoring cell membrane stiffness changes and their luminescent signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Gulka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martin-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamideh Salehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laszlo Zimanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Spectroscopic Ellipsometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Hasselt Diamond Workshop 2016, SBDD XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307223v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailored internalization process of peptide coated luminescent nanodiamond particles in various cell lines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gulka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamideh Salehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLAS2016 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurogenic differentiation of dental pulp stem cells in neuron co-culture .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bela Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collard Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO AFM FORUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346822v1</w:t>
-              </w:r>
-[...13793 lines deleted...]
-                <w:t xml:space="preserve">hal-00394080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transdifferentiation of Human Dental Pulp Mesenchymal Stem Cells into Spiral Ganglion-like Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Messat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30478,51 +30344,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30532,288 +30398,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptide-route functionalization of chalcogenide films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martin Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bela Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bendoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Escalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Conference on Transparent Optical Networks, ICTON 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Angers, France. 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTON.2019.8840343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holographic Interferometry Imaging Monitoring of Photodynamic (PDT) Reactions in Gelatin Biophantom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Davidenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Mahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Davidenko</w:t>
+                <w:t xml:space="preserve">X. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Mahdi</w:t>
+                <w:t xml:space="preserve">I. Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pavlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirteenth International Conference on Correlation Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Chernivtsi, Ukraine. pp.doi: 10.1117/12.2305576, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30823,51 +30689,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collart Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30876,215 +30742,215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Porous Silicon: From Formation to Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9781482264562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitride devices and their bio-functionalization for biosensing applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III-Nitride Semiconductors and their Modern Devices.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bernard Gil, pp.505-518, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous silicon scaffolds for stem cells growth and osteodifferentiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collart Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deville de Périère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric J. G. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31099,73 +30965,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Porous silicon for biomedical applications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Santos/Woodhead Publishing, pp.486-506, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Ellipsometry by Second Harmonic Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Antonio Bovino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -31174,114 +31040,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cristina Larciprete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concita Sibilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Giardina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorgy Váró</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Natalia Kamanina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, pp.224, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/2073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31291,271 +31157,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptides derivatives for biofunctionalization of silicon substrates and their applications-Extension PCT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Estephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Belle Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric J. G. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : IB2011051999. L2C:11-360. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptides derivatives for biofunctionalization of silicon substrates and their applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Estephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Belle Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric J. G. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 10290242.6. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId702"/>
+      <w:footerReference w:type="default" r:id="rId700"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -31623,51 +31489,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87CC135B"/>
+    <w:nsid w:val="55CD6EB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31771,51 +31637,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="421ED243"/>
+    <w:nsid w:val="A453C18A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -32005,51 +31871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/csilla-gergely" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1229-6761" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127900152" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208301477" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000386685487" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370839v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bahri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin Fernandez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchesseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier-Lucia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.112258" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Lizaraga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Salmon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gergely" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c02016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036983v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Manesco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#224; Martin-Fernandez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gerber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.70001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679276v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Sedky Adly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Younes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afnan Sedky Adly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105715" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676159v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Messat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshi Chung" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gu&#233;rin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25169115" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862940v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Silvia Piglionico" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Varga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Pall" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3bm00515a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Desoutter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2023.105733" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lookin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Tombe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najlae Boulali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202213289" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163438v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksymilian Dereniowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Matczyszyn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155821" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Panayotov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Gergely Vegh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Vladimirov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1165853" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195286v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Saavedra-Villanueva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua de Lizaraga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2023.102699" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Escalier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112327" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618462v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Bohaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt D. Johansen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Contreras-L&#243;pez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barthelaix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.838425" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659770v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Cui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weng-Hang Leong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Feng Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangwei Xia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Feng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c05037" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Chouaib" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc-Sylvestre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2021.104961" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840653v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Malthiery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Hern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Csilla" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10103-020-03092-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258544v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Homan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano C Meli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazorla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab400" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134548v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Abdallah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakthivel Nagarajan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleine Tamer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam H. Faour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c00734" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Gulka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamideh Salehi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Varga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Middendorp" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66593-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496134v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rand Al-Obaidi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collart Dutilleul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacquot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tassery" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000505904" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859831v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01328" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558990v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Benlefki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S&#225;nchez-Vicente" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Milla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lucas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soulard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.03.044" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931216v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviya Radoslavova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Panel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacampagne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2020.102295" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493073v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tanos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Waseem Akhtar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monneret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Favaro de Oliveira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Seniutinas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140030" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188386v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Soussi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Mazouz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosaab Echabaane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.06.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTXZW1XL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274942v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.07.083" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03171288v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Salsac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Espinosa-Carrasco" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815961116" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274931v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario R. El Tahchi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balme" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b09337" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813230v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish Ramakrishnan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivechana Agarwal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.05.154" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584008v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Slimani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardivo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan V. Panayotov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Levallois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000486428" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775198v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Al-Arag" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J. G. Cuisinier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-018-0831-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775215v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin-Fernandez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hilaire" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Areias" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24027-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793780v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.03.029" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793778v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slimani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488411v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. P&#225;pa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Zim&#225;nyi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.02.263" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519971v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collant-Dutilleul" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. G. Cuisinier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.teb.2015.0488" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804826v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.teb.2016.0512" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628314v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka A. Domokos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Fazakas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wilhelm" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Krizbai" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2017.10.013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519914v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugniere" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00311" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265608v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terrer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tardivo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gillet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022034516629400" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625543v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Nouioua" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraudeau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitamura Chiaki" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5005/jp-journals-10029-1115" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343767v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna P&#225;pa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish Kumar Ramakrishnan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00916" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363957v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcms.1277" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202701v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.20.7.076013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212814v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Jebors" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agarwal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02857" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179792v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hadiji-Abbes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mihoubi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Karakasyan-Dia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Frikha" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-015-2515-y" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009669v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucyna Firlej" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci500260v" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084004v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Secret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cunin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-564" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114990v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucina Firlej" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05112b" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063534v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201400256" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6NRMX4DZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084010v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafa Benzina" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Raoul" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110687" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743361v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deville de P&#233;ri&#232;re" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Mart&#237;n-Palma" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am4046316" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903504v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Szabo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle Saab" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.18.10.106014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804662v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desfours" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Horvath" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7662-y" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788841v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Antonio Bovino" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Larciprete" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concita Sibilia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Leahu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy V&#225;ro" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.000568" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803173v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derely" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Durand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794871" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788843v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056286" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822202v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collard Dutilleul" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.18.5.056010" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934304v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Ramakrishnan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci400630d" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714668v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massif" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Estephan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.6.061506" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743368v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bec" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12013-012-9443-1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-46KZBVQN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755416v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Dao" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bmt-2011-0109" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-PQRX01FN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751394v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Karray-Hakim" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2012.09.023" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNMQRPZR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732348v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Hajdu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Zimanyi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301888p" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732386v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-400" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714669v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorgy V&#225;r&#243;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.014621" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724342v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massif" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Estephan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saab" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cloitre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732326v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201200065" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1JK600CF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581568v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201002742" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BT66PLXV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574664v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Larroque" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Aulombard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201000119" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9P4DTJK5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526591v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bajoni" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aulombard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1000792" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812532v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Taleb Bendiab" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Palestino" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000155" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-96FF5M1D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526584v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.1315" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFFNNFTD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526588v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Larciprete" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belardini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sibilia" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3442503" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526580v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp104974c" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393158v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Olsson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.05.040" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWFVF3TW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393014v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianna Szyk-Warszynska" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Jarek" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P. Socha" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2009.01.038" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQFJ3HWP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572239v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22478" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392879v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Legros" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9002274" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391043v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3148698" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743381v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Dutour Sikiri&#263;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Elkaim" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Wachtel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.32021" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0PN2M424-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393081v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;n&#233; Legros" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Perez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2008.07.013" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWN2VJZF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743324v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n B&#225;lint" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp804112y" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FPDJQZH3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393024v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8015707" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KHJK6VSD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392814v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. de La Mora" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. del R&#237;o" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2786596" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393061v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Szalontai" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Moradian-Oldak" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm070088+" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414059v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flores" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Menchaca" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tristan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743564v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Flores" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Luis Menchaca" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Tristan" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma048212u" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392819v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Pelsoczi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Turzo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Fazekas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Dekany" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm050360k" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743292v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picart" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Arntz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Voegel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2004.03.005" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6QRJQZC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743281v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bahi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Szalontai" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la049932x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6FS53MJ7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743416v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bar-Yosef" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Govrin-Lippman" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga F&#252;redi-Milhofer" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.240-242.287" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01742973v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lavalle" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gergely" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuisinier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Decher" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0119833" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NR0W8TG3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456580v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schwint&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Voegel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0117505" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V8G83G0L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743279v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ladam" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Senger" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voegel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1375156" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337068v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Voegel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schaaf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743278v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ladam" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Senger" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gero Decher" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm005572q" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337311v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Maaloum" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027207v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Nicolas Gerber" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Evelyne Perrin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037008v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027159v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025415v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Belkasmi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026536v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Garrab&#233;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025525v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025363v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence E. Perrin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888599v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284470v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin O'Flynn" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888715v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali-Alami Asmae" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463478v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463551v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463535v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745799v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Soussi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mazouz" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767537v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviya Radoslavova" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745839v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerecsei" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01749168v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746399v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01749488v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307266v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692034v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307223v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Papa" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish Ramakhrishnan" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307218v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gulka" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Varga" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346822v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165381v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027188v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027175v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Camp" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027168v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338463v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-025-01757-9" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894202v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Cantero" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165964v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792301v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Piglionico" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639938v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463502v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965925v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290064v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289306v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508306" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188447v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746171v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745997v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cueto-Diaz" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fatima" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899130v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920172v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Philip" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745847v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01750096v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899157v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692051v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692044v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464595v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Middendrop" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310211v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464588v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346825v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cigler" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307259v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346799v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159003v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218489v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991098v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Harding" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114978v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051741" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063527v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991090v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Hadju" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marquez" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858519v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822206v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Scamps" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858542v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marquez-Leon" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858589v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Szabo" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834864v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017464" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812574v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Szabo" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858512v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789354v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715690v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732458v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751397v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Gy&#246;rgyey" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Csap&#243;" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;nesi" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Veres" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Urb&#225;n" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732427v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732413v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yachouh" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vladimirov" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715092v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le Lay" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732428v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732409v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736546v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715687v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715685v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732397v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732432v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812561v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621194v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715695v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732422v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624687v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Bovino" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V&#225;r&#243;" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621087v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tassery" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732420v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633883v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621199v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.893379" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585179v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michotte de Welle" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621232v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624664v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732403v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585180v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624673v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giardina" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621077v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526756v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Escudero" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Medellin" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526658v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526764v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812601v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812609v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526753v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526767v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526655v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Buzatu" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526657v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806812v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389880v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526758v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393056v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881006" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VGQWPJV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394048v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dao" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394022v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406323v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393812v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Garcia" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781045" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540394v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. G. Cuisinier" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406252v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406324v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406325v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394015v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414073v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394046v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394045v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deville de P&#233;ri&#232;re" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394019v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394050v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389879v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540391v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393742v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781205" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393712v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781016" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540392v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Garcia" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Perez" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394003v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hirtz" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394017v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414364v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414229v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Dutour Sikiric" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Furedi-Milhofer" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393670v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martineau" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.721906" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540386v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de La Mora Mojica" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. del Rio Portilla" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Perez Lopez" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394057v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ungvari" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Polyanka" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Toth" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hopp" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394051v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540381v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393683v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. del R&#237;o Portilla" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.721912" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394081v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394065v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turzo" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazekas" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406332v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solis" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394080v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moradian-Oldak" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808091v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143921v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Escalier" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840343" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745787v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Davidenko" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mahdi" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zheng" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Davidenko" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pavlov" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744159v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858594v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903507v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714677v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/2073" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751405v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751403v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/csilla-gergely" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1229-6761" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127900152" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208301477" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000386685487" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370839v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bahri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin Fernandez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchesseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier-Lucia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.112258" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036983v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Manesco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#224; Martin-Fernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gerber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.70001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343498v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Lizaraga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Salmon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gergely" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c02016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679276v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Sedky Adly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Younes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afnan Sedky Adly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105715" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676159v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Messat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshi Chung" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gu&#233;rin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25169115" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108435v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Desoutter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Varga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2023.105733" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862940v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Silvia Piglionico" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Pall" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3bm00515a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lookin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Tombe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najlae Boulali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202213289" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163438v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksymilian Dereniowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Matczyszyn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155821" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Panayotov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Gergely Vegh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Vladimirov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1165853" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195286v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Saavedra-Villanueva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua de Lizaraga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2023.102699" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Escalier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112327" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618462v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Bohaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt D. Johansen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Contreras-L&#243;pez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barthelaix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.838425" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659770v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Cui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weng-Hang Leong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Feng Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangwei Xia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Feng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c05037" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Chouaib" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc-Sylvestre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2021.104961" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840653v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Malthiery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Hern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Csilla" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10103-020-03092-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258544v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Homan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano C Meli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazorla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab400" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880325v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Gulka" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamideh Salehi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Varga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Middendorp" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66593-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134548v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Abdallah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakthivel Nagarajan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleine Tamer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam H. Faour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c00734" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496134v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rand Al-Obaidi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collart Dutilleul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacquot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tassery" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000505904" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859831v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01328" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931216v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviya Radoslavova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Panel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacampagne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2020.102295" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558990v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Benlefki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S&#225;nchez-Vicente" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Milla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lucas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soulard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.03.044" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493073v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tanos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Waseem Akhtar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monneret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Favaro de Oliveira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Seniutinas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140030" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188386v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Soussi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Mazouz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosaab Echabaane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.06.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTXZW1XL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274942v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.07.083" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274931v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario R. El Tahchi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balme" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b09337" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03171288v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coque" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Salsac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Espinosa-Carrasco" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815961116" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775215v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin-Fernandez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hilaire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Areias" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24027-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775198v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Al-Arag" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J. G. Cuisinier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-018-0831-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813230v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish Ramakrishnan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivechana Agarwal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.05.154" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584008v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Slimani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardivo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan V. Panayotov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Levallois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000486428" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793780v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.03.029" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793778v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slimani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519971v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collant-Dutilleul" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. G. Cuisinier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.teb.2015.0488" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804826v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.teb.2016.0512" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628314v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka A. Domokos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Fazakas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wilhelm" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Krizbai" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2017.10.013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488411v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. P&#225;pa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Zim&#225;nyi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.02.263" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519914v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugniere" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00311" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265608v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terrer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tardivo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gillet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022034516629400" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625543v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Nouioua" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraudeau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitamura Chiaki" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5005/jp-journals-10029-1115" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343767v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna P&#225;pa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish Kumar Ramakrishnan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00916" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363957v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcms.1277" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202701v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.20.7.076013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212814v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Jebors" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agarwal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02857" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179792v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hadiji-Abbes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mihoubi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Karakasyan-Dia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Frikha" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-015-2515-y" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009669v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucyna Firlej" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci500260v" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084004v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Secret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cunin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-564" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114990v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucina Firlej" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05112b" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084010v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafa Benzina" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Raoul" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110687" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063534v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201400256" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6NRMX4DZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743361v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deville de P&#233;ri&#232;re" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Mart&#237;n-Palma" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am4046316" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804662v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desfours" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Horvath" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7662-y" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903504v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Szabo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle Saab" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.18.10.106014" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788841v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Antonio Bovino" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Larciprete" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concita Sibilia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Leahu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy V&#225;ro" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.000568" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803173v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derely" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Durand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794871" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788843v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056286" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822202v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collard Dutilleul" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.18.5.056010" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934304v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Ramakrishnan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci400630d" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732348v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Hajdu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Zimanyi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301888p" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751394v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Karray-Hakim" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2012.09.023" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNMQRPZR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755416v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Estephan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Dao" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bmt-2011-0109" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-PQRX01FN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743368v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bec" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12013-012-9443-1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-46KZBVQN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714668v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massif" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.6.061506" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732386v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-400" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724342v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massif" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Estephan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saab" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cloitre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714669v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorgy V&#225;r&#243;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.014621" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732326v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201200065" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1JK600CF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581568v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201002742" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BT66PLXV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574664v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Larroque" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Aulombard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201000119" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9P4DTJK5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526591v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bajoni" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aulombard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1000792" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812532v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Taleb Bendiab" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Palestino" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000155" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-96FF5M1D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526584v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.1315" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFFNNFTD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526588v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Larciprete" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belardini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sibilia" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3442503" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526580v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp104974c" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393158v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Olsson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.05.040" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWFVF3TW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393014v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianna Szyk-Warszynska" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Jarek" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P. Socha" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2009.01.038" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQFJ3HWP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572239v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22478" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392879v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Legros" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9002274" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391043v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3148698" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743381v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Dutour Sikiri&#263;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Elkaim" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Wachtel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.32021" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0PN2M424-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393081v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;n&#233; Legros" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Perez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2008.07.013" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWN2VJZF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743324v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n B&#225;lint" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp804112y" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FPDJQZH3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393024v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8015707" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KHJK6VSD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392814v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. de La Mora" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. del R&#237;o" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2786596" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393061v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Szalontai" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Moradian-Oldak" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm070088+" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414059v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flores" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Menchaca" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tristan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743564v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Flores" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Luis Menchaca" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Tristan" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma048212u" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392819v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Pelsoczi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Turzo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Fazekas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Dekany" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm050360k" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743281v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bahi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Szalontai" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la049932x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6FS53MJ7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743292v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picart" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Arntz" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Voegel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2004.03.005" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6QRJQZC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743416v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bar-Yosef" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Govrin-Lippman" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga F&#252;redi-Milhofer" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.240-242.287" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01742973v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lavalle" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gergely" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuisinier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Decher" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0119833" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NR0W8TG3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456580v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schwint&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Voegel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0117505" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V8G83G0L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337068v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ladam" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Senger" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Voegel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schaaf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1375156" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337311v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Senger" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Maaloum" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743278v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ladam" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gero Decher" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm005572q" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027175v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Camp" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165381v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027188v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Belkasmi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027168v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338463v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-025-01757-9" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894202v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Cantero" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Garrab&#233;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165964v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639938v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792301v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Piglionico" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463502v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965925v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289306v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508306" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290064v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188447v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745847v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745997v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cueto-Diaz" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fatima" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerecsei" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746171v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920172v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Philip" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899130v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01750096v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899157v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692051v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692044v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464595v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Middendrop" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307259v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gulka" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cigler" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310211v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464588v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346825v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346799v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218489v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159003v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114978v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051741" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991098v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Harding" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063527v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991090v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Hadju" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marquez" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834864v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017464" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858589v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marquez-Leon" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Szabo" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822206v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Scamps" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858519v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858542v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812574v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Szabo" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858512v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789354v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732413v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yachouh" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vladimirov" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732427v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715690v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751397v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Gy&#246;rgyey" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Csap&#243;" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;nesi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Veres" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Urb&#225;n" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732458v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715092v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le Lay" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732428v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732409v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736546v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715687v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715685v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812561v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732432v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732397v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621199v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.893379" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633883v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585179v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michotte de Welle" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732422v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624687v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Bovino" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V&#225;r&#243;" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621087v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tassery" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621194v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715695v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732420v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621232v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624664v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732403v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585180v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624673v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giardina" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621077v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526764v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812601v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526756v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Escudero" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Medellin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526658v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812609v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526753v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526767v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526655v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Buzatu" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526657v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526758v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389880v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806812v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393056v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881006" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VGQWPJV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406324v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406325v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414073v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394015v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393812v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Garcia" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781045" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394048v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dao" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394022v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406323v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406252v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540394v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. G. Cuisinier" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394019v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394050v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deville de P&#233;ri&#232;re" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394046v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389879v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394045v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540391v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393742v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781205" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393712v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781016" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540392v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Garcia" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Perez" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394003v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hirtz" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394017v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393670v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martineau" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.721906" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414364v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414229v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Dutour Sikiric" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Furedi-Milhofer" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540386v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de La Mora Mojica" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. del Rio Portilla" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Perez Lopez" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394057v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ungvari" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Polyanka" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Toth" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hopp" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394051v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540381v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393683v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. del R&#237;o Portilla" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.721912" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394065v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turzo" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazekas" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394081v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406332v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solis" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394080v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moradian-Oldak" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026536v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027207v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Nicolas Gerber" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Evelyne Perrin" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037008v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025415v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027159v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025525v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025363v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence E. Perrin" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888599v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284470v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin O'Flynn" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463551v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888715v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali-Alami Asmae" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463478v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463535v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745839v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Soussi" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745799v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mazouz" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767537v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviya Radoslavova" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746399v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01749168v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01749488v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307223v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Papa" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish Ramakhrishnan" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307266v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692034v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307218v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Varga" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346822v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808091v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143921v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Escalier" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840343" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745787v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Davidenko" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mahdi" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zheng" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Davidenko" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pavlov" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744159v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858594v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903507v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714677v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/2073" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751405v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751403v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>