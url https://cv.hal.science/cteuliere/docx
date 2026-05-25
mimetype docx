--- v0 (2026-04-30)
+++ v1 (2026-05-25)
@@ -234,265 +234,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Partially Observable 3D-Visual Tasks with Visual Radial Basis Function Network and Proximal Policy Optimization</w:t>
+                <w:t xml:space="preserve">Blur aware metric depth estimation with multi-focus plenoptic cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Hautot</w:t>
+                <w:t xml:space="preserve">Mathieu Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nourddine Azzaoui</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning and Knowledge Extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/make5040091⟩</w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2023.103802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505952v1</w:t>
+                <w:t xml:space="preserve">hal-04178873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blur aware metric depth estimation with multi-focus plenoptic cameras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving Partially Observable 3D-Visual Tasks with Visual Radial Basis Function Network and Proximal Policy Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Teulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Labussière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Omar Ait Aider</w:t>
+                <w:t xml:space="preserve">Nourddine Azzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Machine Learning and Knowledge Extraction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Learning, 5 (4), pp.1888-1904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2023.103802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/make5040091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178873v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Blur Information for Plenoptic Camera Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -810,235 +810,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étalonnage automatique d'un système d'acquisition Caméras - Centrale inertielle - Lidar 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D model-based tracking for UAV indoor localisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Teulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Deymier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chateau</w:t>
+                <w:t xml:space="preserve">Eric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Eck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ts.32.121-145⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (5), pp.869-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCYB.2014.2337652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316416v1</w:t>
+                <w:t xml:space="preserve">hal-01020618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D model-based tracking for UAV indoor localisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étalonnage automatique d'un système d'acquisition Caméras - Centrale inertielle - Lidar 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Deymier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Eck</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 45 (5), pp.869-879. </w:t>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (2-3), pp.121-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCYB.2014.2337652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ts.32.121-145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020618v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-calibrating smooth pursuit through active efficient coding</w:t>
               </w:r>
@@ -1171,51 +1171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dense and direct approach to visual servoing using depth maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (5), pp.1242-1249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1977,77 +1977,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Radial Basis Q-Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourddine Azzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conferance on Pattern Recognition and Artificial Intelligence (ICPRAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2081,51 +2081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging blur information in plenoptic cameras: Application to metric depth estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2704,51 +2704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blur Aware Calibration of Multi-Focus Plenoptic Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3031,598 +3031,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep MANTA: A Coarse-to-Fine Many-Task Network for Joint 2D and 3D Vehicle Analysis from Monocular Image</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jaonary Rabarisoa</w:t>
+                <w:t xml:space="preserve">Apprentissage par renforcement profond de la fixation binoculaire en utilisant de la détection d'anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de La Bourdonnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Triesch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">ORASIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653519v1</w:t>
+                <w:t xml:space="preserve">hal-01866766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning of Binocular Fixations using Anomaly Detection with Deep Reinforcement Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Jean de La Bourdonnaye</w:t>
+                <w:t xml:space="preserve">Deep MANTA: A Coarse-to-Fine Many-Task Network for Joint 2D and 3D Vehicle Analysis from Monocular Image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaonary Rabarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jochen Triesch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International joint Conference on Neural Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Honolulu, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635610v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep edge-color invariant features for 2D/3D car fine-grained classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jaonary Rabarisoa</w:t>
+                <w:t xml:space="preserve">Learning of Binocular Fixations using Anomaly Detection with Deep Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jean de La Bourdonnaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Teulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Teulière</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Triesch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Vehicles Symposium (IV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International joint Conference on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Anchorage, AK, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2017.7965928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653492v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635610v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-field camera calibration from raw images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Antoine Noury</w:t>
+                <w:t xml:space="preserve">Deep edge-color invariant features for 2D/3D car fine-grained classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaonary Rabarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teulière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital Image Computing: Techniques and Applications (DICTA’17)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Intelligent Vehicles Symposium (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Los Angeles, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657735v1</w:t>
+                <w:t xml:space="preserve">hal-01653492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage par renforcement profond de la fixation binoculaire en utilisant de la détection d'anomalies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François de La Bourdonnaye</w:t>
+                <w:t xml:space="preserve">Light-field camera calibration from raw images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jochen Triesch</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Digital Image Computing: Techniques and Applications (DICTA’17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Sydney, Australia. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DICTA.2017.8227459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866766v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate 3D car pose estimation</w:t>
               </w:r>
@@ -3738,77 +3738,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de pose de véhicule pour la reconnaissance de marque et modèle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaonary Rabarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3967,51 +3967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct 3D servoing using dense depth maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vilamoura, Portugal. pp.1741-1746</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4157,51 +4157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Eck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Anchorage, Alaska, United States. pp.4559-4565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4239,51 +4239,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D model-based tracking for UAV position control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Eck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4416,51 +4416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combination of particle filtering and deterministic approaches for multiple kernel tracking.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Eck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5077,51 +5077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Dautkulova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait Aider" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teuli&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102488" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hautot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/make5040091" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labussi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103802" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait-Aider" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-022-01582-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892940v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de La Bourdonnaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Triesch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00110" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zeller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quint" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stilla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-III-3-449-2016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316416v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Deymier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.32.121-145" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020618v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Eck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2014.2337652" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Forestier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lonini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.11.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991641v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2014.2325991" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992351v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lonini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forestier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram E. Shi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2013.00020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131273v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gharbage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouges" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Aubret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73226-3_4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506217v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus R Ernst" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04412566v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony N&#8217;dri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barbier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW59228.2023.00417" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506237v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09282-4_27" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870796v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838291v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614701v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW53098.2021.00152" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049596v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61616-8_50" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049590v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guarino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chateau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197204" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537124v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR42600.2020.00262" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207755v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915423v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653519v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaouch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaonary Rabarisoa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635610v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean de La Bourdonnaye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2017.7965928" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653492v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657735v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Noury" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dhome" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTA.2017.8227459" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866766v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841166v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaouch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabarisoa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teuliere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7533072" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Deymier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750583v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eck" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544795v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544796v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guenard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404649v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436921v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00589519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Matignon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432247v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lutz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Mhalla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Dautkulova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait Aider" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teuli&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102488" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178873v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labussi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103802" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505952v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hautot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/make5040091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait-Aider" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-022-01582-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892940v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de La Bourdonnaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Triesch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00110" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zeller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quint" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stilla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-III-3-449-2016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Eck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2014.2337652" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Deymier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.32.121-145" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Forestier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lonini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.11.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991641v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2014.2325991" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992351v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lonini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forestier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram E. Shi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2013.00020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131273v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gharbage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouges" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Aubret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73226-3_4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506217v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus R Ernst" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04412566v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony N&#8217;dri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barbier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW59228.2023.00417" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506237v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09282-4_27" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870796v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838291v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614701v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW53098.2021.00152" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049596v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61616-8_50" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049590v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guarino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chateau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197204" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537124v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR42600.2020.00262" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207755v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915423v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866766v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653519v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaouch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaonary Rabarisoa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635610v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean de La Bourdonnaye" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2017.7965928" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657735v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Noury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dhome" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTA.2017.8227459" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841166v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaouch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabarisoa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teuliere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7533072" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Deymier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750583v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eck" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544795v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544796v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guenard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404649v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436921v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00589519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Matignon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432247v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lutz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Mhalla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>