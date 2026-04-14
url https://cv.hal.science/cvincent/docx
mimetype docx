--- v0 (2026-03-15)
+++ v1 (2026-04-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Coralie Vincent </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covert variations of a musician's loudness during collective improvisation capture other musicians' attention and impact their interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Faraco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ponsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292 (2039), pp.20242623. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2024.2623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligibilité, compréhensibilité, accent étranger et prononciation en FLE : évaluateurs natifs vs non natifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Barkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77, pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements oculaires comme indice du traitement langagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening Behaviors and Musical Coordination in Collective Free Improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Faraco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ponsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music &amp; Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20592043241257023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Of thee I sing”: An opening to Dominique Boutet’s kinesiological approach to gesture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chèvrefils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages and Modalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization, Attention and Transformation: Multidimensional Exploration of the Aesthetic Experience of Contemporary Dance Spectators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Joufflineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf Bachrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bs8020024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of gestural units in light of human-avatar interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Renna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Creative Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (3), pp.10.4108/ct.2.3.e5. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/ct.2.3.e5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports des Bell Labs à l’ingénierie de la voix (chantée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 136 (5), pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How language impacts memory of motion events in English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (S1), pp.209-213. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-015-0696-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy between Laryngeal Gesture in Mongolian Long Song and Supracricoid Partial Laryngectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Narantuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (1), pp.86-99. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/02699206.2011.590920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00675031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glottal behavior in the high soprano range and the transition to the whistle register</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (1 - Part 2), pp.951-962. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3664008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trilles et vibrati dans le Chant Long Mongol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulgantamir Sangidkhorloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France. pp.782-787</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Accessible Digital Music Network: Starting, Scope, and Future Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Mandanici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Partesotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Frid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Olivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EAI International Conference: ArtsIT, Interactivity &amp; Game Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring sound installation reactivity: Acoustic niches in public space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schütz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo M. Wanderley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Music and Room Acoustics (ISMRA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acoustical Society of America, May 2025, La Nouvelle Orléans, LA, United States. pp.022002, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/2.0002189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du dispositif de sonification du mouvement CoMo-Rééducation : retours d'expérience de rééducateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iseline Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Saint-Cast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bevilacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application musicale et sonore pour la modulation de l’anxiété : exploration des relations entre descripteurs audio et données cliniques, pour une étude clinique à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Misdariis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses du Chant long Mongol : à voir et à entendre…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Narantuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Pédagogiques de l’Association Française des Professeurs de Chant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française des Professeurs de Chant, Oct 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongolian long song : laryngeal data and acoustic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics: Research methodology and current issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Nationale de Mongolie, Dec 2023, Ulaanbaatar, Mongolia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligibilité, compréhensibilité et accent étranger en FLE : une étude perceptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis El Yatime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonétique du FLE à visée didactique, quelles perspective ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Coding of Multimodal Languaging in Multi-Party Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference on Language Resources and Evaluation (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.2781-2787</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03740058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements oculaires comme indice du traitement langagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire “Les sciences dans tous les sens : sœurs jumelles ou sœurs ennemies ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mocap et linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire en ligne du réseau ISGS France - Kaleidoscope kinésiologique : Hommage à Dominique Boutet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event integration mechanisms across languages and their psychological reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Cognitive Linguistics Conference: "Crosslinguistic Perspectives on Cognitive Linguistics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nishinomiya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobii or not Tobii? Assessing the validity of eye tracking data: Challenges and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Workshop on Applied Eye Tracking (SWAET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Frederiksberg, Denmark. pp.7, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16910/jemr.11.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSF interactions in elderly signers: Insights from motion capture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpora for Language and Aging Research (CLARe3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slowed dance spectating and changes in time perception: A dialogue between aesthetics and cognitive science on zeitlupe in contemporary art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Joufflineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf Bachrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Herbstakademie - Embodied Aesthetics: Resonance in Perception, Expression and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestuelle contrainte et empathie dans l'interaction homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tramus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Batras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales d’anthropologie linguistique (RIAL 2016) "L’être de langage, entre corps et technique : nouvelles données, nouvelle donne ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIGALE, Capture of Interactional, Artistic, Cospeech and Expressive Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dynamique Interactionnelle du Geste “Making Sense Together”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asaf Bachrach, Marion Blondel, Dominique Boutet, Coralie Vincent, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the CIGALE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Batras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Digital Subject: Codes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex ArtsH2H, Nov 2015, Paris et Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does language affect memory of motion? Evidence from English and French children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition et le traitement de données multimodales en linguistique : pratiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des doctorants et jeunes chercheurs associés du laboratoire MoDyCo (COLDOC) sur "Dimensions multimodales des pratiques discursives : une perspective actuelle pour les linguistes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How language impacts memory of motion events in English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Spatial Cognition: "Space and Situated Cognition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language effects on spatial cognition? Cross-linguistic evidence and eye-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NINJAL International Symposium: Typology and Cognition in Motion Event Descriptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NINJAL, Jan 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des machines parlantes aux humanoïdes expressifs : les voix artificielles d’Hollywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Arfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Sciences et Voix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01127753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix (chantée) et ingénierie du son : le cas des «larynx artificiels»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LXXe congrès de la Société Française de Phoniatrie et des Pathologies de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typological Factors in the Development of Verbal and Non-Verbal Spatial Cognition : A Comparison of French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th UK Cognitive Linguistics Conference (UK -CLC5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal and Non-Verbal Cognition in English and French : Adults and L1 Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de clôture du projet Langacross 2 " Linguistic Diversity and Cognition : Implications for First and Second Language Acquisition "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations spatiales et stratégies linguistiques : qu'ont à nous dire les mouvements oculaires sur l'interface langage-cognition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études internationale "Multimodalité - perspectives interdisciplinaires : nouvelles questions et nouvelles méthodologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'unités gestuelles en vue d'une interaction humain-avatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Renna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels, Interaction (WACAI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France. pp.107-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01060289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CIGALE (Capture et Interaction avec des Gestes Artistiques, Langagiers et Expressifs) : une plate-forme transdisciplinaire de création et d'exploration du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Wei Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tramus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " Le sujet digital : inscription, excription, téléscription "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital library to advance interdisciplinary research in singing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel J. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald S. Moses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichiro Fujinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyssim Lefford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montreal, Canada. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4801078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humain / non-humain : la construction de l'altérité par la voix dans le cinéma américain de science-fiction depuis 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " La langue, la voix, la parole "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses vidéofibroscopiques et acoustiques des ornements du Chant Long Mongol; comparaison avec la laryngectomie partielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Desjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Sciences et Voix, Grenoble, 24/1/13, Conférence invitée: communication orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathalie Henrich, Jan 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie sonore et création musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique " Musique, technologies et culture "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, île de Tatihou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00834678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio recording dos and dont's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRS 4th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Charlottetown, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating data with ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRS 4th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Charlottetown, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix chantée et émotion dans le cinéma de James Cameron : une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude " La traduction des émotions dans les musiques de film "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de bons enregistrements acoustiques pour des tests perceptifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Echange et de Formation en Parole (JEFP) sur " Le développement de la perception : du signal aux unités phonologiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet AIRS de recherche sur l'acquisition de la voix chantée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel J. Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pan European Voice Conference (PEVOC9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses vidéofibroscopiques et acoustiques des ornements du Chant Long Mongol; comparaison avec la laryngectomie partielle,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Narantuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de Recherche en Phonétique et Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00609137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du langage et cinéma : vers l'avènement du voice design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pan European Voice Conference (PEVOC9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal Registers Transitions Phenomena in trills used in Mongolian Long Song productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Narantuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pan European Voice Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Marseille, France. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00674662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowel articulation in absolute initial position of different prosodic constituents in French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology 12 (LabPhon12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an acoustic-phonetic characterization of dysarthric speech in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Language Resources, Technologies and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2831-2838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labial articulation of rounded and unrounded vowels at the beginning of different prosodic consitutents in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop GLOW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00677292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy between laryngeal gesture and acoustics in mongolian long song and partial laryngectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Narantuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the International Clinical Phonetics and Linguistics Association (ICPLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Oslo, Norway. pp.110-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videofiberoptic laryngeal data and acoustic analysis of the ornamentations used in Mongolian Long Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Narantuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Voice Foundation's 39th Annual Symposium: Care of the Professional Voice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Philadelphie, United States. pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for an acoustic- phonetic description of dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium Basal Ganglia Speech Disorders &amp; Deep Brain Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'anti-pop à l'Auto-Tune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique " Sciences et voix "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laryngeal Behavior in Whispered Voice: a study using high speed imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Voice Foundation's 38th Annual Symposium: Care of the Professional Voice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Philadelphie, Pennsylvanie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse fibroscopique, acoustique et perceptive des ornementations utilisées dans le chant long mongol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Narantuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65ème Congrès de la Société Française de Phoniatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole vue en camera ultra rapide : contraintes méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Cliniques (JPC3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description phonético-acoustique de la parole dysarthrique: le projet DesPho-APaDy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Aix en Provence, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie du larynx et apport de l'imagerie par caméra haute vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique du CNRS, " Imagerie Médicale pour l'étude de la parole "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00483700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laryngeal Behavior in Whispering Voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European laryngological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements laryngés en voix chuchotée, étude en camera ultra rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brasnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Phoniatrie et des Pathologies de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An acoustic and physiological investigation of assertion and question prosodies in Wule Dagara and other Gur languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille-Penu Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tone and Intonation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00679099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements du voile du palais à la lumière d'une caméra ultrarapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées des Sciences de la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Charleroi, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00496484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music in 12-Point Panoramic Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel J. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Drew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn Mccormack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Porter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Media Research Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Charlottetown, Canada. pp.129-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01060323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sonification du mouvement : un outil d'aide au développement de la représentation du corps dans l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iseline Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Matuszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Misdariis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIe congrès de la SOFPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and learning pronominal forms in French and Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Chun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoLeaP Workshop - Cognition, Learning, Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’axe Son/Musique & Santé à l’Ircam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Viaud-Delmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Warusfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iseline Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es Journées Perception Sonore (JPS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix, un biomarqueur pour l'humain aussi ? Influence de la hauteur de la voix du patient sur le diagnostic expert du TSPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Guerouaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Perception Sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sonification du mouvement pour la rééducation post lésion cérébrale acquise : une expérience perceptive atypique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iseline Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pradat-Diehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Marchand-Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Roby-Brami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es Journées Perception Sonore (JPS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marking of aspect in French Sign Language: an Open Face study of non-manual parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Martos Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivani Fusellier-Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Sallandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sign Café 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Ragusa, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs de l’aspect en langue des signes française : une étude des paramètres non-manuels à travers le logiciel OpenFace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Martos Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivani Fusellier-Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Sallandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue des signes, grammaire et iconicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of the signing rate in LSF: Addressing the issue through video and mocap data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sign Café 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Ragusa, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogrammation d’expériences avec OpenSesame dans le cadre du projet VILLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekah Rast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude du GIS RéAL2 : De l'acquisition à la didactique (et vice-versa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signing amplitude and other prosodic cues in older signers: Insights from motion capture from the SignAge Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpora for Language and Aging Research (CLARe 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Helsinki, Finland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des items lexicaux dans un flux sonore par les débutants francophones apprenant le polonais et l’arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Majdoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekah Rast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude ReAL2 sur l'acquisition lexicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733193v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SignAge Corpus: Recording older signers with low cost motion capture devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpora for Language and Aging Research (CLARe 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared prosodic contours in LSF poetry and its spoken translations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th international conference Theoretical Issues in Sign Language Research (TISLR 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in temporal cognition as a measure of &amp;quot;bodymind&amp;quot; contagion between dancers and spectators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Joufflineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf Bachrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Cognitive Science (ICCS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Taipei, Taiwan. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualization in process: Motion event processing in English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AttLis workshop "The Attentive Listener in the Visual World"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Potsdam, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01293405v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topicality-based vs exposure-based preferences in pronoun resolution in French: Evidence from questionnaires and eye-movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Architectures and Mechanisms for Language Processing Conference (AMLaP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bilbao, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing and Categorizing Motion in French and English : Verbal and Non-Verbal Cognition across Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop " Sylex III : Space and motion across languages and applications "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEP2, la Plateforme d'Étude Physiologique de la Parole du Laboratoire de Phonétique et Phonologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque interdisciplinaire en instrumentation (C2i 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Le Mans, France. Hermès - Lavoisier, pp.751-759, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating Multimodal data of Singing and Speaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank A. Russo; Beatriz Ilari; Annabel J. Cohen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Interdisciplinary Studies in Singing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Development, 9781315163734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction gestuelle improvisée avec un acteur virtuel dans un théâtre d’ombres bidimensionnelles ou au sein d’un univers virtuel en relief : l’illusion d’un dialogue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tramus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Batras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miguel Almiron; Esther Jacopin; Giusy Pisano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stéréoscopie et illusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-299, 2018, 9782757420706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing and categorizing motion in French and English: Verbal and non-verbal cognition across languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iraide Ibarretxe-Antuñano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motion and Space across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-94, 2017, Human Cognitive Processing, 9789027246752. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/hcp.59.04hic⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix chantée et émotion dans le cinéma de James Cameron : une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Joubert; Bertrand Merlier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction des émotions dans les musiques de films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-154, 2015, 9782752102492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01169819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'anti-pop à l'Auto-Tune™</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henrich Bernardoni N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix chantée, entre sciences et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.123-142, 2014, 9782353272426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01060112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation du larynx : endoscopie rigide et fibroscopie, stroboscopie et caméra haute vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie médicale pour l'étude de la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, pp.43-63, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ANR CREAGEST.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Sallandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Balvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse L'Huillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris 8; Structures Formelles du langage; Université Lille 3 SHS; Université Paris 5 Sorbonne Descartes. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Coralie Vincent </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligibilité, compréhensibilité, accent étranger et prononciation en FLE : évaluateurs natifs vs non natifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Barkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77, pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covert variations of a musician's loudness during collective improvisation capture other musicians' attention and impact their interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Faraco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ponsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292 (2039), pp.20242623. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2024.2623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements oculaires comme indice du traitement langagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening Behaviors and Musical Coordination in Collective Free Improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Faraco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ponsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music &amp; Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20592043241257023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Of thee I sing”: An opening to Dominique Boutet’s kinesiological approach to gesture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chèvrefils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages and Modalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization, Attention and Transformation: Multidimensional Exploration of the Aesthetic Experience of Contemporary Dance Spectators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Joufflineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf Bachrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bs8020024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of gestural units in light of human-avatar interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Renna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Creative Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (3), pp.10.4108/ct.2.3.e5. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/ct.2.3.e5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports des Bell Labs à l’ingénierie de la voix (chantée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 136 (5), pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How language impacts memory of motion events in English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (S1), pp.209-213. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-015-0696-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy between Laryngeal Gesture in Mongolian Long Song and Supracricoid Partial Laryngectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Narantuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (1), pp.86-99. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/02699206.2011.590920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00675031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glottal behavior in the high soprano range and the transition to the whistle register</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (1 - Part 2), pp.951-962. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3664008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trilles et vibrati dans le Chant Long Mongol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulgantamir Sangidkhorloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France. pp.782-787</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Accessible Digital Music Network: Starting, Scope, and Future Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Mandanici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Partesotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Frid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Olivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EAI International Conference: ArtsIT, Interactivity &amp; Game Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring sound installation reactivity: Acoustic niches in public space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schütz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo M. Wanderley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Music and Room Acoustics (ISMRA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acoustical Society of America, May 2025, La Nouvelle Orléans, LA, United States. pp.022002, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/2.0002189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du dispositif de sonification du mouvement CoMo-Rééducation : retours d'expérience de rééducateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iseline Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Saint-Cast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bevilacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application musicale et sonore pour la modulation de l’anxiété : exploration des relations entre descripteurs audio et données cliniques, pour une étude clinique à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Misdariis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses du Chant long Mongol : à voir et à entendre…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Narantuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Pédagogiques de l’Association Française des Professeurs de Chant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française des Professeurs de Chant, Oct 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongolian long song : laryngeal data and acoustic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics: Research methodology and current issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Nationale de Mongolie, Dec 2023, Ulaanbaatar, Mongolia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligibilité, compréhensibilité et accent étranger en FLE : une étude perceptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis El Yatime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonétique du FLE à visée didactique, quelles perspective ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Coding of Multimodal Languaging in Multi-Party Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference on Language Resources and Evaluation (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.2781-2787</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03740058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements oculaires comme indice du traitement langagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire “Les sciences dans tous les sens : sœurs jumelles ou sœurs ennemies ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mocap et linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire en ligne du réseau ISGS France - Kaleidoscope kinésiologique : Hommage à Dominique Boutet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event integration mechanisms across languages and their psychological reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Cognitive Linguistics Conference: "Crosslinguistic Perspectives on Cognitive Linguistics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nishinomiya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobii or not Tobii? Assessing the validity of eye tracking data: Challenges and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Workshop on Applied Eye Tracking (SWAET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Frederiksberg, Denmark. pp.7, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16910/jemr.11.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSF interactions in elderly signers: Insights from motion capture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpora for Language and Aging Research (CLARe3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slowed dance spectating and changes in time perception: A dialogue between aesthetics and cognitive science on zeitlupe in contemporary art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Joufflineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf Bachrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Herbstakademie - Embodied Aesthetics: Resonance in Perception, Expression and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestuelle contrainte et empathie dans l'interaction homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tramus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Batras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales d’anthropologie linguistique (RIAL 2016) "L’être de langage, entre corps et technique : nouvelles données, nouvelle donne ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIGALE, Capture of Interactional, Artistic, Cospeech and Expressive Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dynamique Interactionnelle du Geste “Making Sense Together”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asaf Bachrach, Marion Blondel, Dominique Boutet, Coralie Vincent, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the CIGALE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Batras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Digital Subject: Codes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex ArtsH2H, Nov 2015, Paris et Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does language affect memory of motion? Evidence from English and French children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition et le traitement de données multimodales en linguistique : pratiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des doctorants et jeunes chercheurs associés du laboratoire MoDyCo (COLDOC) sur "Dimensions multimodales des pratiques discursives : une perspective actuelle pour les linguistes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How language impacts memory of motion events in English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Spatial Cognition: "Space and Situated Cognition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des machines parlantes aux humanoïdes expressifs : les voix artificielles d’Hollywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Arfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Sciences et Voix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01127753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language effects on spatial cognition? Cross-linguistic evidence and eye-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NINJAL International Symposium: Typology and Cognition in Motion Event Descriptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NINJAL, Jan 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix (chantée) et ingénierie du son : le cas des «larynx artificiels»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LXXe congrès de la Société Française de Phoniatrie et des Pathologies de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typological Factors in the Development of Verbal and Non-Verbal Spatial Cognition : A Comparison of French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th UK Cognitive Linguistics Conference (UK -CLC5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal and Non-Verbal Cognition in English and French : Adults and L1 Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de clôture du projet Langacross 2 " Linguistic Diversity and Cognition : Implications for First and Second Language Acquisition "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations spatiales et stratégies linguistiques : qu'ont à nous dire les mouvements oculaires sur l'interface langage-cognition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études internationale "Multimodalité - perspectives interdisciplinaires : nouvelles questions et nouvelles méthodologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'unités gestuelles en vue d'une interaction humain-avatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Renna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels, Interaction (WACAI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France. pp.107-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01060289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CIGALE (Capture et Interaction avec des Gestes Artistiques, Langagiers et Expressifs) : une plate-forme transdisciplinaire de création et d'exploration du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Wei Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tramus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " Le sujet digital : inscription, excription, téléscription "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital library to advance interdisciplinary research in singing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel J. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald S. Moses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichiro Fujinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyssim Lefford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montreal, Canada. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4801078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humain / non-humain : la construction de l'altérité par la voix dans le cinéma américain de science-fiction depuis 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " La langue, la voix, la parole "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses vidéofibroscopiques et acoustiques des ornements du Chant Long Mongol; comparaison avec la laryngectomie partielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Desjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Sciences et Voix, Grenoble, 24/1/13, Conférence invitée: communication orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathalie Henrich, Jan 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie sonore et création musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique " Musique, technologies et culture "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, île de Tatihou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00834678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio recording dos and dont's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRS 4th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Charlottetown, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating data with ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRS 4th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Charlottetown, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix chantée et émotion dans le cinéma de James Cameron : une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude " La traduction des émotions dans les musiques de film "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de bons enregistrements acoustiques pour des tests perceptifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Echange et de Formation en Parole (JEFP) sur " Le développement de la perception : du signal aux unités phonologiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses vidéofibroscopiques et acoustiques des ornements du Chant Long Mongol; comparaison avec la laryngectomie partielle,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Narantuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de Recherche en Phonétique et Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00609137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet AIRS de recherche sur l'acquisition de la voix chantée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel J. Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pan European Voice Conference (PEVOC9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du langage et cinéma : vers l'avènement du voice design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pan European Voice Conference (PEVOC9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal Registers Transitions Phenomena in trills used in Mongolian Long Song productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Narantuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pan European Voice Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Marseille, France. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00674662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an acoustic-phonetic characterization of dysarthric speech in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Language Resources, Technologies and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2831-2838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowel articulation in absolute initial position of different prosodic constituents in French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology 12 (LabPhon12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labial articulation of rounded and unrounded vowels at the beginning of different prosodic consitutents in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop GLOW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00677292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy between laryngeal gesture and acoustics in mongolian long song and partial laryngectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Narantuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the International Clinical Phonetics and Linguistics Association (ICPLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Oslo, Norway. pp.110-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videofiberoptic laryngeal data and acoustic analysis of the ornamentations used in Mongolian Long Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Narantuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Voice Foundation's 39th Annual Symposium: Care of the Professional Voice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Philadelphie, United States. pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for an acoustic- phonetic description of dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium Basal Ganglia Speech Disorders &amp; Deep Brain Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laryngeal Behavior in Whispered Voice: a study using high speed imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Voice Foundation's 38th Annual Symposium: Care of the Professional Voice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Philadelphie, Pennsylvanie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'anti-pop à l'Auto-Tune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique " Sciences et voix "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse fibroscopique, acoustique et perceptive des ornementations utilisées dans le chant long mongol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Narantuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65ème Congrès de la Société Française de Phoniatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole vue en camera ultra rapide : contraintes méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Cliniques (JPC3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description phonético-acoustique de la parole dysarthrique: le projet DesPho-APaDy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Aix en Provence, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laryngeal Behavior in Whispering Voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European laryngological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie du larynx et apport de l'imagerie par caméra haute vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique du CNRS, " Imagerie Médicale pour l'étude de la parole "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00483700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements laryngés en voix chuchotée, étude en camera ultra rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brasnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Phoniatrie et des Pathologies de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An acoustic and physiological investigation of assertion and question prosodies in Wule Dagara and other Gur languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille-Penu Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tone and Intonation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00679099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements du voile du palais à la lumière d'une caméra ultrarapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées des Sciences de la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Charleroi, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00496484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music in 12-Point Panoramic Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel J. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Drew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn Mccormack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Porter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Media Research Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Charlottetown, Canada. pp.129-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01060323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sonification du mouvement : un outil d'aide au développement de la représentation du corps dans l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iseline Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Matuszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Misdariis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIe congrès de la SOFPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and learning pronominal forms in French and Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Chun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoLeaP Workshop - Cognition, Learning, Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’axe Son/Musique & Santé à l’Ircam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Viaud-Delmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Warusfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iseline Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es Journées Perception Sonore (JPS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sonification du mouvement pour la rééducation post lésion cérébrale acquise : une expérience perceptive atypique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iseline Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pradat-Diehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Marchand-Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Roby-Brami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es Journées Perception Sonore (JPS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix, un biomarqueur pour l'humain aussi ? Influence de la hauteur de la voix du patient sur le diagnostic expert du TSPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Guerouaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Perception Sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marking of aspect in French Sign Language: an Open Face study of non-manual parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Martos Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivani Fusellier-Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Sallandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sign Café 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Ragusa, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs de l’aspect en langue des signes française : une étude des paramètres non-manuels à travers le logiciel OpenFace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Martos Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivani Fusellier-Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Sallandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue des signes, grammaire et iconicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of the signing rate in LSF: Addressing the issue through video and mocap data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sign Café 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Ragusa, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogrammation d’expériences avec OpenSesame dans le cadre du projet VILLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekah Rast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude du GIS RéAL2 : De l'acquisition à la didactique (et vice-versa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signing amplitude and other prosodic cues in older signers: Insights from motion capture from the SignAge Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpora for Language and Aging Research (CLARe 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Helsinki, Finland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des items lexicaux dans un flux sonore par les débutants francophones apprenant le polonais et l’arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Majdoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekah Rast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude ReAL2 sur l'acquisition lexicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733193v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SignAge Corpus: Recording older signers with low cost motion capture devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpora for Language and Aging Research (CLARe 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared prosodic contours in LSF poetry and its spoken translations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th international conference Theoretical Issues in Sign Language Research (TISLR 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in temporal cognition as a measure of &amp;quot;bodymind&amp;quot; contagion between dancers and spectators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Joufflineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf Bachrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Cognitive Science (ICCS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Taipei, Taiwan. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualization in process: Motion event processing in English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AttLis workshop "The Attentive Listener in the Visual World"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Potsdam, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01293405v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topicality-based vs exposure-based preferences in pronoun resolution in French: Evidence from questionnaires and eye-movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Architectures and Mechanisms for Language Processing Conference (AMLaP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bilbao, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing and Categorizing Motion in French and English : Verbal and Non-Verbal Cognition across Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop " Sylex III : Space and motion across languages and applications "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEP2, la Plateforme d'Étude Physiologique de la Parole du Laboratoire de Phonétique et Phonologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque interdisciplinaire en instrumentation (C2i 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Le Mans, France. Hermès - Lavoisier, pp.751-759, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating Multimodal data of Singing and Speaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank A. Russo; Beatriz Ilari; Annabel J. Cohen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Interdisciplinary Studies in Singing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Development, 9781315163734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction gestuelle improvisée avec un acteur virtuel dans un théâtre d’ombres bidimensionnelles ou au sein d’un univers virtuel en relief : l’illusion d’un dialogue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tramus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Batras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miguel Almiron; Esther Jacopin; Giusy Pisano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stéréoscopie et illusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-299, 2018, 9782757420706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing and categorizing motion in French and English: Verbal and non-verbal cognition across languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iraide Ibarretxe-Antuñano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motion and Space across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-94, 2017, Human Cognitive Processing, 9789027246752. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/hcp.59.04hic⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix chantée et émotion dans le cinéma de James Cameron : une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Joubert; Bertrand Merlier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction des émotions dans les musiques de films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-154, 2015, 9782752102492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01169819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'anti-pop à l'Auto-Tune™</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henrich Bernardoni N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix chantée, entre sciences et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.123-142, 2014, 9782353272426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01060112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation du larynx : endoscopie rigide et fibroscopie, stroboscopie et caméra haute vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie médicale pour l'étude de la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, pp.43-63, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ANR CREAGEST.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Sallandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Balvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse L'Huillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris 8; Structures Formelles du langage; Université Lille 3 SHS; Université Paris 5 Sorbonne Descartes. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Schwarz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Faraco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponsot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2623" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Santiago" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Barkov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738346v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saveria Colonna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587946v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20592043241257023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500031v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ch&#232;vrefils" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735669v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Joufflineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Bachrach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs8020024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Renna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delacroix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Catteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ct.2.3.e5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Engemann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri&#235;tte Hendriks" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hickmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0696-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Narantuya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699206.2011.590920" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Smith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3664008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulgantamir Sangidkhorloo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366343v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Mandanici" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Partesotti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Frid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Olivo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Fraisse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sch&#252;tz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Wanderley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002189" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054590v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iseline Peyre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Saint-Cast" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226609v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373991v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier Buchman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799166v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis El Yatime" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740058v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626658v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250717v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277569v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.11.5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495663v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617065v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tramus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J&#233;go" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Batras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340799v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Guez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Yin Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179744v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225952v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225950v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111712v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127753v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Arfaoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141398v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068347v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068338v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060289v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068313v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Wei Hsieh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833253v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel J. Cohen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald S. Moses" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Fujinaga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyssim Lefford" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4801078" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068300v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desjacques" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834678v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126747v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126755v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068298v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673650v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751430v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Lane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609137v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751307v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760918v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677292v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525095v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530208v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530199v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673640v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683791v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hans" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676654v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683812v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Maeda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483700v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683803v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Honda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683808v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hans" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brasnu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679099v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille-Penu Som&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496484v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Basset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060323v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Drew" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Mccormack" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Porter" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469265v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matuszewski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521378v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Chun Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schimke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429294v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Viaud-Delmon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Warusfel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353685v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guerouaou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Warembourg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Voyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427102v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pradat-Diehl" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Marchand-Pauvert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845174v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Martos Morais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivani Fusellier-Souza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Sallandre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928162v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845156v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430266v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Rast" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065437v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733193v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Majdoub" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065452v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349200v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587655v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293405v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360197v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l de La Fuente" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068334v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463434v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964707v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315163734/chapters/10.4324/9781315163734-11" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740555v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100399580" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638095v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/hcp.59.04hic/details" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.59.04hic" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169819v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060112v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429504v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489531v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Garcia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se L'Huillier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Santiago" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Barkov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905196v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Schwarz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Faraco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponsot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2623" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738346v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saveria Colonna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587946v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20592043241257023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500031v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ch&#232;vrefils" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735669v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Joufflineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Bachrach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs8020024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Renna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delacroix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Catteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ct.2.3.e5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Engemann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri&#235;tte Hendriks" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hickmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0696-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Narantuya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699206.2011.590920" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Smith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3664008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulgantamir Sangidkhorloo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366343v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Mandanici" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Partesotti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Frid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Olivo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Fraisse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sch&#252;tz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Wanderley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002189" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054590v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iseline Peyre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Saint-Cast" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226609v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373991v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier Buchman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799166v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis El Yatime" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740058v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626658v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250717v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277569v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.11.5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495663v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617065v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tramus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J&#233;go" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Batras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340799v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Guez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Yin Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179744v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225952v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225950v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127753v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Arfaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111712v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141398v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068347v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068338v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060289v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068313v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Wei Hsieh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833253v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel J. Cohen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald S. Moses" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Fujinaga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyssim Lefford" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4801078" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068300v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desjacques" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834678v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126747v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126755v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068298v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673650v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609137v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Lane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751307v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760918v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677292v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525095v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530208v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530199v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683791v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hans" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673640v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676654v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683812v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Maeda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683803v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Honda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483700v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683808v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hans" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brasnu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679099v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille-Penu Som&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496484v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Basset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060323v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Drew" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Mccormack" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Porter" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469265v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matuszewski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521378v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Chun Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schimke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429294v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Viaud-Delmon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Warusfel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427102v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pradat-Diehl" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Marchand-Pauvert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353685v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guerouaou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Warembourg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Voyer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845174v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Martos Morais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivani Fusellier-Souza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Sallandre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928162v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845156v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430266v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Rast" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065437v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733193v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Majdoub" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065452v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349200v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587655v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293405v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360197v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l de La Fuente" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068334v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463434v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964707v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315163734/chapters/10.4324/9781315163734-11" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740555v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100399580" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638095v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/hcp.59.04hic/details" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.59.04hic" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169819v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060112v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429504v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489531v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Garcia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se L'Huillier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>