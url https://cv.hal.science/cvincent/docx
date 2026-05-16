--- v1 (2026-04-14)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Coralie Vincent </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligibilité, compréhensibilité, accent étranger et prononciation en FLE : évaluateurs natifs vs non natifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Barkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77, pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covert variations of a musician's loudness during collective improvisation capture other musicians' attention and impact their interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Faraco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ponsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292 (2039), pp.20242623. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2024.2623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements oculaires comme indice du traitement langagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening Behaviors and Musical Coordination in Collective Free Improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Faraco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ponsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music &amp; Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20592043241257023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Of thee I sing”: An opening to Dominique Boutet’s kinesiological approach to gesture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chèvrefils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages and Modalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization, Attention and Transformation: Multidimensional Exploration of the Aesthetic Experience of Contemporary Dance Spectators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Joufflineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf Bachrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bs8020024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of gestural units in light of human-avatar interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Renna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Creative Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (3), pp.10.4108/ct.2.3.e5. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/ct.2.3.e5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports des Bell Labs à l’ingénierie de la voix (chantée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 136 (5), pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How language impacts memory of motion events in English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (S1), pp.209-213. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-015-0696-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy between Laryngeal Gesture in Mongolian Long Song and Supracricoid Partial Laryngectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Narantuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (1), pp.86-99. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/02699206.2011.590920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00675031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glottal behavior in the high soprano range and the transition to the whistle register</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (1 - Part 2), pp.951-962. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3664008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trilles et vibrati dans le Chant Long Mongol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulgantamir Sangidkhorloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France. pp.782-787</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Accessible Digital Music Network: Starting, Scope, and Future Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Mandanici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Partesotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Frid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Olivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EAI International Conference: ArtsIT, Interactivity &amp; Game Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring sound installation reactivity: Acoustic niches in public space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schütz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo M. Wanderley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Music and Room Acoustics (ISMRA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acoustical Society of America, May 2025, La Nouvelle Orléans, LA, United States. pp.022002, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/2.0002189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du dispositif de sonification du mouvement CoMo-Rééducation : retours d'expérience de rééducateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iseline Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Saint-Cast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bevilacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application musicale et sonore pour la modulation de l’anxiété : exploration des relations entre descripteurs audio et données cliniques, pour une étude clinique à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Misdariis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses du Chant long Mongol : à voir et à entendre…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Narantuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Pédagogiques de l’Association Française des Professeurs de Chant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française des Professeurs de Chant, Oct 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongolian long song : laryngeal data and acoustic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics: Research methodology and current issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Nationale de Mongolie, Dec 2023, Ulaanbaatar, Mongolia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligibilité, compréhensibilité et accent étranger en FLE : une étude perceptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis El Yatime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonétique du FLE à visée didactique, quelles perspective ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Coding of Multimodal Languaging in Multi-Party Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference on Language Resources and Evaluation (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.2781-2787</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03740058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements oculaires comme indice du traitement langagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire “Les sciences dans tous les sens : sœurs jumelles ou sœurs ennemies ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mocap et linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire en ligne du réseau ISGS France - Kaleidoscope kinésiologique : Hommage à Dominique Boutet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event integration mechanisms across languages and their psychological reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Cognitive Linguistics Conference: "Crosslinguistic Perspectives on Cognitive Linguistics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nishinomiya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobii or not Tobii? Assessing the validity of eye tracking data: Challenges and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Workshop on Applied Eye Tracking (SWAET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Frederiksberg, Denmark. pp.7, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16910/jemr.11.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSF interactions in elderly signers: Insights from motion capture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpora for Language and Aging Research (CLARe3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slowed dance spectating and changes in time perception: A dialogue between aesthetics and cognitive science on zeitlupe in contemporary art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Joufflineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf Bachrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Herbstakademie - Embodied Aesthetics: Resonance in Perception, Expression and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestuelle contrainte et empathie dans l'interaction homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tramus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Batras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales d’anthropologie linguistique (RIAL 2016) "L’être de langage, entre corps et technique : nouvelles données, nouvelle donne ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIGALE, Capture of Interactional, Artistic, Cospeech and Expressive Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dynamique Interactionnelle du Geste “Making Sense Together”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asaf Bachrach, Marion Blondel, Dominique Boutet, Coralie Vincent, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the CIGALE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Batras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Digital Subject: Codes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex ArtsH2H, Nov 2015, Paris et Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does language affect memory of motion? Evidence from English and French children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition et le traitement de données multimodales en linguistique : pratiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des doctorants et jeunes chercheurs associés du laboratoire MoDyCo (COLDOC) sur "Dimensions multimodales des pratiques discursives : une perspective actuelle pour les linguistes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How language impacts memory of motion events in English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Spatial Cognition: "Space and Situated Cognition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des machines parlantes aux humanoïdes expressifs : les voix artificielles d’Hollywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Arfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Sciences et Voix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01127753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language effects on spatial cognition? Cross-linguistic evidence and eye-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NINJAL International Symposium: Typology and Cognition in Motion Event Descriptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NINJAL, Jan 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix (chantée) et ingénierie du son : le cas des «larynx artificiels»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LXXe congrès de la Société Française de Phoniatrie et des Pathologies de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typological Factors in the Development of Verbal and Non-Verbal Spatial Cognition : A Comparison of French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th UK Cognitive Linguistics Conference (UK -CLC5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal and Non-Verbal Cognition in English and French : Adults and L1 Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de clôture du projet Langacross 2 " Linguistic Diversity and Cognition : Implications for First and Second Language Acquisition "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations spatiales et stratégies linguistiques : qu'ont à nous dire les mouvements oculaires sur l'interface langage-cognition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études internationale "Multimodalité - perspectives interdisciplinaires : nouvelles questions et nouvelles méthodologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'unités gestuelles en vue d'une interaction humain-avatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Renna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels, Interaction (WACAI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France. pp.107-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01060289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CIGALE (Capture et Interaction avec des Gestes Artistiques, Langagiers et Expressifs) : une plate-forme transdisciplinaire de création et d'exploration du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Wei Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tramus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " Le sujet digital : inscription, excription, téléscription "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital library to advance interdisciplinary research in singing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel J. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald S. Moses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichiro Fujinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyssim Lefford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montreal, Canada. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4801078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humain / non-humain : la construction de l'altérité par la voix dans le cinéma américain de science-fiction depuis 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " La langue, la voix, la parole "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses vidéofibroscopiques et acoustiques des ornements du Chant Long Mongol; comparaison avec la laryngectomie partielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Desjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Sciences et Voix, Grenoble, 24/1/13, Conférence invitée: communication orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathalie Henrich, Jan 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie sonore et création musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique " Musique, technologies et culture "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, île de Tatihou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00834678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio recording dos and dont's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRS 4th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Charlottetown, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating data with ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRS 4th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Charlottetown, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix chantée et émotion dans le cinéma de James Cameron : une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude " La traduction des émotions dans les musiques de film "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de bons enregistrements acoustiques pour des tests perceptifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Echange et de Formation en Parole (JEFP) sur " Le développement de la perception : du signal aux unités phonologiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses vidéofibroscopiques et acoustiques des ornements du Chant Long Mongol; comparaison avec la laryngectomie partielle,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Narantuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de Recherche en Phonétique et Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00609137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet AIRS de recherche sur l'acquisition de la voix chantée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel J. Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pan European Voice Conference (PEVOC9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du langage et cinéma : vers l'avènement du voice design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pan European Voice Conference (PEVOC9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal Registers Transitions Phenomena in trills used in Mongolian Long Song productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Narantuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pan European Voice Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Marseille, France. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00674662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an acoustic-phonetic characterization of dysarthric speech in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Language Resources, Technologies and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2831-2838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowel articulation in absolute initial position of different prosodic constituents in French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology 12 (LabPhon12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labial articulation of rounded and unrounded vowels at the beginning of different prosodic consitutents in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop GLOW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00677292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy between laryngeal gesture and acoustics in mongolian long song and partial laryngectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Narantuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the International Clinical Phonetics and Linguistics Association (ICPLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Oslo, Norway. pp.110-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videofiberoptic laryngeal data and acoustic analysis of the ornamentations used in Mongolian Long Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Narantuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Voice Foundation's 39th Annual Symposium: Care of the Professional Voice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Philadelphie, United States. pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for an acoustic- phonetic description of dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium Basal Ganglia Speech Disorders &amp; Deep Brain Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laryngeal Behavior in Whispered Voice: a study using high speed imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Voice Foundation's 38th Annual Symposium: Care of the Professional Voice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Philadelphie, Pennsylvanie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'anti-pop à l'Auto-Tune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique " Sciences et voix "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse fibroscopique, acoustique et perceptive des ornementations utilisées dans le chant long mongol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Narantuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65ème Congrès de la Société Française de Phoniatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole vue en camera ultra rapide : contraintes méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Cliniques (JPC3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description phonético-acoustique de la parole dysarthrique: le projet DesPho-APaDy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Aix en Provence, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laryngeal Behavior in Whispering Voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European laryngological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie du larynx et apport de l'imagerie par caméra haute vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique du CNRS, " Imagerie Médicale pour l'étude de la parole "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00483700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements laryngés en voix chuchotée, étude en camera ultra rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brasnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Phoniatrie et des Pathologies de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An acoustic and physiological investigation of assertion and question prosodies in Wule Dagara and other Gur languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille-Penu Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tone and Intonation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00679099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements du voile du palais à la lumière d'une caméra ultrarapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées des Sciences de la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Charleroi, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00496484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music in 12-Point Panoramic Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel J. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Drew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn Mccormack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Porter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Media Research Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Charlottetown, Canada. pp.129-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01060323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sonification du mouvement : un outil d'aide au développement de la représentation du corps dans l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iseline Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Matuszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Misdariis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIe congrès de la SOFPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and learning pronominal forms in French and Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Chun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoLeaP Workshop - Cognition, Learning, Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’axe Son/Musique & Santé à l’Ircam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Viaud-Delmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Warusfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iseline Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es Journées Perception Sonore (JPS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sonification du mouvement pour la rééducation post lésion cérébrale acquise : une expérience perceptive atypique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iseline Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pradat-Diehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Marchand-Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Roby-Brami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es Journées Perception Sonore (JPS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix, un biomarqueur pour l'humain aussi ? Influence de la hauteur de la voix du patient sur le diagnostic expert du TSPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Guerouaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Perception Sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marking of aspect in French Sign Language: an Open Face study of non-manual parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Martos Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivani Fusellier-Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Sallandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sign Café 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Ragusa, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs de l’aspect en langue des signes française : une étude des paramètres non-manuels à travers le logiciel OpenFace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Martos Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivani Fusellier-Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Sallandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue des signes, grammaire et iconicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of the signing rate in LSF: Addressing the issue through video and mocap data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sign Café 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Ragusa, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogrammation d’expériences avec OpenSesame dans le cadre du projet VILLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekah Rast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude du GIS RéAL2 : De l'acquisition à la didactique (et vice-versa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signing amplitude and other prosodic cues in older signers: Insights from motion capture from the SignAge Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpora for Language and Aging Research (CLARe 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Helsinki, Finland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des items lexicaux dans un flux sonore par les débutants francophones apprenant le polonais et l’arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Majdoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekah Rast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude ReAL2 sur l'acquisition lexicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733193v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SignAge Corpus: Recording older signers with low cost motion capture devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpora for Language and Aging Research (CLARe 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared prosodic contours in LSF poetry and its spoken translations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th international conference Theoretical Issues in Sign Language Research (TISLR 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in temporal cognition as a measure of &amp;quot;bodymind&amp;quot; contagion between dancers and spectators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Joufflineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf Bachrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Cognitive Science (ICCS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Taipei, Taiwan. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualization in process: Motion event processing in English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AttLis workshop "The Attentive Listener in the Visual World"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Potsdam, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01293405v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topicality-based vs exposure-based preferences in pronoun resolution in French: Evidence from questionnaires and eye-movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Architectures and Mechanisms for Language Processing Conference (AMLaP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bilbao, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing and Categorizing Motion in French and English : Verbal and Non-Verbal Cognition across Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop " Sylex III : Space and motion across languages and applications "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEP2, la Plateforme d'Étude Physiologique de la Parole du Laboratoire de Phonétique et Phonologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque interdisciplinaire en instrumentation (C2i 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Le Mans, France. Hermès - Lavoisier, pp.751-759, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating Multimodal data of Singing and Speaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank A. Russo; Beatriz Ilari; Annabel J. Cohen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Interdisciplinary Studies in Singing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Development, 9781315163734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction gestuelle improvisée avec un acteur virtuel dans un théâtre d’ombres bidimensionnelles ou au sein d’un univers virtuel en relief : l’illusion d’un dialogue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tramus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Batras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miguel Almiron; Esther Jacopin; Giusy Pisano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stéréoscopie et illusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-299, 2018, 9782757420706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing and categorizing motion in French and English: Verbal and non-verbal cognition across languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iraide Ibarretxe-Antuñano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motion and Space across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-94, 2017, Human Cognitive Processing, 9789027246752. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/hcp.59.04hic⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix chantée et émotion dans le cinéma de James Cameron : une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Joubert; Bertrand Merlier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction des émotions dans les musiques de films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-154, 2015, 9782752102492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01169819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'anti-pop à l'Auto-Tune™</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henrich Bernardoni N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix chantée, entre sciences et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.123-142, 2014, 9782353272426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01060112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation du larynx : endoscopie rigide et fibroscopie, stroboscopie et caméra haute vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie médicale pour l'étude de la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, pp.43-63, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ANR CREAGEST.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Sallandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Balvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse L'Huillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris 8; Structures Formelles du langage; Université Lille 3 SHS; Université Paris 5 Sorbonne Descartes. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Coralie Vincent </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligibilité, compréhensibilité, accent étranger et prononciation en FLE : évaluateurs natifs vs non natifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Barkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77, pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covert variations of a musician's loudness during collective improvisation capture other musicians' attention and impact their interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Faraco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ponsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292 (2039), pp.20242623. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2024.2623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements oculaires comme indice du traitement langagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening Behaviors and Musical Coordination in Collective Free Improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Faraco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ponsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music &amp; Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20592043241257023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Of thee I sing”: An opening to Dominique Boutet’s kinesiological approach to gesture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chèvrefils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages and Modalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization, Attention and Transformation: Multidimensional Exploration of the Aesthetic Experience of Contemporary Dance Spectators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Joufflineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf Bachrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bs8020024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of gestural units in light of human-avatar interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Renna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Creative Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (3), pp.10.4108/ct.2.3.e5. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/ct.2.3.e5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports des Bell Labs à l’ingénierie de la voix (chantée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 136 (5), pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How language impacts memory of motion events in English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (S1), pp.209-213. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-015-0696-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy between Laryngeal Gesture in Mongolian Long Song and Supracricoid Partial Laryngectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Narantuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (1), pp.86-99. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/02699206.2011.590920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00675031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glottal behavior in the high soprano range and the transition to the whistle register</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (1 - Part 2), pp.951-962. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3664008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trilles et vibrati dans le Chant Long Mongol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulgantamir Sangidkhorloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France. pp.782-787</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Accessible Digital Music Network: Starting, Scope, and Future Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Mandanici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Partesotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Frid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Olivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EAI International Conference: ArtsIT, Interactivity &amp; Game Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring sound installation reactivity: Acoustic niches in public space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schütz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo M. Wanderley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Music and Room Acoustics (ISMRA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acoustical Society of America, May 2025, La Nouvelle Orléans, LA, United States. pp.022002, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/2.0002189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du dispositif de sonification du mouvement CoMo-Rééducation : retours d'expérience de rééducateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iseline Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Saint-Cast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bevilacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application musicale et sonore pour la modulation de l’anxiété : exploration des relations entre descripteurs audio et données cliniques, pour une étude clinique à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Misdariis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses du Chant long Mongol : à voir et à entendre…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Narantuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Pédagogiques de l’Association Française des Professeurs de Chant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française des Professeurs de Chant, Oct 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongolian long song : laryngeal data and acoustic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics: Research methodology and current issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Nationale de Mongolie, Dec 2023, Ulaanbaatar, Mongolia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligibilité, compréhensibilité et accent étranger en FLE : une étude perceptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis El Yatime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonétique du FLE à visée didactique, quelles perspective ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Coding of Multimodal Languaging in Multi-Party Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference on Language Resources and Evaluation (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.2781-2787</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03740058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements oculaires comme indice du traitement langagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire “Les sciences dans tous les sens : sœurs jumelles ou sœurs ennemies ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mocap et linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire en ligne du réseau ISGS France - Kaleidoscope kinésiologique : Hommage à Dominique Boutet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event integration mechanisms across languages and their psychological reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Cognitive Linguistics Conference: "Crosslinguistic Perspectives on Cognitive Linguistics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nishinomiya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobii or not Tobii? Assessing the validity of eye tracking data: Challenges and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Workshop on Applied Eye Tracking (SWAET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Frederiksberg, Denmark. pp.7, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16910/jemr.11.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSF interactions in elderly signers: Insights from motion capture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpora for Language and Aging Research (CLARe3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slowed dance spectating and changes in time perception: A dialogue between aesthetics and cognitive science on zeitlupe in contemporary art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Joufflineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf Bachrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Herbstakademie - Embodied Aesthetics: Resonance in Perception, Expression and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestuelle contrainte et empathie dans l'interaction homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tramus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Batras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales d’anthropologie linguistique (RIAL 2016) "L’être de langage, entre corps et technique : nouvelles données, nouvelle donne ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIGALE, Capture of Interactional, Artistic, Cospeech and Expressive Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dynamique Interactionnelle du Geste “Making Sense Together”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asaf Bachrach, Marion Blondel, Dominique Boutet, Coralie Vincent, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the CIGALE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Batras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Digital Subject: Codes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex ArtsH2H, Nov 2015, Paris et Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does language affect memory of motion? Evidence from English and French children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition et le traitement de données multimodales en linguistique : pratiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des doctorants et jeunes chercheurs associés du laboratoire MoDyCo (COLDOC) sur "Dimensions multimodales des pratiques discursives : une perspective actuelle pour les linguistes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How language impacts memory of motion events in English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Spatial Cognition: "Space and Situated Cognition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des machines parlantes aux humanoïdes expressifs : les voix artificielles d’Hollywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Arfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Sciences et Voix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01127753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language effects on spatial cognition? Cross-linguistic evidence and eye-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NINJAL International Symposium: Typology and Cognition in Motion Event Descriptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NINJAL, Jan 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix (chantée) et ingénierie du son : le cas des «larynx artificiels»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LXXe congrès de la Société Française de Phoniatrie et des Pathologies de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typological Factors in the Development of Verbal and Non-Verbal Spatial Cognition : A Comparison of French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th UK Cognitive Linguistics Conference (UK -CLC5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal and Non-Verbal Cognition in English and French : Adults and L1 Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de clôture du projet Langacross 2 " Linguistic Diversity and Cognition : Implications for First and Second Language Acquisition "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations spatiales et stratégies linguistiques : qu'ont à nous dire les mouvements oculaires sur l'interface langage-cognition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études internationale "Multimodalité - perspectives interdisciplinaires : nouvelles questions et nouvelles méthodologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'unités gestuelles en vue d'une interaction humain-avatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Renna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels, Interaction (WACAI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France. pp.107-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01060289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CIGALE (Capture et Interaction avec des Gestes Artistiques, Langagiers et Expressifs) : une plate-forme transdisciplinaire de création et d'exploration du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Wei Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tramus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " Le sujet digital : inscription, excription, téléscription "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital library to advance interdisciplinary research in singing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel J. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald S. Moses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichiro Fujinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyssim Lefford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montreal, Canada. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4801078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humain / non-humain : la construction de l'altérité par la voix dans le cinéma américain de science-fiction depuis 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " La langue, la voix, la parole "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses vidéofibroscopiques et acoustiques des ornements du Chant Long Mongol; comparaison avec la laryngectomie partielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Desjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Sciences et Voix, Grenoble, 24/1/13, Conférence invitée: communication orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathalie Henrich, Jan 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie sonore et création musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique " Musique, technologies et culture "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, île de Tatihou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00834678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio recording dos and dont's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRS 4th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Charlottetown, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating data with ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRS 4th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Charlottetown, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix chantée et émotion dans le cinéma de James Cameron : une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude " La traduction des émotions dans les musiques de film "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de bons enregistrements acoustiques pour des tests perceptifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Echange et de Formation en Parole (JEFP) sur " Le développement de la perception : du signal aux unités phonologiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses vidéofibroscopiques et acoustiques des ornements du Chant Long Mongol; comparaison avec la laryngectomie partielle,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Narantuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de Recherche en Phonétique et Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00609137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet AIRS de recherche sur l'acquisition de la voix chantée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel J. Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pan European Voice Conference (PEVOC9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal Registers Transitions Phenomena in trills used in Mongolian Long Song productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Narantuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pan European Voice Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Marseille, France. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00674662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du langage et cinéma : vers l'avènement du voice design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pan European Voice Conference (PEVOC9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowel articulation in absolute initial position of different prosodic constituents in French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology 12 (LabPhon12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an acoustic-phonetic characterization of dysarthric speech in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Language Resources, Technologies and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2831-2838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labial articulation of rounded and unrounded vowels at the beginning of different prosodic consitutents in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop GLOW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00677292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy between laryngeal gesture and acoustics in mongolian long song and partial laryngectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Narantuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the International Clinical Phonetics and Linguistics Association (ICPLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Oslo, Norway. pp.110-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videofiberoptic laryngeal data and acoustic analysis of the ornamentations used in Mongolian Long Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Narantuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Voice Foundation's 39th Annual Symposium: Care of the Professional Voice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Philadelphie, United States. pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for an acoustic- phonetic description of dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium Basal Ganglia Speech Disorders &amp; Deep Brain Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'anti-pop à l'Auto-Tune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique " Sciences et voix "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laryngeal Behavior in Whispered Voice: a study using high speed imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Voice Foundation's 38th Annual Symposium: Care of the Professional Voice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Philadelphie, Pennsylvanie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse fibroscopique, acoustique et perceptive des ornementations utilisées dans le chant long mongol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Narantuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65ème Congrès de la Société Française de Phoniatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole vue en camera ultra rapide : contraintes méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Cliniques (JPC3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description phonético-acoustique de la parole dysarthrique: le projet DesPho-APaDy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Aix en Provence, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie du larynx et apport de l'imagerie par caméra haute vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique du CNRS, " Imagerie Médicale pour l'étude de la parole "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00483700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laryngeal Behavior in Whispering Voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European laryngological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements laryngés en voix chuchotée, étude en camera ultra rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brasnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Phoniatrie et des Pathologies de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An acoustic and physiological investigation of assertion and question prosodies in Wule Dagara and other Gur languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille-Penu Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tone and Intonation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00679099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements du voile du palais à la lumière d'une caméra ultrarapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées des Sciences de la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Charleroi, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00496484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music in 12-Point Panoramic Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel J. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Drew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn Mccormack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Porter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Media Research Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Charlottetown, Canada. pp.129-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01060323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sonification du mouvement : un outil d'aide au développement de la représentation du corps dans l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iseline Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Matuszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Misdariis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIe congrès de la SOFPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and learning pronominal forms in French and Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Chun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoLeaP Workshop - Cognition, Learning, Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’axe Son/Musique & Santé à l’Ircam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Viaud-Delmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Warusfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iseline Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es Journées Perception Sonore (JPS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sonification du mouvement pour la rééducation post lésion cérébrale acquise : une expérience perceptive atypique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iseline Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pradat-Diehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Marchand-Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Roby-Brami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es Journées Perception Sonore (JPS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix, un biomarqueur pour l'humain aussi ? Influence de la hauteur de la voix du patient sur le diagnostic expert du TSPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Guerouaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Perception Sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marking of aspect in French Sign Language: an Open Face study of non-manual parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Martos Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivani Fusellier-Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Sallandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sign Café 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Ragusa, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs de l’aspect en langue des signes française : une étude des paramètres non-manuels à travers le logiciel OpenFace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Martos Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivani Fusellier-Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Sallandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue des signes, grammaire et iconicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of the signing rate in LSF: Addressing the issue through video and mocap data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sign Café 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Ragusa, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogrammation d’expériences avec OpenSesame dans le cadre du projet VILLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekah Rast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude du GIS RéAL2 : De l'acquisition à la didactique (et vice-versa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signing amplitude and other prosodic cues in older signers: Insights from motion capture from the SignAge Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpora for Language and Aging Research (CLARe 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Helsinki, Finland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des items lexicaux dans un flux sonore par les débutants francophones apprenant le polonais et l’arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Watorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Majdoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekah Rast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude ReAL2 sur l'acquisition lexicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733193v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SignAge Corpus: Recording older signers with low cost motion capture devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpora for Language and Aging Research (CLARe 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared prosodic contours in LSF poetry and its spoken translations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th international conference Theoretical Issues in Sign Language Research (TISLR 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in temporal cognition as a measure of &amp;quot;bodymind&amp;quot; contagion between dancers and spectators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Joufflineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf Bachrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Cognitive Science (ICCS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Taipei, Taiwan. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualization in process: Motion event processing in English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AttLis workshop "The Attentive Listener in the Visual World"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Potsdam, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01293405v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topicality-based vs exposure-based preferences in pronoun resolution in French: Evidence from questionnaires and eye-movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Architectures and Mechanisms for Language Processing Conference (AMLaP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bilbao, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing and Categorizing Motion in French and English : Verbal and Non-Verbal Cognition across Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop " Sylex III : Space and motion across languages and applications "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEP2, la Plateforme d'Étude Physiologique de la Parole du Laboratoire de Phonétique et Phonologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque interdisciplinaire en instrumentation (C2i 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Le Mans, France. Hermès - Lavoisier, pp.751-759, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating Multimodal data of Singing and Speaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank A. Russo; Beatriz Ilari; Annabel J. Cohen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Interdisciplinary Studies in Singing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Development, 9781315163734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction gestuelle improvisée avec un acteur virtuel dans un théâtre d’ombres bidimensionnelles ou au sein d’un univers virtuel en relief : l’illusion d’un dialogue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tramus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Yin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Batras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miguel Almiron; Esther Jacopin; Giusy Pisano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stéréoscopie et illusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-299, 2018, 9782757420706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing and categorizing motion in French and English: Verbal and non-verbal cognition across languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriëtte Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iraide Ibarretxe-Antuñano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motion and Space across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-94, 2017, Human Cognitive Processing, 9789027246752. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/hcp.59.04hic⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix chantée et émotion dans le cinéma de James Cameron : une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Joubert; Bertrand Merlier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction des émotions dans les musiques de films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-154, 2015, 9782752102492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01169819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'anti-pop à l'Auto-Tune™</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henrich Bernardoni N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix chantée, entre sciences et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.123-142, 2014, 9782353272426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01060112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation du larynx : endoscopie rigide et fibroscopie, stroboscopie et caméra haute vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie médicale pour l'étude de la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, pp.43-63, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ANR CREAGEST.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Sallandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Balvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse L'Huillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris 8; Structures Formelles du langage; Université Lille 3 SHS; Université Paris 5 Sorbonne Descartes. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Santiago" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Barkov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905196v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Schwarz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Faraco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponsot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2623" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738346v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saveria Colonna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587946v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20592043241257023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500031v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ch&#232;vrefils" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735669v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Joufflineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Bachrach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs8020024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Renna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delacroix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Catteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ct.2.3.e5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Engemann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri&#235;tte Hendriks" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hickmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0696-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Narantuya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699206.2011.590920" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Smith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3664008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulgantamir Sangidkhorloo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366343v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Mandanici" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Partesotti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Frid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Olivo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Fraisse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sch&#252;tz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Wanderley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002189" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054590v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iseline Peyre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Saint-Cast" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226609v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373991v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier Buchman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799166v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis El Yatime" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740058v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626658v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250717v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277569v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.11.5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495663v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617065v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tramus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J&#233;go" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Batras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340799v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Guez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Yin Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179744v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225952v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225950v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127753v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Arfaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111712v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141398v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068347v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068338v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060289v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068313v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Wei Hsieh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833253v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel J. Cohen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald S. Moses" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Fujinaga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyssim Lefford" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4801078" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068300v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desjacques" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834678v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126747v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126755v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068298v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673650v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609137v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Lane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751307v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760918v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677292v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525095v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530208v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530199v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683791v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hans" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673640v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676654v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683812v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Maeda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683803v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Honda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483700v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683808v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hans" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brasnu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679099v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille-Penu Som&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496484v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Basset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060323v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Drew" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Mccormack" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Porter" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469265v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matuszewski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521378v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Chun Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schimke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429294v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Viaud-Delmon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Warusfel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427102v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pradat-Diehl" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Marchand-Pauvert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353685v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guerouaou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Warembourg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Voyer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845174v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Martos Morais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivani Fusellier-Souza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Sallandre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928162v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845156v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430266v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Rast" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065437v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733193v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Majdoub" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065452v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349200v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587655v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293405v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360197v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l de La Fuente" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068334v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463434v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964707v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315163734/chapters/10.4324/9781315163734-11" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740555v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100399580" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638095v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/hcp.59.04hic/details" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.59.04hic" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169819v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060112v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429504v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489531v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Garcia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se L'Huillier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Santiago" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Barkov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905196v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Schwarz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Faraco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponsot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2623" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738346v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saveria Colonna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587946v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20592043241257023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500031v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ch&#232;vrefils" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735669v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Joufflineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Bachrach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs8020024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Renna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delacroix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Catteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ct.2.3.e5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Engemann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri&#235;tte Hendriks" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hickmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0696-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Narantuya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699206.2011.590920" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Smith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3664008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulgantamir Sangidkhorloo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366343v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Mandanici" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Partesotti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Frid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Olivo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Fraisse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sch&#252;tz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Wanderley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002189" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054590v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iseline Peyre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Saint-Cast" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226609v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373991v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier Buchman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799166v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis El Yatime" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740058v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626658v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250717v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277569v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.11.5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495663v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617065v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tramus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J&#233;go" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Batras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340799v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Guez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Yin Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179744v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225952v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225950v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127753v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Arfaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111712v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141398v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068347v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068338v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060289v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068313v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Wei Hsieh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833253v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel J. Cohen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald S. Moses" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Fujinaga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyssim Lefford" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4801078" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068300v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desjacques" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834678v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126747v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126755v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068298v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673650v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609137v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Lane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674662v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751307v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760918v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677292v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525095v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530208v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530199v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673640v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683791v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hans" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676654v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683812v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Maeda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483700v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683803v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Honda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683808v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hans" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brasnu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679099v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille-Penu Som&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496484v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Basset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060323v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Drew" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Mccormack" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Porter" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469265v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matuszewski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521378v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Chun Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schimke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429294v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Viaud-Delmon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Warusfel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427102v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pradat-Diehl" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Marchand-Pauvert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353685v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guerouaou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Warembourg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Voyer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845174v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Martos Morais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivani Fusellier-Souza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Sallandre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928162v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845156v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430266v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Rast" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065437v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733193v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Majdoub" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065452v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349200v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587655v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293405v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360197v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l de La Fuente" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068334v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463434v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964707v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315163734/chapters/10.4324/9781315163734-11" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740555v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100399580" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638095v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/hcp.59.04hic/details" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.59.04hic" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169819v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060112v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429504v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489531v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Garcia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se L'Huillier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>