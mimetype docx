--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -195,1531 +195,1531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05469439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Villes et culture dans les Amériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quoi de neuf en géographie urbaine (3) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Diana Burgos</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre local et global : les territoires dans la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">A paraître</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Reghezza-Zitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Entre local et global : les territoires dans la mondialisation</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métropolisation en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, la ville en débat, Jacques Donzelot</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire critique de la mondialisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01324044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville dans les Amériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cahier des amériques latines, pp.200, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">la ville durable entre développement économique et cohésion sociale dans une perspective environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ministère de l'écologie, du dd et de la mer, pp.50, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie rurale, suites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Information Géographique, pp.200, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INEE, pp.47-52, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires et mondialisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pouvoirs Locaux, pp.77, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015, la ville en débat, Jacques Donzelot</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lotissements résidentiels fermés: vivre à l'heure des lieux et des flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Augustin Berque et Alessia de Biase. Editions Donner lieu, pp.146-160, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00362798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondialisation et géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bulletin de l'Association de Géographes Français, pp.88, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">ministère de l'écologie, du dd et de la mer, pp.50, 2010</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpréter Los Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Urbanisme, pp.37, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">cahier des amériques latines, pp.200, 2010</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique des Amériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colin, pp.319, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">L'Information Géographique, pp.200, 2009</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire des mondialisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 500 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">INEE, pp.47-52, 2009</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00249979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville insoutenable : Les trois sources du mythe de la ville-campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BELIN, pp.366, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Colin, pp.319, 2008</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies d'entreprises et structure urbaine aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Azuelos. Presses Sorbonne Nouvelle, pp.141-153, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Pouvoirs Locaux, pp.77, 2008</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes et Sociétés urbaines aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colin, collection U, 192 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Augustin Berque et Alessia de Biase. Editions Donner lieu, pp.146-160, 2008</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00295893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinventer le sens de la ville : les espaces publics à l'heure globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.267, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Bulletin de l'Association de Géographes Français, pp.88, 2008</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00295895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Etats-Unis entre local et mondial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, pp.286, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Urbanisme, pp.37, 2008</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00295897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathan, pp.128, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, 500 p., 2006</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00295898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los Angeles: le mythe américain inachevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions, pp.310, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">BELIN, pp.366, 2006</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00295908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mythe américain inachevé: Los Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions, pp.310, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...371 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00295899v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00295908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qui institue la ville? Penser la ville de demain</w:t>
               </w:r>
@@ -2375,8617 +2375,8617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Los Angeles et la conquête de l'eau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 431</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Picheral (1938-2021), géographe de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 100 (Numéro 2), pp.278-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.11193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique de l'&amp;quot;Accessory Dwelling Unit&amp;quot; (ADU) ou la quête d'un débat pour le future du périurbain en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tu.034.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mall ou la circulation mondiale d'un objet urbain &amp;quot;made in USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://geoconfluences.ens-lyon.fr/informations-scientifiques/dossiers-regionaux/etats-unis-espaces-de-la-puissance-espaces-en-crises/articles-scientifiques/malls</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'urbanisme de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.10131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire un récit de l'impensable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 434, pp.23-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ecologie politique à partir du végétal: un positionnement militant face aux processus de globalisation et planétarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N°4, pp.113-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lig.874.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04603346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La politique de l'&amp;quot;Accessory Dwelling Unit&amp;quot; (ADU) ou la quête d'un débat pour le future du périurbain en France ?</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The United States, a a reflective approach to urban geography (1975-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86 (1), pp.114-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau relationnel territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 427, pp.67-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03920242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise du covid et crises immobilières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaderni.2298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que révèle la perspective du &amp;quot;décentrement&amp;quot; sur l'expérience métropolitaine en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’y a-t-il de commun entre la crise sanitaire (2020) et la crise immobilière (2008) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, pp.31-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03920369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les États-Unis, une démarche réflexive de géographie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86 (1), pp.114-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.861.0114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03920292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">que révèle la perspective du &amp;quot;décentrement sur l'expérience métropolitaine en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121, pp.33-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03920402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capitalisme urbain est-il compatible avec les enjeux de la soutenabilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86 (4), pp.91-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.864.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03920391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une pensée urbaine globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85 (2), pp.11-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.852.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minneapolis-St Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 421, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03920194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un imaginaire métropolitain. Une politique de santé ancré dans les métropoles sera un facteur de résilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;ville intelligente&amp;quot;: Qu'est-ce à dire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tous urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tu.034.0012⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tu.029.0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes et transition écologique: l'affirmation du niveau local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tu.029.0058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pandémie de covid-19, regards croisés de géographes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Biaggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dylan Simon</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gascon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutionnaliser la métropole aux Etats-Unis. L'expérience de Minneapolis Saint-Paul (Minnesota)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace vécu et confinement: un jeu de mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.843.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Francisco: peut-on séparer la ville de la métropole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Covid 19: une raison supplémentaire de revoir l'image de la métropole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tu.030.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures de l'urbanisation contemporaine : les grands récits à l'épreuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Drozdz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Quoi de neuf en géographie urbaine, 83 (2), pp.12-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.902.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02266230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le destin de la ville métropolitaine est indissociable de sa périphérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02188666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hudson Yards à New York: un sérieux assemblage de procédures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (27-28), pp.16-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tu.027.0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie urbaine. Pascale Nédelec, Armand Colin, coll. &amp;quot;Portail&amp;quot; 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02266256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Schoonbrodt: Pour que Bruxelles soit une ville, 50 ans d'action citoyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tu.027.0034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville se métamorphose, elle se qualifie désormais de smart: Que révèlent les nouveaux récits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaderni.1545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projets urbains dans le régime métropolitain: exemples nord-américains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métropoles: réinventer l'esprit du progressisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tu.026.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer pour des urbanistes de l'ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Actualité du bidonville, 406, pp.76-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02266253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’urbanisation du monde : l’hétérogénéité du fait urbain et l’avènement de la métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Habiter la ville, 237-238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.6599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02266260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smart City : « fiction » ou innovation stratégique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Smart city : "fiction" et innovation stratégique, 96, pp.5-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02266246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité et participation: l'expérience récente des villes américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le monde des métropoles. Des dynamiques au service de la croissance nationale, 112, pp.54-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02266250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mondialisation des pauvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02188653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maison individuelle au prisme de l'historiographie anglo-américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élections et métropoles: Que dire de la dynamique des territoires après l'élection présidentielle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique territoriale (« reterritorialisation ») explique le vote présidentiel aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Géographies urbaines en recomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaminia Paddeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.8-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02266233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation des citoyens dans les décisions publiques : interpréter la vitalité contemporaine du référendum local aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour mémoire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Aménageurs et populations, de la consultation au dialogue, Hors-série 22, pp.50-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02266248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plurilinguisme: une caractéristique métropolitaine (édito)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux Etats-Unis, la suburbanisation s'impose comme le mythe fondateur d'une société s'industrialisant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S'approprier le local-global (édito)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La MGP: le point de vue des urbanistes américains (dossier MGP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corpus anglo-américain. La métropolisation ne s'oppose pas à la périurbanisation. Mise en perspective de concepts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Changer de vision</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'image (ou les représentations) de la maison individuelle aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le creuset métropolitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Comparing Two Social Science Traditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institute of European studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'anglosphère par-delà la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Ben Itzhak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Journal du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01231730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capitalisme à l’âge global : les mutations transcendent-elles les spécificités nationales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Azuelos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le triomphe de la ville ou de la métropole ? Mise en perspective de deux débats dans le champ des études urbaines aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la citoyenneté métropolitaine et diasporique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la métropole : une figure urbaine en quête d'une réflexion géopolitique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diploweb.com</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éphémère 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le New Urbanism et la soutenabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les Anglo-Américains comprennent la mondialisation et voient le monde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diploweb.com : la revue géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le périurbain et la métropolisation. Que faut-il retenir du débat Outre-Atlantique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le périurbain et la métropolisation. Que faut-il retenir du débat Outre-Atlantique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.9857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La victoire de Barack Obama : le poids des territoires métropolitains (urbains et suburbains)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96, pp.27-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence des maires comme acteurs de la mondialisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Echos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La banlieue, rêve américain ou espace en voie de disparition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.121-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New York, ville durable/ville résiliente ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 388, pp.81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace public : entre privatisation et patrimonialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.88-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que retenir de la publication des premiers résultats du recensement 2010 aux États-Unis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88, pp.7-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le New Urbanism, marqueur de fragmentation urbaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55 (154), pp.75-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las implicaciones de la ordenación de los espacios públicos suburbanos y de borde central en la ciudad europea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, NS02, pp.67-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie et éthique : la convergence s'impose-t-elle en ce début de xxie siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91, pp.137-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par delà le Nord et le Sud : débats sur la ville américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59, pp.11-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00685323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grandes villes, la globalisation et les relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.107-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entrée des Latinos sur la scène métropolitaine américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59, pp.123-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la métropolisation : un nouveau paradigme?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 73, pp.25-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie et éthique :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74-75, pp.3-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promouvoir la figure symbolique du piéton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.83-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">climate change and the national environment in the Bush years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.58-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O sistema de cidades, a fundação da organização territorial? Análise comparativa do Brasil e os Estados Unidos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista da Anpege</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (6), pp.3-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00563337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réformer la suburbia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.33-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement des quartiers d'affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.78-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Amérique d'Obama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue du Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.4-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sistema de cidades, fundamento de organizacão territorial?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de ANPEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.3-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00606157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le positionnement des think tanks dans l espace politique américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.57-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinvestir ou réinventer la ville?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vox Geographi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.4-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du bonheur d'être géographe, jacqueline Bonnamour, une carrière de géographe au coeur des mutations de la seconde moitié du 20ème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.9-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barack Obama évènement historique ou simple figure symbolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.113-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'architecture, la façade et le piéton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.170-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces publics et l'urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83, IV, pp.8-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00656471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">la question métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.105-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections, les territoires et la démocratie de représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.7-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">l'investiture du 44ème président des Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.4-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondialisation(s): la contribution de la géographie au débat scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 100 (Numéro 2), pp.278-281. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bagf.11193⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 85 (3), pp.299-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2008.2625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Los Angeles et la conquête de l'eau.</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gouvernement des &amp;quot;espaces métropolisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 342, pp.165-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">la 44ème élection présidentielle américaine: le regard des Américains dans un contexte mondial difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.3-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpréter la ville: Los Angeles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 431</w:t>
+              <w:t xml:space="preserve">, 2008, N°361, pp.40-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, https://geoconfluences.ens-lyon.fr/informations-scientifiques/dossiers-regionaux/etats-unis-espaces-de-la-puissance-espaces-en-crises/articles-scientifiques/malls</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question métropolitaine dans une perspective de DD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres de Bellepierre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.18-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gated communities: un CRF redynamise Culver City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.60-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système de villes, fondement de l'organisation territoriale ? Analyse comparée du Brésil et des États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Archicube </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.64-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00371594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une territorialisation du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, N°77, pp.50-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le terrain en géographie culturelle ou l'impératif d'un effort de théorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moriniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bagf.10131⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 84 (4), pp.465-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2007.2586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Construire un récit de l'impensable</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ville mondiale est-elle forcément une ville globale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (Juin), pp.32-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sous-représentation politique des habitants des quartiers populaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 141, pp.32-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l'heure de la &amp;quot;deuxième&amp;quot; mondialisation, une ville mondiale est-elle forcément une ville globale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.36-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">prendre la représentation politique au sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 328, pp.146-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rapports public-privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Velut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 81 (22), pp.99-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universalité du multiculturalisme à l'heure de la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 58, pp.5-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires et représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 108, pp.84-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinventer les espaces publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 434, pp.23-24</w:t>
+              <w:t xml:space="preserve">, 2006, 346, pp.50-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Crise du covid et crises immobilières</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces publics a Los Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.43-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00250018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métropolisation économique et exclus de la mobilité dans les villes américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.39-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérer la diversité ethnique ou comment dépasser la ségrégation urbaine à l'échelle urbaine?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, IV (67), pp.129-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question métropolitaine aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, IV (67), pp.6-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Amérique des villes vs l'Amérique des campagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, pp.5-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 86 (1), pp.114-123</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre nature et urban sprawl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 427, pp.67-69</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réguler la borderless economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.81-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 121</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00286566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métropolisation et coûts sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techni.Cités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.23-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106, pp.31-42</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étalement de la ville américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.145-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00286565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure du &amp;quot;cyborg&amp;quot; dans le cyberespace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques, Territoires &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.273-283</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7198 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00284859v1</w:t>
-              </w:r>
-[...412 lines deleted...]
-                <w:t xml:space="preserve">halshs-00284857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieu du transport et polycentrisme</w:t>
               </w:r>
@@ -12089,1577 +12089,1577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de l'institutionnalisation de la métropole: un regard comparé entre Lyon et Minneapolis St Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gouvernance des métropoles et des régions urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New York</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03324176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Francisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03324180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">La gouvernance des métropoles et des régions urbaines</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un moment décisif pour se réapproprier la métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le virus de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los Angeles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedie Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03324172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiter les fondements de l'urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21 réflexions pour réparer la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles représentations de la ville dans un monde globalisé: l'institutionnalisation de la métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alter-Urbanisme; réparer la ville ou changer la société ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03324455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Velut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand, Michel, Blanquer, Jean-michel, Coppolani, Antoine et VAgnoux, isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, Robert Laffont, pp.260-264, 2016, 978-2-221-12578-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01522349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naissance de la démocratie américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portes Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Poiret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur les Etats-Unis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, 2016, doc en poche regard d'expert, 9-782110-102799</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
+                <w:t xml:space="preserve">hal-01528771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Subprime Crisis : A Multiscalar Issue Challenging the American Dream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Cossu-Beaumont, J-H Coste, J-B Velut. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Crisis and Renewal of American Capitalism : A Civilizational-economic Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etats-Unis, de la ville au territoire métropolitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des Villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Monde hors série, pp.96-97, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00922731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le territoire métropolitain à l'heure de la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le développement durable à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.28-29, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00922727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la seconde édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cynthia Ghorra-Gobin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique de la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.5-9, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpréter San Francisco : la permanence d'une centralité dans un cadre métropolitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Vallas, Richard Phelan, Sylvie Mathé et Hélène Christol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">San Francisco à l'ouest d'Eden</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, presses universitaires Provence, pp.13-24, 2012, sociétés contemporaines</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00685288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canada-États-Unis-Mexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, La documentation française, 2016, doc en poche regard d'expert, 9-782110-102799</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cynthia Ghorra-Gobin, Alain Musset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canada, États-Unis, Mexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNED-SEDES, pp.7-16, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, II, Robert Laffont, pp.260-264, 2016, 978-2-221-12578-6</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métropoles, catalyseurs de flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cynthia Ghorra-Gobin, Alain Musset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canada, États-Unis, Mexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNED-SEDES, pp.177-199, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2015</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Effective Climate Plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cynthia Rosenzweig, William Solecki. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate Change and Cities: First Assessment Report of the Urban Climate Research Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University press, pp.257-259, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Le Monde hors série, pp.96-97, 2013</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métropoles, les vitrines de l'économie globalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des mondialisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Monde, pp.78-80, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CNRS éditions, pp.28-29, 2013</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">réseaux numériques et espaces publics urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.Bleton-Ruget, N.Commerçon &amp; M.Vanier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux en question: Utopies, pratiques et prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Insitut de recherche du Val de Saône-Maçonnais, pp.43-53, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CNED-SEDES, pp.177-199, 2012</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces publics à l'heure de la métropolisation: Les invariants de la conception européenne de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colette Vallat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pérennité urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.259-269, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.5-9, 2012</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00362797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpréter la ville américaine à partir d'un ancrage européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terres promises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.165-175, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...442 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00547248v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00362797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ambiguité du centre résidentiel fermé: une durabilité privatisée</w:t>
               </w:r>
@@ -14783,51 +14783,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géocarrefour N°</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15138,51 +15138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469439v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghorra-Gobin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267082v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267091v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Burgos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319392v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222815v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324044v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547197v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547200v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362798v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339395v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00249979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150673v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295897v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295899v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295902v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295903v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469546v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.893.0069" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lv1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469527v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04917640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Burgos-Vigna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.874.0113" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.034.0012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11193" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603388v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211038v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.10131" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2298" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206557v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.861.0114" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920391v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.864.0091" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920194v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.852.0011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.843.0033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324189v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.030.0061" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324167v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.029.0012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324186v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324193v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.029.0058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Biaggi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Foucher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gascon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324154v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324517v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.026.0053" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324502v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.027.0016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266230v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.902.0012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188666v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266256v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324512v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.027.0034" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324163v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1545" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324488v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266253v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Charbonneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266250v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266260v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6599" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266246v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188653v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583732v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583735v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583749v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266233v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266248v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319483v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319488v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583715v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319415v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225763v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225749v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222832v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231730v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ben Itzhak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222854v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Azuelos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222847v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225756v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222841v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225737v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.9857" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225702v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225727v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825828v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825822v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225743v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825805v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825800v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651915v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651948v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606157v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651927v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547217v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685323v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Musset" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547216v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547221v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547210v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547142v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547218v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547224v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563337v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547226v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547243v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547235v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547236v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547244v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547239v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547241v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547230v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656471v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339397v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547257v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339396v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339400v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2008.2625" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284560v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547255v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339405v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371594v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547237v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284575v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moriniaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2007.2586" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284578v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284577v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284582v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284588v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284585v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284600v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284591v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250018v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284579v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286565v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284859v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284849v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284848v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284863v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284862v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286566v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284857v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286550v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286567v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100696v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirszbaum" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324483v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222858v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845784v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825813v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547208v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362794v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362795v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362802v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362804v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362801v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362800v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210980v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324176v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324180v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324159v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324172v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324170v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324455v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324463v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528771v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portes Jacques" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poiret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522349v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319410v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922731v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922727v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825790v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825779v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685288v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825786v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651932v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547229v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547215v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547248v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362797v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339403v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284571v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547259v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250024v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284589v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866349v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284596v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284586v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284861v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284853v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286555v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286564v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286571v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286558v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006011v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250009v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250013v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284858v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469439v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghorra-Gobin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267091v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Burgos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267082v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319392v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222815v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324044v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547200v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547197v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362798v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339391v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339387v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00249979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150673v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295897v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295902v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295903v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469546v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.893.0069" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lv1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469527v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04917640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Burgos-Vigna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211057v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11193" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211008v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.034.0012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603388v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.10131" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603303v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603346v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.874.0113" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210877v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920242v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211088v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2298" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206557v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.861.0114" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920402v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920391v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.864.0091" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267085v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.852.0011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920194v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324192v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.029.0012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324193v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.029.0058" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322655v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Biaggi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Foucher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gascon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324154v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324557v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.843.0033" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324167v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324189v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.030.0061" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266230v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.902.0012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188666v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324502v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.027.0016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266256v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324512v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.027.0034" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324163v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1545" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324517v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.026.0053" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266253v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Charbonneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266260v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6599" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266246v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266250v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188653v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583732v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583749v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583735v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266233v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266248v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319483v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319488v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319415v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583715v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225749v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231730v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ben Itzhak" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222854v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Azuelos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222847v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225756v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222841v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225763v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225702v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225727v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225717v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225737v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.9857" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825822v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225743v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825805v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825828v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825800v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651915v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651948v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685323v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Musset" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547217v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547221v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547216v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651927v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547210v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547142v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563337v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547218v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547224v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547226v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606157v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547236v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547244v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547239v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547241v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547230v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656471v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547235v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547233v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547243v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2008.2625" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284560v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547255v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339396v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547257v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339405v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371594v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339397v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284575v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moriniaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2007.2586" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284578v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284577v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547237v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284585v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284582v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284588v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284591v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284600v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250018v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284579v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284849v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284848v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284862v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284863v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286566v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284857v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286565v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284859v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286550v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286567v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100696v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirszbaum" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324483v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222858v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845784v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825813v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547208v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362794v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362795v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362802v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362804v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362801v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362800v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210980v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324159v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324176v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324180v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324170v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324172v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324463v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324455v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522349v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528771v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portes Jacques" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poiret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319410v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922731v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922727v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825779v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685288v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825786v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825790v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651932v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547215v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547229v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362797v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547248v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339403v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284571v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547259v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250024v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284589v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866349v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284596v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284586v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284861v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284853v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286555v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286564v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286571v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286558v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006011v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250009v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250013v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284858v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>