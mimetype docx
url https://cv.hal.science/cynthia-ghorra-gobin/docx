--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -668,1058 +668,1058 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00547197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluation environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INEE, pp.47-52, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Géographie rurale, suites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Information Géographique, pp.200, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00547202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">INEE, pp.47-52, 2009</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique des Amériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colin, pp.319, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires et mondialisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pouvoirs Locaux, pp.77, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Théry</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pouvoirs Locaux, pp.77, 2008</w:t>
+                <w:t xml:space="preserve">halshs-00339392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lotissements résidentiels fermés: vivre à l'heure des lieux et des flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Augustin Berque et Alessia de Biase. Editions Donner lieu, pp.146-160, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Augustin Berque et Alessia de Biase. Editions Donner lieu, pp.146-160, 2008</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00362798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondialisation et géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bulletin de l'Association de Géographes Français, pp.88, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Bulletin de l'Association de Géographes Français, pp.88, 2008</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpréter Los Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Urbanisme, pp.37, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Urbanisme, pp.37, 2008</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville insoutenable : Les trois sources du mythe de la ville-campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BELIN, pp.366, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Colin, pp.319, 2008</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire des mondialisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 500 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, 500 p., 2006</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00249979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies d'entreprises et structure urbaine aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Azuelos. Presses Sorbonne Nouvelle, pp.141-153, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">BELIN, pp.366, 2006</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes et Sociétés urbaines aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colin, collection U, 192 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Martine Azuelos. Presses Sorbonne Nouvelle, pp.141-153, 2005</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00295893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinventer le sens de la ville : les espaces publics à l'heure globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.267, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Colin, collection U, 192 p., 2003</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00295895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Etats-Unis entre local et mondial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, pp.286, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, pp.267, 2001</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00295897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathan, pp.128, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses de Sciences Po, pp.286, 2000</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00295898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mythe américain inachevé: Los Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions, pp.310, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Nathan, pp.128, 1998</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00295899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los Angeles: le mythe américain inachevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions, pp.310, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00295908v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00295899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qui institue la ville? Penser la ville de demain</w:t>
               </w:r>
@@ -1999,8993 +1999,8993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05469563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">que retenir en termes d'urbanisme des incendies de Los Angeles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05469490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les villes face à la finance et au dérèglement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 89 (4), pp.69-85. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.893.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lig.893.0069⟩</w:t>
+                <w:t xml:space="preserve">halshs-05469546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Perlita, le premier bus de Buenos Aires (1957) » Confins N°66 (revue en ligne). URL : https://journals.openedition.org/confins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66 (66), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13lv1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05469500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban dwellers from Latin America are reshaping the American suburban ideal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N°128, pp.75-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05469527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art dans la ville ou le &amp;quot;tournant culturel&amp;quot; de la contestation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Burgos-Vigna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2024, 438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« La Perlita, le premier bus de Buenos Aires (1957) » Confins N°66 (revue en ligne). URL : https://journals.openedition.org/confins</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecologie politique à partir du végétal: un positionnement militant face aux processus de globalisation et planétarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N°4, pp.113-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.874.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los Angeles et la conquête de l'eau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 431</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Picheral (1938-2021), géographe de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 100 (Numéro 2), pp.278-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.11193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique de l'&amp;quot;Accessory Dwelling Unit&amp;quot; (ADU) ou la quête d'un débat pour le future du périurbain en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tu.034.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'urbanisme de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.10131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mall ou la circulation mondiale d'un objet urbain &amp;quot;made in USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://geoconfluences.ens-lyon.fr/informations-scientifiques/dossiers-regionaux/etats-unis-espaces-de-la-puissance-espaces-en-crises/articles-scientifiques/malls</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire un récit de l'impensable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 434, pp.23-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que révèle la perspective du &amp;quot;décentrement&amp;quot; sur l'expérience métropolitaine en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The United States, a a reflective approach to urban geography (1975-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86 (1), pp.114-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau relationnel territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 427, pp.67-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03920242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise du covid et crises immobilières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaderni.2298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’y a-t-il de commun entre la crise sanitaire (2020) et la crise immobilière (2008) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, pp.31-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03920369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les États-Unis, une démarche réflexive de géographie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86 (1), pp.114-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.861.0114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03920292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">que révèle la perspective du &amp;quot;décentrement sur l'expérience métropolitaine en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121, pp.33-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03920402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capitalisme urbain est-il compatible avec les enjeux de la soutenabilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86 (4), pp.91-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.864.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03920391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minneapolis-St Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 421, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03920194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une pensée urbaine globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85 (2), pp.11-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.852.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Covid 19: une raison supplémentaire de revoir l'image de la métropole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tu.030.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace vécu et confinement: un jeu de mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.843.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Francisco: peut-on séparer la ville de la métropole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes et transition écologique: l'affirmation du niveau local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tu.029.0058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un imaginaire métropolitain. Une politique de santé ancré dans les métropoles sera un facteur de résilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;ville intelligente&amp;quot;: Qu'est-ce à dire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tu.029.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pandémie de covid-19, regards croisés de géographes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Biaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gascon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutionnaliser la métropole aux Etats-Unis. L'expérience de Minneapolis Saint-Paul (Minnesota)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métropoles: réinventer l'esprit du progressisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tu.026.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures de l'urbanisation contemporaine : les grands récits à l'épreuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Drozdz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Quoi de neuf en géographie urbaine, 83 (2), pp.12-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.902.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02266230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le destin de la ville métropolitaine est indissociable de sa périphérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02188666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hudson Yards à New York: un sérieux assemblage de procédures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (27-28), pp.16-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tu.027.0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Schoonbrodt: Pour que Bruxelles soit une ville, 50 ans d'action citoyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tu.027.0034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie urbaine. Pascale Nédelec, Armand Colin, coll. &amp;quot;Portail&amp;quot; 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02266256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville se métamorphose, elle se qualifie désormais de smart: Que révèlent les nouveaux récits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaderni.1545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projets urbains dans le régime métropolitain: exemples nord-américains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer pour des urbanistes de l'ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Actualité du bidonville, 406, pp.76-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02266253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’urbanisation du monde : l’hétérogénéité du fait urbain et l’avènement de la métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Habiter la ville, 237-238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.6599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02266260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smart City : « fiction » ou innovation stratégique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Smart city : "fiction" et innovation stratégique, 96, pp.5-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02266246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité et participation: l'expérience récente des villes américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le monde des métropoles. Des dynamiques au service de la croissance nationale, 112, pp.54-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02266250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mondialisation des pauvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02188653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maison individuelle au prisme de l'historiographie anglo-américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élections et métropoles: Que dire de la dynamique des territoires après l'élection présidentielle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique territoriale (« reterritorialisation ») explique le vote présidentiel aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Géographies urbaines en recomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaminia Paddeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.8-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02266233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation des citoyens dans les décisions publiques : interpréter la vitalité contemporaine du référendum local aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour mémoire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Aménageurs et populations, de la consultation au dialogue, Hors-série 22, pp.50-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02266248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux Etats-Unis, la suburbanisation s'impose comme le mythe fondateur d'une société s'industrialisant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S'approprier le local-global (édito)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plurilinguisme: une caractéristique métropolitaine (édito)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La MGP: le point de vue des urbanistes américains (dossier MGP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corpus anglo-américain. La métropolisation ne s'oppose pas à la périurbanisation. Mise en perspective de concepts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Changer de vision</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'image (ou les représentations) de la maison individuelle aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éphémère 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capitalisme à l’âge global : les mutations transcendent-elles les spécificités nationales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Azuelos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le triomphe de la ville ou de la métropole ? Mise en perspective de deux débats dans le champ des études urbaines aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le creuset métropolitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Comparing Two Social Science Traditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institute of European studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'anglosphère par-delà la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Ben Itzhak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Journal du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01231730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la citoyenneté métropolitaine et diasporique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la métropole : une figure urbaine en quête d'une réflexion géopolitique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diploweb.com</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le périurbain et la métropolisation. Que faut-il retenir du débat Outre-Atlantique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 66 (66), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13lv1⟩</w:t>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.9857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, N°128, pp.75-90</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le New Urbanism et la soutenabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Diana Burgos-Vigna</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les Anglo-Américains comprennent la mondialisation et voient le monde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diploweb.com : la revue géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le périurbain et la métropolisation. Que faut-il retenir du débat Outre-Atlantique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New York, ville durable/ville résiliente ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 388, pp.81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La victoire de Barack Obama : le poids des territoires métropolitains (urbains et suburbains)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96, pp.27-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence des maires comme acteurs de la mondialisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Echos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La banlieue, rêve américain ou espace en voie de disparition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.121-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace public : entre privatisation et patrimonialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.88-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que retenir de la publication des premiers résultats du recensement 2010 aux États-Unis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88, pp.7-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le New Urbanism, marqueur de fragmentation urbaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55 (154), pp.75-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie et éthique : la convergence s'impose-t-elle en ce début de xxie siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91, pp.137-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las implicaciones de la ordenación de los espacios públicos suburbanos y de borde central en la ciudad europea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, NS02, pp.67-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sistema de cidades, fundamento de organizacão territorial?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de ANPEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.3-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00606157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promouvoir la figure symbolique du piéton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.83-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">climate change and the national environment in the Bush years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.58-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par delà le Nord et le Sud : débats sur la ville américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59, pp.11-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00685323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grandes villes, la globalisation et les relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.107-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entrée des Latinos sur la scène métropolitaine américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59, pp.123-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la métropolisation : un nouveau paradigme?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 73, pp.25-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie et éthique :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74-75, pp.3-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O sistema de cidades, a fundação da organização territorial? Análise comparativa do Brasil e os Estados Unidos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista da Anpege</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (6), pp.3-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00563337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réformer la suburbia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 438</w:t>
+              <w:t xml:space="preserve">, 2010, pp.33-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Los Angeles et la conquête de l'eau.</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement des quartiers d'affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.78-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Amérique d'Obama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue du Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.4-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">l'investiture du 44ème président des Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.4-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">la question métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.105-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections, les territoires et la démocratie de représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.7-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le positionnement des think tanks dans l espace politique américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.57-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinvestir ou réinventer la ville?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vox Geographi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.4-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du bonheur d'être géographe, jacqueline Bonnamour, une carrière de géographe au coeur des mutations de la seconde moitié du 20ème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.9-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barack Obama évènement historique ou simple figure symbolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.113-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'architecture, la façade et le piéton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.170-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces publics et l'urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83, IV, pp.8-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00656471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une territorialisation du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, N°77, pp.50-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gated communities: un CRF redynamise Culver City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 431</w:t>
+              <w:t xml:space="preserve">, 2008, pp.60-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Henri Picheral (1938-2021), géographe de la santé</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondialisation(s): la contribution de la géographie au débat scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 85 (3), pp.299-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2008.2625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gouvernement des &amp;quot;espaces métropolisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 342, pp.165-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">la 44ème élection présidentielle américaine: le regard des Américains dans un contexte mondial difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.3-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpréter la ville: Los Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, N°361, pp.40-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question métropolitaine dans une perspective de DD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres de Bellepierre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.18-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système de villes, fondement de l'organisation territoriale ? Analyse comparée du Brésil et des États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dylan Simon</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Archicube </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.64-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00371594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l'heure de la &amp;quot;deuxième&amp;quot; mondialisation, une ville mondiale est-elle forcément une ville globale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.36-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le terrain en géographie culturelle ou l'impératif d'un effort de théorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moriniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 100 (Numéro 2), pp.278-281. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bagf.11193⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 84 (4), pp.465-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2007.2586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ville mondiale est-elle forcément une ville globale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (Juin), pp.32-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, https://geoconfluences.ens-lyon.fr/informations-scientifiques/dossiers-regionaux/etats-unis-espaces-de-la-puissance-espaces-en-crises/articles-scientifiques/malls</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sous-représentation politique des habitants des quartiers populaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 141, pp.32-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">prendre la représentation politique au sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 328, pp.146-155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Construire un récit de l'impensable</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rapports public-privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Velut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 81 (22), pp.99-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universalité du multiculturalisme à l'heure de la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 58, pp.5-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires et représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 108, pp.84-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinventer les espaces publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 434, pp.23-24</w:t>
+              <w:t xml:space="preserve">, 2006, 346, pp.50-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ecologie politique à partir du végétal: un positionnement militant face aux processus de globalisation et planétarisation</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces publics a Los Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.43-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00250018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métropolisation économique et exclus de la mobilité dans les villes américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.39-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étalement de la ville américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.145-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00286565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure du &amp;quot;cyborg&amp;quot; dans le cyberespace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques, Territoires &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.273-283</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question métropolitaine aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, N°4, pp.113-128. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, IV (67), pp.6-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 86 (1), pp.114-123</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérer la diversité ethnique ou comment dépasser la ségrégation urbaine à l'échelle urbaine?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, IV (67), pp.129-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 427, pp.67-69</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Amérique des villes vs l'Amérique des campagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.5-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre nature et urban sprawl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 121</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réguler la borderless economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.81-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106, pp.31-42</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00286566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métropolisation et coûts sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techni.Cités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.23-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7552 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00284857v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00284859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieu du transport et polycentrisme</w:t>
               </w:r>
@@ -11639,234 +11639,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00362794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'architecture au secours d'une réactualisation des mythes: les espaces publics des quartiers déterritorialisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'architecture au secours d'une réactualisation des mythes: les espaces publics des quartiers déterritorialisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00362802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territorial space/virtual space: Imagining the metropolitan scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territorial space/Virtual space: Imagining the metropolitan scale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00362804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis and urban public policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">comparative analysis and urban public policies: a methodology for conceptualizing the roles of the actors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00362795v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00362804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution de la géographie française à l'étude des villes de l'Amérique du Nord</w:t>
               </w:r>
@@ -12089,2166 +12089,2166 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un moment décisif pour se réapproprier la métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le virus de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedie Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de l'institutionnalisation de la métropole: un regard comparé entre Lyon et Minneapolis St Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance des métropoles et des régions urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03324159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New York</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03324176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Francisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03324180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles représentations de la ville dans un monde globalisé: l'institutionnalisation de la métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alter-Urbanisme; réparer la ville ou changer la société ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiter les fondements de l'urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21 réflexions pour réparer la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissance de la démocratie américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portes Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Poiret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur les Etats-Unis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, 2016, doc en poche regard d'expert, 9-782110-102799</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Velut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand, Michel, Blanquer, Jean-michel, Coppolani, Antoine et VAgnoux, isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, Robert Laffont, pp.260-264, 2016, 978-2-221-12578-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ecologie</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01522349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Subprime Crisis : A Multiscalar Issue Challenging the American Dream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Cossu-Beaumont, J-H Coste, J-B Velut. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Crisis and Renewal of American Capitalism : A Civilizational-economic Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le territoire métropolitain à l'heure de la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le développement durable à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.28-29, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00922727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etats-Unis, de la ville au territoire métropolitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des Villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Monde hors série, pp.96-97, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00922731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métropoles, catalyseurs de flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cynthia Ghorra-Gobin, Alain Musset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canada, États-Unis, Mexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNED-SEDES, pp.177-199, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpréter San Francisco : la permanence d'une centralité dans un cadre métropolitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Vallas, Richard Phelan, Sylvie Mathé et Hélène Christol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">San Francisco à l'ouest d'Eden</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, presses universitaires Provence, pp.13-24, 2012, sociétés contemporaines</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00685288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la seconde édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cynthia Ghorra-Gobin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique de la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.5-9, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canada-États-Unis-Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, II, Robert Laffont, pp.260-264, 2016, 978-2-221-12578-6</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cynthia Ghorra-Gobin, Alain Musset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canada, États-Unis, Mexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNED-SEDES, pp.7-16, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Effective Climate Plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cynthia Rosenzweig, William Solecki. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate Change and Cities: First Assessment Report of the Urban Climate Research Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University press, pp.257-259, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">réseaux numériques et espaces publics urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.Bleton-Ruget, N.Commerçon &amp; M.Vanier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux en question: Utopies, pratiques et prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Insitut de recherche du Val de Saône-Maçonnais, pp.43-53, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métropoles, les vitrines de l'économie globalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des mondialisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Monde, pp.78-80, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces publics à l'heure de la métropolisation: Les invariants de la conception européenne de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colette Vallat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pérennité urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.259-269, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00362797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpréter la ville américaine à partir d'un ancrage européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terres promises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.165-175, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ambiguité du centre résidentiel fermé: une durabilité privatisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'après-développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.129-137, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban forms and migrations to Los Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy Bennett &amp; Béatrice Mousli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seeing Los Angeles: A different look at a different city</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OTIS Books, pp.19-29, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territorial development and polycentrism made in USA: between the logic of the market and a federal organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">nadine cattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cities and Networks in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, praeger, pp.19-29, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territorial developement and polycentrism made in USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cattan N. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cities and networks in Europe: A critical approach of polycentrism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, liberty text, pp.48-52, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00250024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, La documentation française, 2016, doc en poche regard d'expert, 9-782110-102799</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des mondialisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.374-376, 2006, 978-2-200-26479-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2015</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coûts sociaux de la métropolisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bleton-Ruget A., Commerçon N., Gonod Ph. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires institutionnels, territoires fonctionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche du Val de Saône Maçonnais, pp.379-389, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Le Monde hors série, pp.96-97, 2013</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question locale dans un sytème fédéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Leclerc-Olive. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affaires Locales: De l'espace social communautaire à l'espace public politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.47-63, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CNRS éditions, pp.28-29, 2013</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">la réinvention des centres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simon Texier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voies publiques: Histoires et Pratiques de l'espace public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Picard, pp.234-239, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...1177 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00284596v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00284586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de la gouvernance locale:</w:t>
               </w:r>
@@ -15138,51 +15138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469439v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghorra-Gobin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267091v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Burgos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267082v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319392v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222815v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324044v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547200v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547197v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362798v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339391v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339387v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00249979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150673v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295897v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295902v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295903v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469546v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.893.0069" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lv1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469527v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04917640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Burgos-Vigna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211057v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11193" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211008v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.034.0012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603388v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.10131" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603303v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603346v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.874.0113" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210877v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920242v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211088v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2298" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206557v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.861.0114" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920402v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920391v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.864.0091" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267085v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.852.0011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920194v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324192v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.029.0012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324193v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.029.0058" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322655v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Biaggi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Foucher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gascon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324154v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324557v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.843.0033" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324167v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324189v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.030.0061" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266230v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.902.0012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188666v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324502v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.027.0016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266256v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324512v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.027.0034" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324163v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1545" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324517v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.026.0053" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266253v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Charbonneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266260v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6599" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266246v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266250v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188653v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583732v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583749v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583735v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266233v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266248v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319483v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319488v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319415v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583715v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225749v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231730v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ben Itzhak" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222854v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Azuelos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222847v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225756v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222841v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225763v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225702v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225727v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225717v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225737v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.9857" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825822v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225743v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825805v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825828v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825800v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651915v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651948v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685323v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Musset" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547217v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547221v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547216v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651927v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547210v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547142v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563337v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547218v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547224v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547226v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606157v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547236v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547244v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547239v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547241v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547230v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656471v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547235v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547233v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547243v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2008.2625" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284560v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547255v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339396v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547257v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339405v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371594v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339397v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284575v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moriniaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2007.2586" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284578v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284577v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547237v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284585v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284582v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284588v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284591v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284600v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250018v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284579v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284849v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284848v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284862v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284863v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286566v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284857v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286565v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284859v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286550v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286567v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100696v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirszbaum" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324483v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222858v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845784v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825813v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547208v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362794v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362795v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362802v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362804v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362801v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362800v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210980v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324159v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324176v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324180v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324170v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324172v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324463v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324455v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522349v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528771v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portes Jacques" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poiret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319410v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922731v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922727v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825779v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685288v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825786v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825790v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651932v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547215v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547229v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362797v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547248v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339403v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284571v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547259v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250024v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284589v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866349v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284596v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284586v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284861v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284853v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286555v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286564v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286571v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286558v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006011v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250009v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250013v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284858v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469439v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghorra-Gobin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267091v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Burgos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267082v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319392v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222815v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324044v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547200v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547197v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547231v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547202v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362798v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339395v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00249979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295897v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295899v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295902v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295903v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469490v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469546v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.893.0069" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lv1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469527v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04917640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Burgos-Vigna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.874.0113" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211057v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211067v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Simon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11193" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.034.0012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.10131" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603388v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206557v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920242v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211088v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2298" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.861.0114" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920402v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920391v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.864.0091" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920194v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.852.0011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324189v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.030.0061" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324557v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.843.0033" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324167v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324193v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.029.0058" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324186v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.029.0012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Biaggi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Foucher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gascon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324154v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324517v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.026.0053" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266230v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.902.0012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188666v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324502v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.027.0016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324512v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.027.0034" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266256v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324163v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1545" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324488v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266253v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Charbonneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266260v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6599" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266246v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266250v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188653v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583732v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583749v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583735v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266233v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266248v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319480v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319483v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319488v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319415v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583715v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225763v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222854v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Azuelos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222847v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225749v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231730v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ben Itzhak" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225756v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222841v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225737v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.9857" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225702v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225727v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225717v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825828v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825822v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225743v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825805v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825800v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651915v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651908v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651948v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606157v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547210v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547142v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685323v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Musset" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547217v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547221v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547216v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651927v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563337v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547218v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547224v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547226v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547243v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547235v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547236v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547244v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547239v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547241v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547230v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656471v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339397v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339405v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339400v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2008.2625" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284560v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547255v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339396v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547257v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371594v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547237v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284575v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moriniaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2007.2586" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284578v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284577v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284585v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284582v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284588v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284591v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284600v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250018v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284579v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286565v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284859v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284848v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284849v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284862v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284863v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286566v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284857v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286550v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286567v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100696v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirszbaum" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324483v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222858v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845784v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825813v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547208v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362794v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362802v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362804v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362795v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362801v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362800v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210980v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324170v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324172v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324159v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324176v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324180v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324455v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324463v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528771v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portes Jacques" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poiret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522349v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319410v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922727v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825790v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685288v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825779v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825786v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651932v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547229v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547215v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362797v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547248v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339403v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284571v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547259v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250024v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866349v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284589v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284586v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284596v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284861v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284853v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286555v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286564v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286571v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286558v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006011v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250009v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250013v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284858v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>