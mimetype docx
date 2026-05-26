--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -195,1531 +195,1531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05469439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quoi de neuf en géographie urbaine (3) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Villes et culture dans les Amériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quoi de neuf en géographie urbaine (3) ?</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre local et global : les territoires dans la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Reghezza-Zitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Entre local et global : les territoires dans la mondialisation</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métropolisation en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, la ville en débat, Jacques Donzelot</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire critique de la mondialisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01324044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville dans les Amériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cahier des amériques latines, pp.200, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">la ville durable entre développement économique et cohésion sociale dans une perspective environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ministère de l'écologie, du dd et de la mer, pp.50, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INEE, pp.47-52, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie rurale, suites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Information Géographique, pp.200, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires et mondialisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pouvoirs Locaux, pp.77, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015, la ville en débat, Jacques Donzelot</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lotissements résidentiels fermés: vivre à l'heure des lieux et des flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Augustin Berque et Alessia de Biase. Editions Donner lieu, pp.146-160, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00362798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondialisation et géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bulletin de l'Association de Géographes Français, pp.88, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">cahier des amériques latines, pp.200, 2010</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpréter Los Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Urbanisme, pp.37, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">ministère de l'écologie, du dd et de la mer, pp.50, 2010</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique des Amériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colin, pp.319, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">INEE, pp.47-52, 2009</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville insoutenable : Les trois sources du mythe de la ville-campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BELIN, pp.366, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">L'Information Géographique, pp.200, 2009</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire des mondialisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 500 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Colin, pp.319, 2008</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00249979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies d'entreprises et structure urbaine aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Azuelos. Presses Sorbonne Nouvelle, pp.141-153, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Pouvoirs Locaux, pp.77, 2008</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes et Sociétés urbaines aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colin, collection U, 192 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Augustin Berque et Alessia de Biase. Editions Donner lieu, pp.146-160, 2008</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00295893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinventer le sens de la ville : les espaces publics à l'heure globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.267, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Bulletin de l'Association de Géographes Français, pp.88, 2008</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00295895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Etats-Unis entre local et mondial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, pp.286, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Urbanisme, pp.37, 2008</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00295897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathan, pp.128, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">BELIN, pp.366, 2006</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00295898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los Angeles: le mythe américain inachevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions, pp.310, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, 500 p., 2006</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00295908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mythe américain inachevé: Los Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions, pp.310, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...371 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00295899v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00295908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qui institue la ville? Penser la ville de demain</w:t>
               </w:r>
@@ -2375,8617 +2375,8617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Los Angeles et la conquête de l'eau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 431</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Picheral (1938-2021), géographe de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 100 (Numéro 2), pp.278-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.11193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique de l'&amp;quot;Accessory Dwelling Unit&amp;quot; (ADU) ou la quête d'un débat pour le future du périurbain en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tu.034.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mall ou la circulation mondiale d'un objet urbain &amp;quot;made in USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://geoconfluences.ens-lyon.fr/informations-scientifiques/dossiers-regionaux/etats-unis-espaces-de-la-puissance-espaces-en-crises/articles-scientifiques/malls</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'urbanisme de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.10131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire un récit de l'impensable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 434, pp.23-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ecologie politique à partir du végétal: un positionnement militant face aux processus de globalisation et planétarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N°4, pp.113-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lig.874.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04603346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Los Angeles et la conquête de l'eau.</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que révèle la perspective du &amp;quot;décentrement&amp;quot; sur l'expérience métropolitaine en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The United States, a a reflective approach to urban geography (1975-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86 (1), pp.114-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau relationnel territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 431</w:t>
+              <w:t xml:space="preserve">, 2022, 427, pp.67-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03920242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise du covid et crises immobilières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaderni.2298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’y a-t-il de commun entre la crise sanitaire (2020) et la crise immobilière (2008) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, pp.31-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03920369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les États-Unis, une démarche réflexive de géographie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86 (1), pp.114-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.861.0114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03920292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capitalisme urbain est-il compatible avec les enjeux de la soutenabilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86 (4), pp.91-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.864.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03920391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">que révèle la perspective du &amp;quot;décentrement sur l'expérience métropolitaine en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121, pp.33-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03920402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une pensée urbaine globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dylan Simon</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85 (2), pp.11-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.852.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minneapolis-St Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 421, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03920194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes et transition écologique: l'affirmation du niveau local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tu.029.0058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un imaginaire métropolitain. Une politique de santé ancré dans les métropoles sera un facteur de résilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;ville intelligente&amp;quot;: Qu'est-ce à dire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tu.029.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pandémie de covid-19, regards croisés de géographes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Biaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gascon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutionnaliser la métropole aux Etats-Unis. L'expérience de Minneapolis Saint-Paul (Minnesota)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Francisco: peut-on séparer la ville de la métropole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Covid 19: une raison supplémentaire de revoir l'image de la métropole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tu.030.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace vécu et confinement: un jeu de mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.843.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures de l'urbanisation contemporaine : les grands récits à l'épreuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Drozdz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Quoi de neuf en géographie urbaine, 83 (2), pp.12-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.902.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02266230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le destin de la ville métropolitaine est indissociable de sa périphérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02188666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hudson Yards à New York: un sérieux assemblage de procédures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (27-28), pp.16-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tu.027.0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie urbaine. Pascale Nédelec, Armand Colin, coll. &amp;quot;Portail&amp;quot; 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02266256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Schoonbrodt: Pour que Bruxelles soit une ville, 50 ans d'action citoyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tu.027.0034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville se métamorphose, elle se qualifie désormais de smart: Que révèlent les nouveaux récits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaderni.1545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projets urbains dans le régime métropolitain: exemples nord-américains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métropoles: réinventer l'esprit du progressisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tu.026.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer pour des urbanistes de l'ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Actualité du bidonville, 406, pp.76-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02266253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’urbanisation du monde : l’hétérogénéité du fait urbain et l’avènement de la métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Habiter la ville, 237-238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.6599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02266260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smart City : « fiction » ou innovation stratégique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Smart city : "fiction" et innovation stratégique, 96, pp.5-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02266246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité et participation: l'expérience récente des villes américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le monde des métropoles. Des dynamiques au service de la croissance nationale, 112, pp.54-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02266250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mondialisation des pauvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02188653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maison individuelle au prisme de l'historiographie anglo-américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élections et métropoles: Que dire de la dynamique des territoires après l'élection présidentielle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique territoriale (« reterritorialisation ») explique le vote présidentiel aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Géographies urbaines en recomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaminia Paddeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.8-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02266233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation des citoyens dans les décisions publiques : interpréter la vitalité contemporaine du référendum local aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour mémoire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Aménageurs et populations, de la consultation au dialogue, Hors-série 22, pp.50-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02266248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux Etats-Unis, la suburbanisation s'impose comme le mythe fondateur d'une société s'industrialisant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S'approprier le local-global (édito)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plurilinguisme: une caractéristique métropolitaine (édito)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La MGP: le point de vue des urbanistes américains (dossier MGP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'image (ou les représentations) de la maison individuelle aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corpus anglo-américain. La métropolisation ne s'oppose pas à la périurbanisation. Mise en perspective de concepts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Changer de vision</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capitalisme à l’âge global : les mutations transcendent-elles les spécificités nationales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Azuelos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le triomphe de la ville ou de la métropole ? Mise en perspective de deux débats dans le champ des études urbaines aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le creuset métropolitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Comparing Two Social Science Traditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institute of European studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'anglosphère par-delà la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Ben Itzhak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Journal du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01231730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la citoyenneté métropolitaine et diasporique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la métropole : une figure urbaine en quête d'une réflexion géopolitique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diploweb.com</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éphémère 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le New Urbanism et la soutenabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les Anglo-Américains comprennent la mondialisation et voient le monde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diploweb.com : la revue géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le périurbain et la métropolisation. Que faut-il retenir du débat Outre-Atlantique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le périurbain et la métropolisation. Que faut-il retenir du débat Outre-Atlantique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.9857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La victoire de Barack Obama : le poids des territoires métropolitains (urbains et suburbains)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96, pp.27-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence des maires comme acteurs de la mondialisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Echos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La banlieue, rêve américain ou espace en voie de disparition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.121-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New York, ville durable/ville résiliente ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 388, pp.81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace public : entre privatisation et patrimonialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.88-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que retenir de la publication des premiers résultats du recensement 2010 aux États-Unis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88, pp.7-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le New Urbanism, marqueur de fragmentation urbaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55 (154), pp.75-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie et éthique : la convergence s'impose-t-elle en ce début de xxie siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91, pp.137-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las implicaciones de la ordenación de los espacios públicos suburbanos y de borde central en la ciudad europea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, NS02, pp.67-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promouvoir la figure symbolique du piéton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.83-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">climate change and the national environment in the Bush years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.58-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par delà le Nord et le Sud : débats sur la ville américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59, pp.11-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00685323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grandes villes, la globalisation et les relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.107-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entrée des Latinos sur la scène métropolitaine américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59, pp.123-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la métropolisation : un nouveau paradigme?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 73, pp.25-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie et éthique :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74-75, pp.3-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O sistema de cidades, a fundação da organização territorial? Análise comparativa do Brasil e os Estados Unidos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista da Anpege</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (6), pp.3-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00563337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réformer la suburbia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.33-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement des quartiers d'affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.78-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Amérique d'Obama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue du Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.4-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sistema de cidades, fundamento de organizacão territorial?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de ANPEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.3-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00606157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le positionnement des think tanks dans l espace politique américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.57-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinvestir ou réinventer la ville?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vox Geographi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.4-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du bonheur d'être géographe, jacqueline Bonnamour, une carrière de géographe au coeur des mutations de la seconde moitié du 20ème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.9-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barack Obama évènement historique ou simple figure symbolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.113-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'architecture, la façade et le piéton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.170-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces publics et l'urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83, IV, pp.8-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00656471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">l'investiture du 44ème président des Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.4-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">la question métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.105-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections, les territoires et la démocratie de représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.7-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gated communities: un CRF redynamise Culver City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.60-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondialisation(s): la contribution de la géographie au débat scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 100 (Numéro 2), pp.278-281. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bagf.11193⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 85 (3), pp.299-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2008.2625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gouvernement des &amp;quot;espaces métropolisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 342, pp.165-176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">la 44ème élection présidentielle américaine: le regard des Américains dans un contexte mondial difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.3-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpréter la ville: Los Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, N°361, pp.40-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question métropolitaine dans une perspective de DD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres de Bellepierre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.18-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système de villes, fondement de l'organisation territoriale ? Analyse comparée du Brésil et des États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Archicube </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.64-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00371594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une territorialisation du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, N°77, pp.50-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le terrain en géographie culturelle ou l'impératif d'un effort de théorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moriniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bagf.10131⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 84 (4), pp.465-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2007.2586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, https://geoconfluences.ens-lyon.fr/informations-scientifiques/dossiers-regionaux/etats-unis-espaces-de-la-puissance-espaces-en-crises/articles-scientifiques/malls</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ville mondiale est-elle forcément une ville globale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (Juin), pp.32-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Construire un récit de l'impensable</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sous-représentation politique des habitants des quartiers populaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 141, pp.32-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l'heure de la &amp;quot;deuxième&amp;quot; mondialisation, une ville mondiale est-elle forcément une ville globale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.36-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">prendre la représentation politique au sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 328, pp.146-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rapports public-privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Velut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 81 (22), pp.99-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universalité du multiculturalisme à l'heure de la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 58, pp.5-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires et représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 108, pp.84-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinventer les espaces publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 434, pp.23-24</w:t>
+              <w:t xml:space="preserve">, 2006, 346, pp.50-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Que révèle la perspective du &amp;quot;décentrement&amp;quot; sur l'expérience métropolitaine en France ?</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces publics a Los Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.43-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00250018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métropolisation économique et exclus de la mobilité dans les villes américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.39-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question métropolitaine aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, IV (67), pp.6-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérer la diversité ethnique ou comment dépasser la ségrégation urbaine à l'échelle urbaine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 121</w:t>
+              <w:t xml:space="preserve">, 2005, IV (67), pp.129-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 86 (1), pp.114-123</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Amérique des villes vs l'Amérique des campagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.5-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 427, pp.67-69</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre nature et urban sprawl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réguler la borderless economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.81-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106, pp.31-42</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00286566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métropolisation et coûts sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techni.Cités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.23-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étalement de la ville américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.145-160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 121, pp.33-38</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00286565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure du &amp;quot;cyborg&amp;quot; dans le cyberespace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques, Territoires &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.273-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7129 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00284859v1</w:t>
-              </w:r>
-[...412 lines deleted...]
-                <w:t xml:space="preserve">halshs-00284857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieu du transport et polycentrisme</w:t>
               </w:r>
@@ -11639,165 +11639,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00362794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Territorial space/virtual space: Imagining the metropolitan scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territorial space/Virtual space: Imagining the metropolitan scale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00362804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'architecture au secours d'une réactualisation des mythes: les espaces publics des quartiers déterritorialisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'architecture au secours d'une réactualisation des mythes: les espaces publics des quartiers déterritorialisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00362802v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00362804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis and urban public policies</w:t>
               </w:r>
@@ -12089,2166 +12089,2166 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Los Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedie Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un moment décisif pour se réapproprier la métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le virus de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03324170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Encyclopedie Universalis</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de l'institutionnalisation de la métropole: un regard comparé entre Lyon et Minneapolis St Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gouvernance des métropoles et des régions urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">La gouvernance des métropoles et des régions urbaines</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New York</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">New York</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Francisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiter les fondements de l'urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21 réflexions pour réparer la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles représentations de la ville dans un monde globalisé: l'institutionnalisation de la métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alter-Urbanisme; réparer la ville ou changer la société ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03324455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Velut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand, Michel, Blanquer, Jean-michel, Coppolani, Antoine et VAgnoux, isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, Robert Laffont, pp.260-264, 2016, 978-2-221-12578-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01522349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naissance de la démocratie américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portes Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Poiret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur les Etats-Unis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, 2016, doc en poche regard d'expert, 9-782110-102799</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
+                <w:t xml:space="preserve">hal-01528771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Subprime Crisis : A Multiscalar Issue Challenging the American Dream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Cossu-Beaumont, J-H Coste, J-B Velut. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Crisis and Renewal of American Capitalism : A Civilizational-economic Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le territoire métropolitain à l'heure de la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le développement durable à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.28-29, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00922727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etats-Unis, de la ville au territoire métropolitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des Villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Monde hors série, pp.96-97, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00922731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpréter San Francisco : la permanence d'une centralité dans un cadre métropolitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Vallas, Richard Phelan, Sylvie Mathé et Hélène Christol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">San Francisco à l'ouest d'Eden</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, presses universitaires Provence, pp.13-24, 2012, sociétés contemporaines</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00685288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la seconde édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cynthia Ghorra-Gobin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique de la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.5-9, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canada-États-Unis-Mexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Portes Jacques</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cynthia Ghorra-Gobin, Alain Musset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canada, États-Unis, Mexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNED-SEDES, pp.7-16, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métropoles, catalyseurs de flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cynthia Ghorra-Gobin, Alain Musset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canada, États-Unis, Mexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNED-SEDES, pp.177-199, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Effective Climate Plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cynthia Rosenzweig, William Solecki. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate Change and Cities: First Assessment Report of the Urban Climate Research Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University press, pp.257-259, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métropoles, les vitrines de l'économie globalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des mondialisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Monde, pp.78-80, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">réseaux numériques et espaces publics urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.Bleton-Ruget, N.Commerçon &amp; M.Vanier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux en question: Utopies, pratiques et prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Insitut de recherche du Val de Saône-Maçonnais, pp.43-53, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces publics à l'heure de la métropolisation: Les invariants de la conception européenne de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colette Vallat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pérennité urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.259-269, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00362797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpréter la ville américaine à partir d'un ancrage européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terres promises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.165-175, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ambiguité du centre résidentiel fermé: une durabilité privatisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'après-développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.129-137, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban forms and migrations to Los Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy Bennett &amp; Béatrice Mousli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seeing Los Angeles: A different look at a different city</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OTIS Books, pp.19-29, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territorial development and polycentrism made in USA: between the logic of the market and a federal organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">nadine cattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cities and Networks in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, praeger, pp.19-29, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territorial developement and polycentrism made in USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cattan N. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cities and networks in Europe: A critical approach of polycentrism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, liberty text, pp.48-52, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00250024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, La documentation française, 2016, doc en poche regard d'expert, 9-782110-102799</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des mondialisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.374-376, 2006, 978-2-200-26479-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, II, Robert Laffont, pp.260-264, 2016, 978-2-221-12578-6</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coûts sociaux de la métropolisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bleton-Ruget A., Commerçon N., Gonod Ph. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires institutionnels, territoires fonctionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche du Val de Saône Maçonnais, pp.379-389, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2015</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">la réinvention des centres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simon Texier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voies publiques: Histoires et Pratiques de l'espace public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Picard, pp.234-239, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CNRS éditions, pp.28-29, 2013</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question locale dans un sytème fédéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Leclerc-Olive. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affaires Locales: De l'espace social communautaire à l'espace public politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.47-63, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...1246 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00284586v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00284596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de la gouvernance locale:</w:t>
               </w:r>
@@ -15138,51 +15138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469439v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghorra-Gobin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267091v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Burgos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267082v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319392v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222815v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324044v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547200v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547197v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547231v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547202v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362798v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339395v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00249979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295897v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295899v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295902v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295903v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469490v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469546v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.893.0069" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lv1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469527v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04917640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Burgos-Vigna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.874.0113" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211057v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211067v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Simon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11193" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.034.0012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.10131" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603388v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206557v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920242v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211088v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2298" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.861.0114" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920402v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920391v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.864.0091" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920194v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.852.0011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324189v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.030.0061" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324557v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.843.0033" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324167v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324193v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.029.0058" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324186v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.029.0012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Biaggi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Foucher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gascon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324154v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324517v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.026.0053" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266230v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.902.0012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188666v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324502v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.027.0016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324512v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.027.0034" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266256v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324163v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1545" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324488v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266253v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Charbonneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266260v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6599" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266246v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266250v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188653v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583732v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583749v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583735v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266233v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266248v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319480v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319483v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319488v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319415v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583715v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225763v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222854v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Azuelos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222847v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225749v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231730v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ben Itzhak" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225756v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222841v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225737v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.9857" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225702v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225727v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225717v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825828v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825822v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225743v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825805v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825800v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651915v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651908v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651948v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606157v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547210v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547142v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685323v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Musset" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547217v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547221v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547216v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651927v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563337v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547218v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547224v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547226v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547243v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547235v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547236v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547244v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547239v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547241v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547230v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656471v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339397v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339405v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339400v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2008.2625" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284560v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547255v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339396v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547257v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371594v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547237v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284575v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moriniaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2007.2586" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284578v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284577v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284585v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284582v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284588v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284591v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284600v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250018v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284579v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286565v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284859v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284848v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284849v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284862v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284863v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286566v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284857v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286550v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286567v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100696v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirszbaum" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324483v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222858v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845784v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825813v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547208v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362794v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362802v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362804v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362795v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362801v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362800v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210980v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324170v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324172v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324159v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324176v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324180v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324455v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324463v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528771v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portes Jacques" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poiret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522349v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319410v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922727v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825790v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685288v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825779v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825786v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651932v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547229v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547215v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362797v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547248v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339403v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284571v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547259v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250024v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866349v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284589v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284586v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284596v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284861v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284853v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286555v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286564v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286571v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286558v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006011v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250009v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250013v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284858v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469439v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghorra-Gobin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267082v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267091v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Burgos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319392v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222815v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324044v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547200v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547197v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547231v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547202v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362798v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339391v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339387v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00249979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295897v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295902v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295903v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469490v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469546v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.893.0069" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lv1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469527v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04917640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Burgos-Vigna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211057v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11193" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211008v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.034.0012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603388v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.10131" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603303v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603346v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.874.0113" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206557v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920242v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211088v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2298" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.861.0114" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920391v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.864.0091" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267085v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.852.0011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920194v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324193v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.029.0058" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.029.0012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322655v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Biaggi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Foucher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gascon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324154v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.030.0061" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324557v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.843.0033" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266230v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.902.0012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188666v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324502v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.027.0016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266256v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324512v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.027.0034" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324163v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1545" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324517v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tu.026.0053" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266253v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Charbonneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266260v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6599" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266246v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266250v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188653v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583732v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583749v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583735v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266233v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266248v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319480v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319483v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319488v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583715v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319415v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222854v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Azuelos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222847v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225749v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222832v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231730v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ben Itzhak" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225756v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222841v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225763v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225702v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225727v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225717v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225737v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.9857" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825822v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225743v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825805v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825828v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825800v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651915v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651908v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651948v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547210v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547142v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685323v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Musset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547217v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547221v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547216v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651927v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563337v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547218v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547224v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547226v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606157v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547236v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547244v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547239v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547241v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547230v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656471v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547243v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547235v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547233v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339405v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339400v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2008.2625" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284560v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547255v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339396v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547257v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371594v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339397v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284575v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moriniaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2007.2586" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284578v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284577v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547237v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284585v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284582v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284588v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284591v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284600v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250018v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284579v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284848v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284849v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284862v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284863v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286566v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284857v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286565v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284859v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286550v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286567v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100696v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirszbaum" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324483v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222858v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845784v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825813v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547208v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362794v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362804v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362802v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362795v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362801v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362800v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210980v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324172v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324170v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324159v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324176v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324180v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324463v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324455v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522349v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528771v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portes Jacques" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poiret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319410v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922727v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685288v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825779v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825786v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825790v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651932v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547215v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547229v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362797v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547248v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339403v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284571v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547259v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250024v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866349v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284589v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284596v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284586v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284861v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284853v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286555v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286564v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286571v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286558v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006011v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250009v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250013v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284858v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>