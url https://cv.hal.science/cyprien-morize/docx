--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -187,369 +187,369 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nascent water waves induced by the impulsive motion of a solid wall</w:t>
+                <w:t xml:space="preserve">Vortex ring induced by a disk translating toward or away from a wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wladimir Sarlin</w:t>
+                <w:t xml:space="preserve">Joanne Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaodong Niu</w:t>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ivan Delbende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alban Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1008, pp.A25. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.084704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2025.127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/ynxr-zmg2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830640v2</w:t>
+                <w:t xml:space="preserve">hal-05126104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex ring induced by a disk translating toward or away from a wall</w:t>
+                <w:t xml:space="preserve">Nascent water waves induced by the impulsive motion of a solid wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanne Steiner</w:t>
+                <w:t xml:space="preserve">Wladimir Sarlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaodong Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cyprien Morize</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10, pp.084704. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1008, pp.A25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/ynxr-zmg2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126104v1</w:t>
+                <w:t xml:space="preserve">hal-04830640v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of interparticle cohesion on the collapse of granular columns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ram Sudhir Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladimir Sarlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langqi Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (7), pp.074301. </w:t>
@@ -587,103 +587,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex rings generated by a translating disk from start to stop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Delbende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (6), pp.064702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -717,90 +717,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From granular collapses to shallow water waves: A predictive model for tsunami generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladimir Sarlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (9), pp.094801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -834,90 +834,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear regimes of tsunami waves generated by a granular collapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladimir Sarlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 919, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -951,90 +951,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapse dynamics of dry granular columns: From free-fall to quasistatic flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladimir Sarlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (6), pp.064904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1062,338 +1062,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of tsunami waves generated by granular collapse into water</w:t>
+                <w:t xml:space="preserve">From laboratory experiments to geophysical tsunamis generated by subaerial landslides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Robbe-Saule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Henaff</w:t>
+                <w:t xml:space="preserve">Yann Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bertho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alban Sauret</w:t>
+                <w:t xml:space="preserve">A. Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 907, pp.A11. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.18437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-96369-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889524v1</w:t>
+                <w:t xml:space="preserve">hal-03398819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From laboratory experiments to geophysical tsunamis generated by subaerial landslides</w:t>
+                <w:t xml:space="preserve">Experimental investigation of tsunami waves generated by granular collapse into water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Robbe-Saule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Sauret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.18437. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 907, pp.A11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-96369-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03398819v1</w:t>
+                <w:t xml:space="preserve">hal-03889524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buoyancy-driven destabilization of an immersed granular bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Louis-Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1483,64 +1483,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive dynamics of two erosion patterns around a cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lachaussée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1626,51 +1626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Sauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (3), pp.032903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1717,51 +1717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decay laws, anisotropy and cyclone–anticyclone asymmetry in decaying rotating turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1821,51 +1821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of zonal winds driven by tides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1929,77 +1929,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of mean zonal flows generated by librations of a rotating spherical cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2059,51 +2059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental observation using particle image velocimetry of inertial waves in a rotating fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Messio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2500,299 +2500,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity driven collapse of a cylindrical column of grains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor Le Pivert--Jolivet</w:t>
+                <w:t xml:space="preserve">Formation d'anneaux tourbillonnaires dans le sillage d'un disque en translation instationnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Delbende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ÈME CONGRÈS GÉNÉRAL DE LA SOCIÉTÉ FRANÇAISE DE PHYSIQUE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Physique, Jun 2025, Troyes (France), France</w:t>
+              <w:t xml:space="preserve">28ème Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224746v1</w:t>
+                <w:t xml:space="preserve">hal-05222909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation d'anneaux tourbillonnaires dans le sillage d'un disque en translation instationnaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanne Steiner</w:t>
+                <w:t xml:space="preserve">Gravity driven collapse of a cylindrical column of grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Le Pivert--Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">27ÈME CONGRÈS GÉNÉRAL DE LA SOCIÉTÉ FRANÇAISE DE PHYSIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Physique, Jun 2025, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222909v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of tsunami waves by low density gravity flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Écoulements &amp; Fluides - Saclay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2830,64 +2830,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of tsunami waves by low density gravity flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ÈME CONGRÈS GÉNÉRAL DE LA SOCIÉTÉ FRANÇAISE DE PHYSIQUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Physique, Jun 2025, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2912,77 +2912,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d'effondrement d'une colonne granulaire cylindrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Le Pivert--Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3001,1033 +3001,1033 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique d'effondrement d'une colonne granulaire cylindrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor Le Pivert-Jolivet</w:t>
+                <w:t xml:space="preserve">A Kaleidoscope of impulse waves generated by a vertical wall motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Sarlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaodong Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées de la Matière Condensée (JMC19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Physique (SFP), Oct 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">International meeting in memory of Yves Couder on Self-organization in physics and biology, walking droplets, turbulence and non-linear physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222896v1</w:t>
+                <w:t xml:space="preserve">hal-05224719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of impulse surface waves by a moving piston</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wladimir Sarlin</w:t>
+                <w:t xml:space="preserve">Dynamique d'effondrement d'une colonne granulaire cylindrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Le Pivert-Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaodong Niu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Theoretical and Applied Mechanics (ICTAM) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Daegu, South Korea</w:t>
+              <w:t xml:space="preserve">19èmes Journées de la Matière Condensée (JMC19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Physique (SFP), Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222879v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crater formation in a cohesive granular bed by an impinging turbulent jet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation of impulse surface waves by a moving piston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanne Steiner</w:t>
+                <w:t xml:space="preserve">Wladimir Sarlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaodong Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77th Annual Meeting of the Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Physical Society (APS), Nov 2024, Salt Lake City (UT), USA, France</w:t>
+              <w:t xml:space="preserve">International Conference of Theoretical and Applied Mechanics (ICTAM) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Daegu, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226607v1</w:t>
+                <w:t xml:space="preserve">hal-05222879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kaleidoscope of impulse waves generated by a vertical wall motion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crater formation in a cohesive granular bed by an impinging turbulent jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ram Sudhir Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wladimir Sarlin</w:t>
+                <w:t xml:space="preserve">Joanne Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaodong Niu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alban Sauret</w:t>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Morize</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International meeting in memory of Yves Couder on Self-organization in physics and biology, walking droplets, turbulence and non-linear physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">77th Annual Meeting of the Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Physical Society (APS), Nov 2024, Salt Lake City (UT), USA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224719v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion by the unsteady motion of a disk close to a granular bed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When sandcastles collapse: the effect of interparticle cohesion on collapsing granular columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ram Sudhir Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanne Steiner</w:t>
+                <w:t xml:space="preserve">Wladimir Sarlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langqi Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Morize</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Physical Society, Mar 2023, Las Vegas (NV), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439627v1</w:t>
+                <w:t xml:space="preserve">hal-04439653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of water waves by the impulsive motion of a vertical plate</w:t>
+                <w:t xml:space="preserve">Erosion by the unsteady motion of a disk close to a granular bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wladimir Sarlin</w:t>
+                <w:t xml:space="preserve">Joanne Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaodong Niu</w:t>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ivan Delbende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alban Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">APS March Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Physical Society, Mar 2023, Las Vegas (NV), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439699v1</w:t>
+                <w:t xml:space="preserve">hal-04439627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When sandcastles collapse: the effect of interparticle cohesion on collapsing granular columns</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Generation of water waves by the impulsive motion of a vertical plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladimir Sarlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Langqi Xing</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaodong Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Physical Society, Mar 2023, Las Vegas (NV), United States</w:t>
+              <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439653v1</w:t>
+                <w:t xml:space="preserve">hal-04439699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunami waves generated by a granular collapse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Erosion by an oscillating disc in the vicinity of a granular bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Mechanics Society, Sep 2022, Athens (Greece), Greece</w:t>
+              <w:t xml:space="preserve">5th symposium on two-phase modeling for sediment dynamics in geophysical flows (THESIS-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439588v1</w:t>
+                <w:t xml:space="preserve">hal-04439546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the generation of shallow water waves by the gravity-driven collapse of a granular column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladimir Sarlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4046,1215 +4046,1215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scour patterns on the bed downstream of a vertical cylinder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Bertho</w:t>
+                <w:t xml:space="preserve">Tsunami waves generated by a granular collapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Sarlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th symposium on two-phase modeling for sediment dynamics in geophysical flows (THESIS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Les Houches, France</w:t>
+              <w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mechanics Society, Sep 2022, Athens (Greece), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439506v1</w:t>
+                <w:t xml:space="preserve">hal-04439588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaleidoscope of impulse waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wladimir Sarlin</w:t>
+                <w:t xml:space="preserve">Scour patterns on the bed downstream of a vertical cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lachaussée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaodong Niu</w:t>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the APS division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Physical Society, Nov 2022, Indianapolis (IN), United States</w:t>
+              <w:t xml:space="preserve">5th symposium on two-phase modeling for sediment dynamics in geophysical flows (THESIS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453554v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the vortex rings generated by an oscillating disc</w:t>
+                <w:t xml:space="preserve">Kaleidoscope of impulse waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanne Steiner</w:t>
+                <w:t xml:space="preserve">Wladimir Sarlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaodong Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the APS division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Physical Society, Nov 2022, Indianapolis (IN), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439470v1</w:t>
+                <w:t xml:space="preserve">hal-04453554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion by an oscillating disc in the vicinity of a granular bed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the vortex rings generated by an oscillating disc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th symposium on two-phase modeling for sediment dynamics in geophysical flows (THESIS-2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Les Houches, France</w:t>
+              <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439546v1</w:t>
+                <w:t xml:space="preserve">hal-04439470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On waves arising from dry granular collapse into water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Non linear regimes of tsunami waves generated by a granular collapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladimir Sarlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congres of Theoretical and Applied Mechanics (ICTAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUTAM, Aug 2021, Milano, Italy</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Physical Society (APS), Nov 2021, Phoenix (AZ), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437703v1</w:t>
+                <w:t xml:space="preserve">hal-04437729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of Soils, Structures and Hydraulics: Expertise and Applied Research (SSHEAR) project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On water waves generated by gravity driven granular collapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Sarlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSE10, 10th International Conference on Scour and Erosion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powders and Grains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Buenos AIres, Argentina. pp.09011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124909011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424691v1</w:t>
+                <w:t xml:space="preserve">hal-04440249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion by an oscillating disc above a granular bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées de la Matière Condensée (JMC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Physique (SFP), Aug 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondes non-linéaires générées par effondrement d'un milieu granulaire dans l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladimir Sarlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On water waves generated by gravity driven granular collapse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On waves arising from dry granular collapse into water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladimir Sarlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th International Congres of Theoretical and Applied Mechanics (ICTAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUTAM, Aug 2021, Milano, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440249v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non linear regimes of tsunami waves generated by a granular collapse</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A review of Soils, Structures and Hydraulics: Expertise and Applied Research (SSHEAR) project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Physical Society (APS), Nov 2021, Phoenix (AZ), United States</w:t>
+              <w:t xml:space="preserve">ICSE10, 10th International Conference on Scour and Erosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, on line, United States. pp.477-486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04437729v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion of a granular bed by an oscillating foil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivar Azadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Morize</w:t>
+                <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Sauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Physical Society, Nov 2020, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5273,355 +5273,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunami wave generation by a granular collapse: From laboratory experiments to Nature</w:t>
+                <w:t xml:space="preserve">Small-scale laboratory experiments on tsunami waves generated by gravity driven granular collapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Robbe-Saule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bertho</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Hildenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Fluid Dynamics: Confronting Grand Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole de Physique des Houches, Jan 2019, Les Houches, France, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco (CA, USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437387v1</w:t>
+                <w:t xml:space="preserve">hal-04437411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale laboratory experiments on tsunami waves generated by gravity driven granular collapse</w:t>
+                <w:t xml:space="preserve">Tsunami wave generation by a granular collapse: From laboratory experiments to Nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Robbe-Saule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Morize</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco (CA, USA), United States</w:t>
+              <w:t xml:space="preserve">Environmental Fluid Dynamics: Confronting Grand Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole de Physique des Houches, Jan 2019, Les Houches, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437411v1</w:t>
+                <w:t xml:space="preserve">hal-04437387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de tsunami par effondrement granulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Robbe-Saule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5659,90 +5659,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental tsunami wave generation by gravity driven granular collapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Robbe-Saule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5767,103 +5767,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion autour et en aval d'un cylindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lachaussée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5888,90 +5888,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resuspension of a granular bed by thermal convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Sauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Savannah, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5996,51 +5996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale des implications des marées dans les systèmes planétaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6104,51 +6104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale des implications des marées dans les systèmes planétaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6212,51 +6212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the anisotropy in decaying rotating turbulence with confinement effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6314,230 +6314,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The decay law of grid turbulence in a rotating tank</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Morize</w:t>
+                <w:t xml:space="preserve">On the cyclone-anticyclone asymmetry in decaying rotating turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Turbulence and Interactions TI2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Porquerolles (Var), France</w:t>
+              <w:t xml:space="preserve">Conference on turbulence and interactions TI2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403883v1</w:t>
+                <w:t xml:space="preserve">hal-00261020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the cyclone-anticyclone asymmetry in decaying rotating turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Moisy</w:t>
+                <w:t xml:space="preserve">The decay law of grid turbulence in a rotating tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on turbulence and interactions TI2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Conference on Turbulence and Interactions TI2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Porquerolles (Var), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00261020v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6555,77 +6555,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effondrement gravitaire de colonnes granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Le Pivert--Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Colloque Alain Bouyssy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6663,64 +6663,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of tsunami waves by low density granular collapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Colloque Alain Bouyssy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6777,51 +6777,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la turbulence 3D en déclin à la turbulence anisotrope dominée par la rotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Paris-Diderot - Paris VII, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6938,51 +6938,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4447344"/>
+    <w:nsid w:val="45056051"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7169,51 +7169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyprien-morize" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6966-648X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116022264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830640v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Sarlin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaodong Niu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sauret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gondret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Morize" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126104v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Steiner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delbende" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ynxr-zmg2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653821v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Sudhir Sharma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langqi Xing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.074301" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354275v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.064702" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858158v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.094801" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.400" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892053v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.064904" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Robbe-Saule" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Henaff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.807" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398819v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hildenbrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96369-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Herbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louis-Napol&#233;on" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goupil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.141" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sauret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.3.012302" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582565v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morize" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.032903" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010003733" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459905v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tilgner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603995v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;bron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010004052" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874185v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Messio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0410-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FH4MRHG9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353066v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seiwert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949313" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2212990" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865435v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2046710" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224746v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Le Pivert--Jolivet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222909v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224685v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224765v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222903v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Le Pivert-Jolivet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222879v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226607v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224719v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439699v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439653v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439588v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437735v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439506v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453554v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439470v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439546v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437703v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chollet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437720v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437692v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440249v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124909011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437729v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437433v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivar Azadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437387v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437411v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436910v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436916v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465423v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418993v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Herbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Angelo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432725v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391511v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271730v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403883v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moisy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morize" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261020v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436188v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436178v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00122942v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyprien-morize" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6966-648X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116022264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126104v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Steiner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Morize" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delbende" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sauret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gondret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ynxr-zmg2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830640v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Sarlin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaodong Niu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.127" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653821v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Sudhir Sharma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langqi Xing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.074301" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354275v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.064702" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858158v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.094801" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.400" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892053v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.064904" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398819v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Robbe-Saule" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hildenbrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96369-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Henaff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.807" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Herbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louis-Napol&#233;on" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goupil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.141" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sauret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.3.012302" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582565v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morize" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.032903" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010003733" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459905v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tilgner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603995v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;bron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010004052" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874185v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Messio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0410-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FH4MRHG9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353066v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seiwert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949313" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2212990" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865435v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2046710" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222909v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Le Pivert--Jolivet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224685v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224765v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222903v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224719v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Le Pivert-Jolivet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222879v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226607v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439627v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439699v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439546v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437735v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439506v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439470v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440249v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124909011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437692v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437703v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424691v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chollet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437433v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivar Azadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437411v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437387v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436910v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436916v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465423v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418993v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Herbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Angelo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432725v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391511v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271730v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261020v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403883v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moisy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morize" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436188v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436178v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00122942v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>