--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -3122,368 +3122,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique d'effondrement d'une colonne granulaire cylindrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor Le Pivert-Jolivet</w:t>
+                <w:t xml:space="preserve">Generation of impulse surface waves by a moving piston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Sarlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaodong Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Morize</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées de la Matière Condensée (JMC19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Physique (SFP), Oct 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Conference of Theoretical and Applied Mechanics (ICTAM) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Daegu, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222896v1</w:t>
+                <w:t xml:space="preserve">hal-05222879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of impulse surface waves by a moving piston</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alban Sauret</w:t>
+                <w:t xml:space="preserve">Crater formation in a cohesive granular bed by an impinging turbulent jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ram Sudhir Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Theoretical and Applied Mechanics (ICTAM) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Daegu, South Korea</w:t>
+              <w:t xml:space="preserve">77th Annual Meeting of the Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Physical Society (APS), Nov 2024, Salt Lake City (UT), USA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222879v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crater formation in a cohesive granular bed by an impinging turbulent jet</w:t>
+                <w:t xml:space="preserve">Dynamique d'effondrement d'une colonne granulaire cylindrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Lin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joanne Steiner</w:t>
+                <w:t xml:space="preserve">Igor Le Pivert-Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77th Annual Meeting of the Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Physical Society (APS), Nov 2024, Salt Lake City (UT), USA, France</w:t>
+              <w:t xml:space="preserve">19èmes Journées de la Matière Condensée (JMC19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Physique (SFP), Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226607v1</w:t>
+                <w:t xml:space="preserve">hal-05222896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When sandcastles collapse: the effect of interparticle cohesion on collapsing granular columns</w:t>
               </w:r>
@@ -4275,256 +4275,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaleidoscope of impulse waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhaodong Niu</w:t>
+                <w:t xml:space="preserve">Experimental study of the vortex rings generated by an oscillating disc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the APS division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Physical Society, Nov 2022, Indianapolis (IN), United States</w:t>
+              <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453554v1</w:t>
+                <w:t xml:space="preserve">hal-04439470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the vortex rings generated by an oscillating disc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanne Steiner</w:t>
+                <w:t xml:space="preserve">Kaleidoscope of impulse waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Sarlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaodong Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the APS division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Physical Society, Nov 2022, Indianapolis (IN), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439470v1</w:t>
+                <w:t xml:space="preserve">hal-04453554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non linear regimes of tsunami waves generated by a granular collapse</w:t>
               </w:r>
@@ -4932,260 +4932,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On waves arising from dry granular collapse into water</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A review of Soils, Structures and Hydraulics: Expertise and Applied Research (SSHEAR) project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congres of Theoretical and Applied Mechanics (ICTAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUTAM, Aug 2021, Milano, Italy</w:t>
+              <w:t xml:space="preserve">ICSE10, 10th International Conference on Scour and Erosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, on line, United States. pp.477-486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437703v1</w:t>
+                <w:t xml:space="preserve">hal-03424691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of Soils, Structures and Hydraulics: Expertise and Applied Research (SSHEAR) project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On waves arising from dry granular collapse into water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Sarlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSE10, 10th International Conference on Scour and Erosion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, on line, United States. pp.477-486</w:t>
+              <w:t xml:space="preserve">25th International Congres of Theoretical and Applied Mechanics (ICTAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUTAM, Aug 2021, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424691v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion of a granular bed by an oscillating foil</w:t>
               </w:r>
@@ -6938,51 +6938,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45056051"/>
+    <w:nsid w:val="2529A5BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7169,51 +7169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyprien-morize" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6966-648X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116022264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126104v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Steiner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Morize" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delbende" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sauret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gondret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ynxr-zmg2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830640v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Sarlin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaodong Niu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.127" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653821v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Sudhir Sharma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langqi Xing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.074301" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354275v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.064702" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858158v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.094801" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.400" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892053v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.064904" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398819v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Robbe-Saule" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hildenbrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96369-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Henaff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.807" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Herbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louis-Napol&#233;on" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goupil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.141" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sauret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.3.012302" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582565v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morize" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.032903" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010003733" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459905v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tilgner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603995v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;bron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010004052" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874185v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Messio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0410-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FH4MRHG9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353066v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seiwert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949313" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2212990" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865435v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2046710" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222909v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Le Pivert--Jolivet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224685v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224765v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222903v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224719v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Le Pivert-Jolivet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222879v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226607v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439627v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439699v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439546v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437735v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439506v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439470v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440249v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124909011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437692v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437703v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424691v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chollet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437433v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivar Azadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437411v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437387v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436910v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436916v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465423v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418993v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Herbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Angelo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432725v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391511v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271730v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261020v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403883v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moisy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morize" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436188v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436178v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00122942v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyprien-morize" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6966-648X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116022264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126104v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Steiner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Morize" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delbende" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sauret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gondret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ynxr-zmg2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830640v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Sarlin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaodong Niu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.127" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653821v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Sudhir Sharma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langqi Xing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.074301" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354275v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.064702" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858158v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.094801" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.400" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892053v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.064904" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398819v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Robbe-Saule" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hildenbrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96369-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Henaff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.807" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Herbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louis-Napol&#233;on" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goupil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.141" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sauret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.3.012302" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582565v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morize" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.032903" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010003733" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459905v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tilgner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603995v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;bron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010004052" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874185v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Messio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0410-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FH4MRHG9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353066v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seiwert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949313" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2212990" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865435v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2046710" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222909v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Le Pivert--Jolivet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224685v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224765v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222903v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224719v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222879v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226607v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Le Pivert-Jolivet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439627v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439699v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439546v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437735v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439506v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439470v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453554v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440249v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124909011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437692v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424691v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chollet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437703v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437433v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivar Azadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437411v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437387v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436910v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436916v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465423v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418993v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Herbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Angelo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432725v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391511v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271730v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261020v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403883v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moisy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morize" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436188v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436178v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00122942v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>