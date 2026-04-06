--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -283,559 +283,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of seashells through Gallia Narbonensis: Archaeobiogeography, provenance and trade of smooth scallop Flexopecten glaber revealed through geometric morphometrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archaeobiological evolution of barley (Hordeum vulgare) over the last eight millennia in the northwestern Mediterranean Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Jeanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+                <w:t xml:space="preserve">Léa d'Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Piquès</w:t>
+                <w:t xml:space="preserve">Camille Dham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 177, pp.106182. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 380 (1926), pp.20240194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987588v1</w:t>
+                <w:t xml:space="preserve">hal-05207348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D models related to the publication:Skull and Inner Ear Morphometrics in Sheep and Goats: Species and Breed Differentiation with Bioarchaeological Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport of seashells through Gallia Narbonensis: Archaeobiogeography, provenance and trade of smooth scallop Flexopecten glaber revealed through geometric morphometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Mureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Hemelsdaël</w:t>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Jeanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Lebrun</w:t>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Guintard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Mureau</w:t>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MorphoMuseum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18563/journal.m3.280⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177, pp.106182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393443v1</w:t>
+                <w:t xml:space="preserve">hal-04987588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two species, two stories: divergent morphometric evolution of sheep and goats over the last 8000 years</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Jeanjean</w:t>
+                <w:t xml:space="preserve">3D models related to the publication:Skull and Inner Ear Morphometrics in Sheep and Goats: Species and Breed Differentiation with Bioarchaeological Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Hemelsdaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Guintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0514⟩</w:t>
+              <w:t xml:space="preserve">MorphoMuseum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18563/journal.m3.280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05122042v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeobiological evolution of barley (Hordeum vulgare) over the last eight millennia in the northwestern Mediterranean Basin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Two species, two stories: divergent morphometric evolution of sheep and goats over the last 8000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa d'Oliveira</w:t>
+                <w:t xml:space="preserve">Julien Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Dham</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana Balcarcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 380 (1926), pp.20240194. </w:t>
+              <w:t xml:space="preserve">, 2025, 380 (1926), pp.20240514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05207348v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8,000 years of wild and domestic animal body size data reveal long-term synchrony and recent divergence due to intensified human impact</w:t>
               </w:r>
@@ -1093,90 +1093,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of archaeological barley grains using geometric morphometrics and experimental charring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Jeanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1331,51 +1331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1569,51 +1569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dépôt votif dans la villa du Vernai à Saint-Romain-de-Jalionas (Isère) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1716,51 +1716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2401,77 +2401,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Jeanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Mureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49e colloque de l'Association Française pour l'Étude de l'Âge du Fer : Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lerida, Spain</w:t>
@@ -2513,51 +2513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailles et morphologies des espèces animales sauvages et domestiques en France Méditerranéenne au cours des 8 derniers millénaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa d'Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2651,51 +2651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2750,51 +2750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shellfish exploitation in southern France during the Roman period: definition of an &amp;quot;antique model &amp;quot; and recent findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2832,51 +2832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et le VIe siècle ? demandent les archéozoologues...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2927,51 +2927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animals as witnesses of major cultural and environmental changes: 8 millennia of sizes and abundance variation in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa d'Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3039,90 +3039,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité de l’Orge (Hordeum vulgare L.) dans le Nord-Ouest du Bassin Méditerranéen occidental depuis 8 millénaires d’après l’analyse morphométrique des caryopses archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Jeanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3246,51 +3246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel devenir de la consommation antique de fruits de mer au Moyen Âge dans le Midi ? Un premier bilan archéoconchyliologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge : deuxième journée d’actualités de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cyprien Mureau; Carole Puig; Jérôme Ros; Christophe Vaschalde, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3309,467 +3309,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolutions de la végétation et de l'exploitation animale entre Antiquité et Moyen Âge sur le littoral des étangs narbonnais : premiers jalons anthracologiques et archéozoologiques</w:t>
+                <w:t xml:space="preserve">Consommation et exploitation des ressources animales en Auvergne et en Languedoc de l’Antiquité tardive au haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrae. Environnements littoraux, palustres et fluviaux au Moyen Âge en région Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christine Rendu; Sylvain Burri, Feb 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Actualité des thèses récentes et de la recherche en archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Schneider; Damien Martinez, Jan 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317636v1</w:t>
+                <w:t xml:space="preserve">hal-04317581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation et exploitation des ressources animales en Auvergne et en Languedoc de l’Antiquité tardive au haut Moyen Âge</w:t>
+                <w:t xml:space="preserve">Cadres et évolutions de l’exploitation animale entre Antiquité et Moyen Âge en Europe méditerranéenne. Le témoignage des indices archéozoologiques de France méridionale et Croatie occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité des thèses récentes et de la recherche en archéologie médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurent Schneider; Damien Martinez, Jan 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Regards croisés autour de la fabrique du paysage méditerranéen au cours des temps historiques. Séminaire BioChronos, Département PAST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cyprien Mureau, Dec 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317581v1</w:t>
+                <w:t xml:space="preserve">hal-04681945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadres et évolutions de l’exploitation animale entre Antiquité et Moyen Âge en Europe méditerranéenne. Le témoignage des indices archéozoologiques de France méridionale et Croatie occidentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approches croisées de l’agrobiodiversité animale et végétale exploitée en Méditerranée nord-occidentale médiévale : le projet DEMETER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés autour de la fabrique du paysage méditerranéen au cours des temps historiques. Séminaire BioChronos, Département PAST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cyprien Mureau, Dec 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge : deuxième journée d’actualités de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681945v1</w:t>
+                <w:t xml:space="preserve">hal-04312773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches croisées de l’agrobiodiversité animale et végétale exploitée en Méditerranée nord-occidentale médiévale : le projet DEMETER</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poissons et coquillages en Languedoc méditerranéen médiéval : les restes fauniques archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Borvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge : deuxième journée d’actualités de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Terrae. Environnements littoraux, palustres et fluviaux au Moyen Âge en région Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christine Rendu; Sylvain Burri, Feb 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312773v1</w:t>
+                <w:t xml:space="preserve">hal-04317627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poissons et coquillages en Languedoc méditerranéen médiéval : les restes fauniques archéologiques</w:t>
+                <w:t xml:space="preserve">Évolutions de la végétation et de l'exploitation animale entre Antiquité et Moyen Âge sur le littoral des étangs narbonnais : premiers jalons anthracologiques et archéozoologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Borvon</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrae. Environnements littoraux, palustres et fluviaux au Moyen Âge en région Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christine Rendu; Sylvain Burri, Feb 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317627v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentations carnées antiques sur le littoral méditerranéen nord-occidental (Ier-VIIe siècles ap. J.-C.)</w:t>
               </w:r>
@@ -3906,51 +3906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du porc dans l'alimentation et l'élevage médiévaux en Languedoc ainsi que dans ses territoires limitrophes : témoignages archéozoologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le porc dans tous ses états dans l’Europe médiévale et moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Benoit Clavel; Philippe Meyzie, Oct 2023, Sabres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4126,51 +4126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphometric variation of seeds as a tool for tracing barley history: modern diversity and preliminary archaeological results in Lattara (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Jeanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4943,155 +4943,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude archéozoologique, Port-sur-Saône « La Vigne aux Pères », in A. Saggese, V. Chevassu, T. Chenal (dir.), Le Portois du IVe au XIIe s. Evolution des pouvoirs et dynamique de l’occupation humaine</w:t>
+                <w:t xml:space="preserve">Ouverture de l’analyse archéozoologique à une nouvelle aire (zone centrale), et une nouvelle ère (IX-XIe siècles ap. J.-C.) in D. Martinez (dir.), Site de La Couronne à Molles (Allier). Forteresse de l'Antiquité tardive et du haut Moyen Âge. Résultats de la première année du programme triennal 2020-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PCR "Le Portois du IV e au XII e siècle, évolution des pouvoirs et dynamiques du peuplement". 2022</w:t>
+              <w:t xml:space="preserve">ARAMEA. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317747v1</w:t>
+                <w:t xml:space="preserve">hal-04317755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture de l’analyse archéozoologique à une nouvelle aire (zone centrale), et une nouvelle ère (IX-XIe siècles ap. J.-C.) in D. Martinez (dir.), Site de La Couronne à Molles (Allier). Forteresse de l'Antiquité tardive et du haut Moyen Âge. Résultats de la première année du programme triennal 2020-2023</w:t>
+                <w:t xml:space="preserve">Etude archéozoologique, Port-sur-Saône « La Vigne aux Pères », in A. Saggese, V. Chevassu, T. Chenal (dir.), Le Portois du IVe au XIIe s. Evolution des pouvoirs et dynamique de l’occupation humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ARAMEA. 2022</w:t>
+              <w:t xml:space="preserve">PCR "Le Portois du IV e au XII e siècle, évolution des pouvoirs et dynamiques du peuplement". 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317755v1</w:t>
+                <w:t xml:space="preserve">hal-04317747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port-la-Nautique (Narbonne, Aude). Fouille programmée 2022</w:t>
               </w:r>
@@ -5225,51 +5225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5347,51 +5347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Midi-Méditerranée. 2021, 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6324,51 +6324,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E943B1DA"/>
+    <w:nsid w:val="B939DECF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6555,51 +6555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyprien-mureau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7241-3889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397920v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanjean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Haruda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2025.2546088" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987588v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106182" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393443v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hemelsda&#235;l" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez-Manch&#243;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.280" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122042v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Balcarcel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0514" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a d'Oliveira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0194" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a D&#8217;oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2503428122" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela-Lamas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto Espinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez Manch&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251313633" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04477466v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lecomte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105924" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01777-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.07.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcgrath" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela&#8208;lamas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto-Espinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Schafberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230672" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Royet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Royet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ginot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.11.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987565v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Salvagno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105580" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873543v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.19225" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373263v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499987v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morana &#268;au&#353;evi&#263;-Bully" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bully" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Delliste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lefebvre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1971" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076134v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682187v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682177v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077923v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317719v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317581v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312773v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317627v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317604v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318330v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749825v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04147360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727887v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bux&#243; I Capdevila" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317436v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317944v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032722v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03577199v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939621v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lafont-Chardin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chabert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gagneux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858529v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barat-Jamin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317747v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317755v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858552v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Autier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Bacle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124904v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226243v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858487v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cervellin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365097v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365038v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288673v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288671v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288674v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288670v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288669v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01696288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01696235v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyprien-mureau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7241-3889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397920v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanjean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Haruda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2025.2546088" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207348v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a d'Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0194" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106182" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393443v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hemelsda&#235;l" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez-Manch&#243;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.280" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122042v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Balcarcel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0514" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a D&#8217;oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2503428122" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela-Lamas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto Espinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez Manch&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251313633" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04477466v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lecomte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105924" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01777-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.07.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcgrath" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela&#8208;lamas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto-Espinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Schafberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230672" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Royet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Royet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ginot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.11.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987565v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Salvagno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105580" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873543v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.19225" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373263v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499987v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morana &#268;au&#353;evi&#263;-Bully" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bully" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Delliste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lefebvre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1971" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076134v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682187v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682177v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077923v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317719v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317581v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317627v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317636v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317604v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318330v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749825v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04147360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727887v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bux&#243; I Capdevila" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317436v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317944v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032722v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03577199v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939621v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lafont-Chardin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chabert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gagneux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858529v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barat-Jamin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317747v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858552v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Autier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Bacle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124904v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226243v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858487v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cervellin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365097v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365038v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288673v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288671v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288674v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288670v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288669v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01696288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01696235v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>