--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -166,1017 +166,1017 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From present to past: universality in sheep/goat morphometric distinction?</w:t>
+                <w:t xml:space="preserve">8000 Years of morphometric evolution of sheep, goat and pig in the northwestern Mediterranean basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashleigh Haruda</w:t>
+                <w:t xml:space="preserve">Silvia Valenzuela-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allowen Evin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ariadna Nieto Espinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Jiménez Manchón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00438243.2025.2546088⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09596836251313633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397920v1</w:t>
+                <w:t xml:space="preserve">hal-04948787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeobiological evolution of barley (Hordeum vulgare) over the last eight millennia in the northwestern Mediterranean Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Jeanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa d'Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 380 (1926), pp.20240194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rstb.2024.0194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of seashells through Gallia Narbonensis: Archaeobiogeography, provenance and trade of smooth scallop Flexopecten glaber revealed through geometric morphometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Jeanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 177, pp.106182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D models related to the publication:Skull and Inner Ear Morphometrics in Sheep and Goats: Species and Breed Differentiation with Bioarchaeological Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Hemelsdaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Guintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MorphoMuseum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18563/journal.m3.280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two species, two stories: divergent morphometric evolution of sheep and goats over the last 8000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Balcarcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 380 (1926), pp.20240514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rstb.2024.0514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8,000 years of wild and domestic animal body size data reveal long-term synchrony and recent divergence due to intensified human impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From present to past: universality in sheep/goat morphometric distinction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Blaise</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ashleigh Haruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2503428122⟩</w:t>
+              <w:t xml:space="preserve">World Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00438243.2025.2546088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05287627v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8000 Years of morphometric evolution of sheep, goat and pig in the northwestern Mediterranean basin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">8,000 years of wild and domestic animal body size data reveal long-term synchrony and recent divergence due to intensified human impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa D’oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Valenzuela-Lamas</w:t>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariadna Nieto Espinet</w:t>
+                <w:t xml:space="preserve">Emilie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Jiménez Manchón</w:t>
+                <w:t xml:space="preserve">Audrey Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (36), pp.e2503428122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09596836251313633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2503428122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04948787v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of archaeological barley grains using geometric morphometrics and experimental charring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Jeanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1221,758 +1221,754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04477466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of chrono-stratigraphic samples (CSS) as a support for taxa quantification in zooarchaeology: an example of the use of this new unit of analysis in the Languedoc region (southern France) from Late Antiquity to the High Middle Ages (3–12th c. AD)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the choice of a reference matter for log size index analysis? A case study from roman times in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12520-023-01777-6⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106982v1</w:t>
+                <w:t xml:space="preserve">hal-03959615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphometric evolution of the domestic triad, in western Gallia Narbonensis (southern France, Languedoc), between the 2nd c.BC and the 4th c.AD: Preliminary and critical use of log size index for diachronic analysis</w:t>
+                <w:t xml:space="preserve">ZooMS confirms geometric morphometrics species identification of ancient sheep and goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krista Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Valenzuela‐lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Nieto-Espinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate Schafberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (9), pp.230672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.230672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.07.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03959609v1</w:t>
+                <w:t xml:space="preserve">hal-04250463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZooMS confirms geometric morphometrics species identification of ancient sheep and goat</w:t>
+                <w:t xml:space="preserve">Morphometric evolution of the domestic triad, in western Gallia Narbonensis (southern France, Languedoc), between the 2nd c.BC and the 4th c.AD: Preliminary and critical use of log size index for diachronic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Mureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 662-663, pp.13-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.230672⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04250463v1</w:t>
+                <w:t xml:space="preserve">hal-03959609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dépôt votif dans la villa du Vernai à Saint-Romain-de-Jalionas (Isère) ?</w:t>
+                <w:t xml:space="preserve">Construction of chrono-stratigraphic samples (CSS) as a support for taxa quantification in zooarchaeology: an example of the use of this new unit of analysis in the Languedoc region (southern France) from Late Antiquity to the High Middle Ages (3–12th c. AD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elvire Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-023-01777-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04369455v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the choice of a reference matter for log size index analysis? A case study from roman times in southern France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un dépôt votif dans la villa du Vernai à Saint-Romain-de-Jalionas (Isère) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Ginot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vianney Forest</w:t>
+                <w:t xml:space="preserve">Robert Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54-55 (2021-2022)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959615v1</w:t>
+                <w:t xml:space="preserve">halshs-04369455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La forteresse aristocratique tardo-antique et médiévale de la Couronne à Molles (Ve-XIe siècle) : retour sur plus d'une décennie de recherches archéologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consommation et exploitation des ressources animales en Auvergne et en Languedoc de l’Antiquité tardive au haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société d'Histoire et d'Archéologie de Vichy et des environs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.19225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03987565v1</w:t>
+                <w:t xml:space="preserve">hal-03873543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting the flock: Quantitative identification of sheep and goat from isolated third lower molars and mandibles through geometric morphometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashleigh Haruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenny Salvagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate Schafberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Valenzuela-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 141, pp.105580. </w:t>
@@ -2004,105 +2000,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation et exploitation des ressources animales en Auvergne et en Languedoc de l’Antiquité tardive au haut Moyen Âge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La forteresse aristocratique tardo-antique et médiévale de la Couronne à Molles (Ve-XIe siècle) : retour sur plus d'une décennie de recherches archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société d'Histoire et d'Archéologie de Vichy et des environs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 179, pp.27-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873543v1</w:t>
+                <w:t xml:space="preserve">halshs-03987565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dépotoir domestique du Moyen Âge central (XIe-XIIe s.) dans l’établissement de Saint-Martin le Bas à Gruissan (Aude). Éclairage pluridisciplinaire des pratiques de consommation et d’exploitation des ressources sur le littoral narbonnais</w:t>
               </w:r>
@@ -2375,103 +2375,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barley and domestic mammals in the Iron Age northwest Mediterranean basin: a morphometric, geographical and diachronic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Jeanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49e colloque de l'Association Française pour l'Étude de l'Âge du Fer : Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lerida, Spain</w:t>
@@ -2494,307 +2494,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailles et morphologies des espèces animales sauvages et domestiques en France Méditerranéenne au cours des 8 derniers millénaires</w:t>
+                <w:t xml:space="preserve">Provenance and trade of smooth scallop (Flexopecten glaber) shells in southern France between the Antiquity and the Middle Ages revealed by geometric morphometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Jeanjean</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animed, XIe rencontres archéozoologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SMEF 24, Symposium de morphométrie et évolution des formes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682187v1</w:t>
+                <w:t xml:space="preserve">hal-04682177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance and trade of smooth scallop (Flexopecten glaber) shells in southern France between the Antiquity and the Middle Ages revealed by geometric morphometrics</w:t>
+                <w:t xml:space="preserve">Tailles et morphologies des espèces animales sauvages et domestiques en France Méditerranéenne au cours des 8 derniers millénaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa d'Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celia Lecomte</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMEF 24, Symposium de morphométrie et évolution des formes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Animed, XIe rencontres archéozoologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682177v1</w:t>
+                <w:t xml:space="preserve">hal-04682187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shellfish exploitation in southern France during the Roman period: definition of an &amp;quot;antique model &amp;quot; and recent findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2832,51 +2832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et le VIe siècle ? demandent les archéozoologues...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2927,90 +2927,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animals as witnesses of major cultural and environmental changes: 8 millennia of sizes and abundance variation in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa d'Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zoochanges: Animals as Proxies during Periods of Transition and Change, Aug 2024, Rome, Italy</w:t>
@@ -3033,497 +3033,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité de l’Orge (Hordeum vulgare L.) dans le Nord-Ouest du Bassin Méditerranéen occidental depuis 8 millénaires d’après l’analyse morphométrique des caryopses archéologiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du déchet à la souillure. Approche archéozoologique du rapport aux restes animaux à travers l'exemple des campagnes languedociennes antiques et médiévales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Sordidissimes ! Archéologie des déchets et des dépotoirs. Confrontation d’expériences récentes (III)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Schneider; Damien Martinez, Feb 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077923v1</w:t>
+                <w:t xml:space="preserve">hal-04317604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir les termes du partage. Indices archéozoologiques de la hiérarchisation et du partage des viandes dans l'Est du Massif central et le Languedoc entre Antiquité tardive et haut Moyen Âge</w:t>
+                <w:t xml:space="preserve">La place du porc dans l'alimentation et l'élevage médiévaux en Languedoc ainsi que dans ses territoires limitrophes : témoignages archéozoologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Léa Drieu; Claire Delhon; Martine Regert, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Le porc dans tous ses états dans l’Europe médiévale et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benoit Clavel; Philippe Meyzie, Oct 2023, Sabres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317646v1</w:t>
+                <w:t xml:space="preserve">hal-04318330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel devenir de la consommation antique de fruits de mer au Moyen Âge dans le Midi ? Un premier bilan archéoconchyliologique</w:t>
+                <w:t xml:space="preserve">Poissons et coquillages en Languedoc méditerranéen médiéval : les restes fauniques archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Borvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge : deuxième journée d’actualités de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cyprien Mureau; Carole Puig; Jérôme Ros; Christophe Vaschalde, Jun 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Terrae. Environnements littoraux, palustres et fluviaux au Moyen Âge en région Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christine Rendu; Sylvain Burri, Feb 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317719v1</w:t>
+                <w:t xml:space="preserve">hal-04317627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation et exploitation des ressources animales en Auvergne et en Languedoc de l’Antiquité tardive au haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des thèses récentes et de la recherche en archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurent Schneider; Damien Martinez, Jan 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadres et évolutions de l’exploitation animale entre Antiquité et Moyen Âge en Europe méditerranéenne. Le témoignage des indices archéozoologiques de France méridionale et Croatie occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés autour de la fabrique du paysage méditerranéen au cours des temps historiques. Séminaire BioChronos, Département PAST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cyprien Mureau, Dec 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches croisées de l’agrobiodiversité animale et végétale exploitée en Méditerranée nord-occidentale médiévale : le projet DEMETER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3542,454 +3512,484 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge : deuxième journée d’actualités de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poissons et coquillages en Languedoc méditerranéen médiéval : les restes fauniques archéologiques</w:t>
+                <w:t xml:space="preserve">Évolutions de la végétation et de l'exploitation animale entre Antiquité et Moyen Âge sur le littoral des étangs narbonnais : premiers jalons anthracologiques et archéozoologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Borvon</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrae. Environnements littoraux, palustres et fluviaux au Moyen Âge en région Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christine Rendu; Sylvain Burri, Feb 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317627v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolutions de la végétation et de l'exploitation animale entre Antiquité et Moyen Âge sur le littoral des étangs narbonnais : premiers jalons anthracologiques et archéozoologiques</w:t>
+                <w:t xml:space="preserve">Définir les termes du partage. Indices archéozoologiques de la hiérarchisation et du partage des viandes dans l'Est du Massif central et le Languedoc entre Antiquité tardive et haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrae. Environnements littoraux, palustres et fluviaux au Moyen Âge en région Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christine Rendu; Sylvain Burri, Feb 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Léa Drieu; Claire Delhon; Martine Regert, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317636v1</w:t>
+                <w:t xml:space="preserve">hal-04317646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentations carnées antiques sur le littoral méditerranéen nord-occidental (Ier-VIIe siècles ap. J.-C.)</w:t>
+                <w:t xml:space="preserve">Quel devenir de la consommation antique de fruits de mer au Moyen Âge dans le Midi ? Un premier bilan archéoconchyliologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Centre Camille Jullian : Economie et Société dans le monde antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Corinne Rousse, Dec 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge : deuxième journée d’actualités de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cyprien Mureau; Carole Puig; Jérôme Ros; Christophe Vaschalde, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681930v1</w:t>
+                <w:t xml:space="preserve">hal-04317719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du déchet à la souillure. Approche archéozoologique du rapport aux restes animaux à travers l'exemple des campagnes languedociennes antiques et médiévales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité de l’Orge (Hordeum vulgare L.) dans le Nord-Ouest du Bassin Méditerranéen occidental depuis 8 millénaires d’après l’analyse morphométrique des caryopses archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Jeanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sordidissimes ! Archéologie des déchets et des dépotoirs. Confrontation d’expériences récentes (III)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurent Schneider; Damien Martinez, Feb 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXIVe colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317604v1</w:t>
+                <w:t xml:space="preserve">hal-04077923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place du porc dans l'alimentation et l'élevage médiévaux en Languedoc ainsi que dans ses territoires limitrophes : témoignages archéozoologiques</w:t>
+                <w:t xml:space="preserve">Alimentations carnées antiques sur le littoral méditerranéen nord-occidental (Ier-VIIe siècles ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le porc dans tous ses états dans l’Europe médiévale et moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Benoit Clavel; Philippe Meyzie, Oct 2023, Sabres, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Centre Camille Jullian : Economie et Société dans le monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Corinne Rousse, Dec 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318330v1</w:t>
+                <w:t xml:space="preserve">hal-04681930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du déchet ultime à l’animal : les apports de l’archéozoologie à la reconstitution de filières alimentaires des sociétés du Languedoc au cours des temps historiques</w:t>
               </w:r>
@@ -4044,51 +4044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Décennie de recherches sur le site archéologique de la Couronne à Molles ! Une Forteresse de la fin de l'Antiquité et du haut Moyen Âge dans les contreforts de la montagne bourbonnaise (Ve-XIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4126,51 +4126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphometric variation of seeds as a tool for tracing barley history: modern diversity and preliminary archaeological results in Lattara (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Jeanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4365,51 +4365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Ancient shellfish pathways: a morphometric perspective on the smooth scallop Flexopecten glaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ICAZ AGPM (Archaeozoology, Genetics, Proteomics &amp; Morphometrics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Munich (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4604,51 +4604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’acquisition des ressources animales sur l’établissement fortifié de hauteur de La Couronne (Molles, Allier) aux Ve-VIIe siècles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière, Marie-Cécile Truc éd., Cherchez la (petite) bête : l’animal au haut Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française d’archéologie mérovingienne, pp.215-232, 2020, 979-10-90282-01-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4705,51 +4705,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site de La Couronne (Molles, Allier). Etablissement fortifié de hauteur de l'Antiquité tardive et du haut Moyen Âge. Rapport final du programme pluriannuel 2020-2023. 3 volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5225,51 +5225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5347,51 +5347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Midi-Méditerranée. 2021, 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5407,254 +5407,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salives (Côte-d’Or), « Le Château ». Rapport de prospection thématique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Les ports antiques de Narbonne (Aude) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vergine</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Bourgogne-Franche-Comté. 2020</w:t>
+                <w:t xml:space="preserve">Patrice Cervellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Volume 1, SRA Occitanie. 2020, pp.360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03226243v1</w:t>
+                <w:t xml:space="preserve">hal-04858487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Les ports antiques de Narbonne (Aude) »</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Cavero</w:t>
+                <w:t xml:space="preserve">Salives (Côte-d’Or), « Le Château ». Rapport de prospection thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vergine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Mureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Cervellin</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Volume 1, SRA Occitanie. 2020, pp.360</w:t>
+                <w:t xml:space="preserve">Christelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Bourgogne-Franche-Comté. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858487v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03226243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des assemblages archéozoologiques de Martinšćica, bilan des campagnes de 2013 à 2019, in S. Bully, M. Čaušević-Bully (dir.), Les complexes monastiques et ecclésiaux de l'archipel du Kvarner (Croatie). Rapport de la campagne 2020</w:t>
               </w:r>
@@ -6324,51 +6324,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B939DECF"/>
+    <w:nsid w:val="60629F7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6555,51 +6555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyprien-mureau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7241-3889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397920v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanjean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Haruda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2025.2546088" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207348v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a d'Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0194" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106182" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393443v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hemelsda&#235;l" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez-Manch&#243;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.280" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122042v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Balcarcel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0514" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a D&#8217;oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2503428122" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela-Lamas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto Espinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez Manch&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251313633" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04477466v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lecomte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105924" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01777-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.07.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcgrath" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela&#8208;lamas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto-Espinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Schafberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230672" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Royet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Royet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ginot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.11.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987565v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Salvagno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105580" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873543v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.19225" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373263v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499987v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morana &#268;au&#353;evi&#263;-Bully" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bully" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Delliste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lefebvre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1971" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076134v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682187v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682177v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077923v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317719v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317581v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317627v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317636v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317604v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318330v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749825v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04147360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727887v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bux&#243; I Capdevila" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317436v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317944v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032722v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03577199v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939621v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lafont-Chardin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chabert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gagneux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858529v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barat-Jamin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317747v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858552v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Autier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Bacle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124904v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226243v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858487v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cervellin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365097v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365038v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288673v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288671v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288674v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288670v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288669v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01696288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01696235v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyprien-mureau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7241-3889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948787v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanjean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela-Lamas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto Espinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez Manch&#243;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251313633" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a d'Oliveira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0194" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106182" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393443v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hemelsda&#235;l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez-Manch&#243;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.280" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Balcarcel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0514" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Haruda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2025.2546088" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a D&#8217;oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2503428122" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04477466v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lecomte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105924" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959615v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ginot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.11.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcgrath" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela&#8208;lamas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto-Espinet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Schafberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230672" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.07.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106982v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01777-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369455v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Royet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Royet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873543v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.19225" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Salvagno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105580" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987565v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373263v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499987v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morana &#268;au&#353;evi&#263;-Bully" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bully" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Delliste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lefebvre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1971" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076134v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682177v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682187v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318330v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317581v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312773v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317646v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317719v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077923v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681930v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749825v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04147360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727887v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bux&#243; I Capdevila" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317436v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317944v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032722v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03577199v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939621v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lafont-Chardin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chabert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gagneux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858529v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barat-Jamin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317747v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858552v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Autier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Bacle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124904v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858487v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cervellin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226243v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365097v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365038v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288673v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288671v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288674v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288670v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288669v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01696288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01696235v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>