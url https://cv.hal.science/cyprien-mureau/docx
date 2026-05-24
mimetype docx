--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -166,1017 +166,1017 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8000 Years of morphometric evolution of sheep, goat and pig in the northwestern Mediterranean basin</w:t>
+                <w:t xml:space="preserve">Archaeobiological evolution of barley (Hordeum vulgare) over the last eight millennia in the northwestern Mediterranean Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Jeanjean</w:t>
+                <w:t xml:space="preserve">Angèle Jeanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariadna Nieto Espinet</w:t>
+                <w:t xml:space="preserve">Léa d'Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Jiménez Manchón</w:t>
+                <w:t xml:space="preserve">Camille Dham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 380 (1926), pp.20240194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09596836251313633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948787v1</w:t>
+                <w:t xml:space="preserve">hal-05207348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeobiological evolution of barley (Hordeum vulgare) over the last eight millennia in the northwestern Mediterranean Basin</w:t>
+                <w:t xml:space="preserve">3D models related to the publication:Skull and Inner Ear Morphometrics in Sheep and Goats: Species and Breed Differentiation with Bioarchaeological Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Jeanty</w:t>
+                <w:t xml:space="preserve">Adeline Hemelsdaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Renaud Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Guintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Dham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 380 (1926), pp.20240194. </w:t>
+              <w:t xml:space="preserve">MorphoMuseum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18563/journal.m3.280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05207348v1</w:t>
+                <w:t xml:space="preserve">hal-05393443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of seashells through Gallia Narbonensis: Archaeobiogeography, provenance and trade of smooth scallop Flexopecten glaber revealed through geometric morphometrics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Two species, two stories: divergent morphometric evolution of sheep and goats over the last 8000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+                <w:t xml:space="preserve">Julien Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Piquès</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana Balcarcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106182⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 380 (1926), pp.20240514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987588v1</w:t>
+                <w:t xml:space="preserve">hal-05122042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D models related to the publication:Skull and Inner Ear Morphometrics in Sheep and Goats: Species and Breed Differentiation with Bioarchaeological Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Hemelsdaël</w:t>
+                <w:t xml:space="preserve">Transport of seashells through Gallia Narbonensis: Archaeobiogeography, provenance and trade of smooth scallop Flexopecten glaber revealed through geometric morphometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Lebrun</w:t>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Jeanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Guintard</w:t>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Mureau</w:t>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MorphoMuseum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177, pp.106182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18563/journal.m3.280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393443v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two species, two stories: divergent morphometric evolution of sheep and goats over the last 8000 years</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">From present to past: universality in sheep/goat morphometric distinction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Claude</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Ashleigh Haruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0514⟩</w:t>
+              <w:t xml:space="preserve">World Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00438243.2025.2546088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122042v1</w:t>
+                <w:t xml:space="preserve">hal-05397920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From present to past: universality in sheep/goat morphometric distinction?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">8,000 years of wild and domestic animal body size data reveal long-term synchrony and recent divergence due to intensified human impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa D’oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashleigh Haruda</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00438243.2025.2546088⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (36), pp.e2503428122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2503428122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05397920v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8,000 years of wild and domestic animal body size data reveal long-term synchrony and recent divergence due to intensified human impact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">8000 Years of morphometric evolution of sheep, goat and pig in the northwestern Mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Peyron</w:t>
+                <w:t xml:space="preserve">Silvia Valenzuela-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Blaise</w:t>
+                <w:t xml:space="preserve">Ariadna Nieto Espinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Renaud</w:t>
+                <w:t xml:space="preserve">Sergio Jiménez Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (36), pp.e2503428122. </w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2503428122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/09596836251313633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05287627v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of archaeological barley grains using geometric morphometrics and experimental charring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Jeanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1221,624 +1221,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04477466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the choice of a reference matter for log size index analysis? A case study from roman times in southern France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">ZooMS confirms geometric morphometrics species identification of ancient sheep and goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Ginot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Krista Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Valenzuela‐lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Nieto-Espinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate Schafberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.11.002⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (9), pp.230672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.230672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959615v1</w:t>
+                <w:t xml:space="preserve">hal-04250463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZooMS confirms geometric morphometrics species identification of ancient sheep and goat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Morphometric evolution of the domestic triad, in western Gallia Narbonensis (southern France, Languedoc), between the 2nd c.BC and the 4th c.AD: Preliminary and critical use of log size index for diachronic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Mureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.230672⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 662-663, pp.13-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250463v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphometric evolution of the domestic triad, in western Gallia Narbonensis (southern France, Languedoc), between the 2nd c.BC and the 4th c.AD: Preliminary and critical use of log size index for diachronic analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Construction of chrono-stratigraphic samples (CSS) as a support for taxa quantification in zooarchaeology: an example of the use of this new unit of analysis in the Languedoc region (southern France) from Late Antiquity to the High Middle Ages (3–12th c. AD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.07.001⟩</w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-023-01777-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959609v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of chrono-stratigraphic samples (CSS) as a support for taxa quantification in zooarchaeology: an example of the use of this new unit of analysis in the Languedoc region (southern France) from Late Antiquity to the High Middle Ages (3–12th c. AD)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Un dépôt votif dans la villa du Vernai à Saint-Romain-de-Jalionas (Isère) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54-55 (2021-2022)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106982v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04369455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dépôt votif dans la villa du Vernai à Saint-Romain-de-Jalionas (Isère) ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Does the choice of a reference matter for log size index analysis? A case study from roman times in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elvire Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04369455v1</w:t>
+                <w:t xml:space="preserve">hal-03959615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation et exploitation des ressources animales en Auvergne et en Languedoc de l’Antiquité tardive au haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26.1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1872,103 +1872,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting the flock: Quantitative identification of sheep and goat from isolated third lower molars and mandibles through geometric morphometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashleigh Haruda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenny Salvagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renate Schafberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Valenzuela-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 141, pp.105580. </w:t>
@@ -2019,51 +2019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forteresse aristocratique tardo-antique et médiévale de la Couronne à Molles (Ve-XIe siècle) : retour sur plus d'une décennie de recherches archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Histoire et d'Archéologie de Vichy et des environs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 179, pp.27-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2114,51 +2114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2265,51 +2265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Delliste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2375,103 +2375,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barley and domestic mammals in the Iron Age northwest Mediterranean basin: a morphometric, geographical and diachronic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Jeanjean</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Angèle Jeanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Mureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49e colloque de l'Association Française pour l'Étude de l'Âge du Fer : Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lerida, Spain</w:t>
@@ -2500,90 +2500,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance and trade of smooth scallop (Flexopecten glaber) shells in southern France between the Antiquity and the Middle Ages revealed by geometric morphometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2625,103 +2625,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailles et morphologies des espèces animales sauvages et domestiques en France Méditerranéenne au cours des 8 derniers millénaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa d'Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animed, XIe rencontres archéozoologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
@@ -2750,64 +2750,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shellfish exploitation in southern France during the Roman period: definition of an &amp;quot;antique model &amp;quot; and recent findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Exploitation, Uses, and Representations of Marine Invertebrates (Molluscs, Crustaceans, Echinoderms) in the Roman Empire, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2832,64 +2832,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et le VIe siècle ? demandent les archéozoologues...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les campagnes des provinces occidentales de l’empire romain tardif (IVe-Ve s.) « Felicium temporum reparatio » ou collapsus ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christophe Pellecuer; Delphine Lopez; Katia Turrel, Nov 2024, Loupian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2914,103 +2914,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animals as witnesses of major cultural and environmental changes: 8 millennia of sizes and abundance variation in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa d'Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zoochanges: Animals as Proxies during Periods of Transition and Change, Aug 2024, Rome, Italy</w:t>
@@ -3033,993 +3033,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du déchet à la souillure. Approche archéozoologique du rapport aux restes animaux à travers l'exemple des campagnes languedociennes antiques et médiévales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Poissons et coquillages en Languedoc méditerranéen médiéval : les restes fauniques archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Borvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sordidissimes ! Archéologie des déchets et des dépotoirs. Confrontation d’expériences récentes (III)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurent Schneider; Damien Martinez, Feb 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Terrae. Environnements littoraux, palustres et fluviaux au Moyen Âge en région Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christine Rendu; Sylvain Burri, Feb 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317604v1</w:t>
+                <w:t xml:space="preserve">hal-04317627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place du porc dans l'alimentation et l'élevage médiévaux en Languedoc ainsi que dans ses territoires limitrophes : témoignages archéozoologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Consommation et exploitation des ressources animales en Auvergne et en Languedoc de l’Antiquité tardive au haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le porc dans tous ses états dans l’Europe médiévale et moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Benoit Clavel; Philippe Meyzie, Oct 2023, Sabres, France</w:t>
+              <w:t xml:space="preserve">Actualité des thèses récentes et de la recherche en archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Schneider; Damien Martinez, Jan 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318330v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poissons et coquillages en Languedoc méditerranéen médiéval : les restes fauniques archéologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approches croisées de l’agrobiodiversité animale et végétale exploitée en Méditerranée nord-occidentale médiévale : le projet DEMETER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Forest</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrae. Environnements littoraux, palustres et fluviaux au Moyen Âge en région Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christine Rendu; Sylvain Burri, Feb 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge : deuxième journée d’actualités de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317627v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation et exploitation des ressources animales en Auvergne et en Languedoc de l’Antiquité tardive au haut Moyen Âge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cadres et évolutions de l’exploitation animale entre Antiquité et Moyen Âge en Europe méditerranéenne. Le témoignage des indices archéozoologiques de France méridionale et Croatie occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité des thèses récentes et de la recherche en archéologie médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurent Schneider; Damien Martinez, Jan 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Regards croisés autour de la fabrique du paysage méditerranéen au cours des temps historiques. Séminaire BioChronos, Département PAST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cyprien Mureau, Dec 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317581v1</w:t>
+                <w:t xml:space="preserve">hal-04681945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadres et évolutions de l’exploitation animale entre Antiquité et Moyen Âge en Europe méditerranéenne. Le témoignage des indices archéozoologiques de France méridionale et Croatie occidentale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Évolutions de la végétation et de l'exploitation animale entre Antiquité et Moyen Âge sur le littoral des étangs narbonnais : premiers jalons anthracologiques et archéozoologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés autour de la fabrique du paysage méditerranéen au cours des temps historiques. Séminaire BioChronos, Département PAST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cyprien Mureau, Dec 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Terrae. Environnements littoraux, palustres et fluviaux au Moyen Âge en région Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christine Rendu; Sylvain Burri, Feb 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681945v1</w:t>
+                <w:t xml:space="preserve">hal-04317636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches croisées de l’agrobiodiversité animale et végétale exploitée en Méditerranée nord-occidentale médiévale : le projet DEMETER</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Définir les termes du partage. Indices archéozoologiques de la hiérarchisation et du partage des viandes dans l'Est du Massif central et le Languedoc entre Antiquité tardive et haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge : deuxième journée d’actualités de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Léa Drieu; Claire Delhon; Martine Regert, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312773v1</w:t>
+                <w:t xml:space="preserve">hal-04317646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolutions de la végétation et de l'exploitation animale entre Antiquité et Moyen Âge sur le littoral des étangs narbonnais : premiers jalons anthracologiques et archéozoologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quel devenir de la consommation antique de fruits de mer au Moyen Âge dans le Midi ? Un premier bilan archéoconchyliologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrae. Environnements littoraux, palustres et fluviaux au Moyen Âge en région Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christine Rendu; Sylvain Burri, Feb 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge : deuxième journée d’actualités de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cyprien Mureau; Carole Puig; Jérôme Ros; Christophe Vaschalde, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317636v1</w:t>
+                <w:t xml:space="preserve">hal-04317719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir les termes du partage. Indices archéozoologiques de la hiérarchisation et du partage des viandes dans l'Est du Massif central et le Languedoc entre Antiquité tardive et haut Moyen Âge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Diversité de l’Orge (Hordeum vulgare L.) dans le Nord-Ouest du Bassin Méditerranéen occidental depuis 8 millénaires d’après l’analyse morphométrique des caryopses archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Jeanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Léa Drieu; Claire Delhon; Martine Regert, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">XXIVe colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317646v1</w:t>
+                <w:t xml:space="preserve">hal-04077923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel devenir de la consommation antique de fruits de mer au Moyen Âge dans le Midi ? Un premier bilan archéoconchyliologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Alimentations carnées antiques sur le littoral méditerranéen nord-occidental (Ier-VIIe siècles ap. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge : deuxième journée d’actualités de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cyprien Mureau; Carole Puig; Jérôme Ros; Christophe Vaschalde, Jun 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Centre Camille Jullian : Economie et Société dans le monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Corinne Rousse, Dec 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317719v1</w:t>
+                <w:t xml:space="preserve">hal-04681930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité de l’Orge (Hordeum vulgare L.) dans le Nord-Ouest du Bassin Méditerranéen occidental depuis 8 millénaires d’après l’analyse morphométrique des caryopses archéologiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La place du porc dans l'alimentation et l'élevage médiévaux en Languedoc ainsi que dans ses territoires limitrophes : témoignages archéozoologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Le porc dans tous ses états dans l’Europe médiévale et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benoit Clavel; Philippe Meyzie, Oct 2023, Sabres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077923v1</w:t>
+                <w:t xml:space="preserve">hal-04318330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentations carnées antiques sur le littoral méditerranéen nord-occidental (Ier-VIIe siècles ap. J.-C.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Du déchet à la souillure. Approche archéozoologique du rapport aux restes animaux à travers l'exemple des campagnes languedociennes antiques et médiévales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Centre Camille Jullian : Economie et Société dans le monde antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Corinne Rousse, Dec 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Sordidissimes ! Archéologie des déchets et des dépotoirs. Confrontation d’expériences récentes (III)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Schneider; Damien Martinez, Feb 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681930v1</w:t>
+                <w:t xml:space="preserve">hal-04317604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du déchet ultime à l’animal : les apports de l’archéozoologie à la reconstitution de filières alimentaires des sociétés du Languedoc au cours des temps historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filières Matérialités, imaginaires et connexions socio-écologiques dans les chaînes de production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Davide Cacchioni; Morgan Jenatton, Nov 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4057,51 +4057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Décennie de recherches sur le site archéologique de la Couronne à Molles ! Une Forteresse de la fin de l'Antiquité et du haut Moyen Âge dans les contreforts de la montagne bourbonnaise (Ve-XIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences annuel de la Société d'Histoire et d'Archéologie de Vichy et ses Environs (SHAVE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4126,51 +4126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphometric variation of seeds as a tool for tracing barley history: modern diversity and preliminary archaeological results in Lattara (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Jeanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4251,51 +4251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments d'appréhension de l'exploitation animale entre Antiquité tardive et Moyen Âge dans l'archipel du Kvarner à partir des exemples de Mirine-Fulfinum et Martinšćica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The long duration of settlement-environment relations in the coastal and insular environment of the northern Mediterranean (from prehistory to the Middle Ages)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Morana Čaušević-Bully; Sébastien Bully, Sep 2021, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4352,64 +4352,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Ancient shellfish pathways: a morphometric perspective on the smooth scallop Flexopecten glaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ICAZ AGPM (Archaeozoology, Genetics, Proteomics &amp; Morphometrics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Munich (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4505,51 +4505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4591,51 +4591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’acquisition des ressources animales sur l’établissement fortifié de hauteur de La Couronne (Molles, Allier) aux Ve-VIIe siècles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4949,51 +4949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouverture de l’analyse archéozoologique à une nouvelle aire (zone centrale), et une nouvelle ère (IX-XIe siècles ap. J.-C.) in D. Martinez (dir.), Site de La Couronne à Molles (Allier). Forteresse de l'Antiquité tardive et du haut Moyen Âge. Résultats de la première année du programme triennal 2020-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARAMEA. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5011,51 +5011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude archéozoologique, Port-sur-Saône « La Vigne aux Pères », in A. Saggese, V. Chevassu, T. Chenal (dir.), Le Portois du IVe au XIIe s. Evolution des pouvoirs et dynamique de l’occupation humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PCR "Le Portois du IV e au XII e siècle, évolution des pouvoirs et dynamiques du peuplement". 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5225,77 +5225,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Midi-Méditerranée. 2021, 155 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5334,64 +5334,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laudun-L'Ardoise (30), Avenue du Général de Gaulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Midi-Méditerranée. 2021, 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5548,51 +5548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salives (Côte-d’Or), « Le Château ». Rapport de prospection thématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vergine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5640,51 +5640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des assemblages archéozoologiques de Martinšćica, bilan des campagnes de 2013 à 2019, in S. Bully, M. Čaušević-Bully (dir.), Les complexes monastiques et ecclésiaux de l'archipel du Kvarner (Croatie). Rapport de la campagne 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UBFC - Université de Bourgogne Franche-comté; UMR 6298 ARTEHIS; UMR 6249 Chrono-Environnement. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5706,51 +5706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un regard sur la consommation carnée entre les Ve et VIIe siècles : étude des restes archéozoologiques du secteur 9, in D. Martinez (dir.), Site de La Couronne à Molles (Allier). Forteresse de l'Antiquité tardive et du haut Moyen Age. Rapport final du programme pluriannuel 2015-2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ARAMEA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5772,51 +5772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un regard sur la consommation carnée entre les IVe et VIIe siècles : étude des restes archéozoologiques du secteur 9&amp;quot; in D. Martinez (dir.), Site de La Couronne à Molles (Allier). Forteresse de l'Antiquité tardive et du haut Moyen Age.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie Auvergne - Rhône-Alpes. 2018, p.55-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5838,51 +5838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préliminaire des ossements animaux de la zone 5 (X-XIIe siècles)&amp;quot;, in G. Duperron (dir.), L'établissement littoral de Saint-Martin-le-Bas à Gruissan (Aude)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie d'Occitanie. 2018, p.365-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5904,51 +5904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des restes archéozoologiques, 2015 et 2016&amp;quot; in Cl. Raynaud, Le Siège épiscopal de Maguelone (Villeneuve-lès-Maguelone) entre Antiquité tardive et haut Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie d'Occitanie. 2018, p.77-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5970,51 +5970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude archéozoologique des vestiges mis au jour en 2016 : nouveaux jalons pour la connaissance de la consommation des ressources animales du Ve au VIIe siècle&amp;quot; in D. Martinez (dir.), Site de La Couronne à Molles (Allier). Forteresse de l'Antiquité tardive et du haut Moyen Age. Résultats de la deuxième année du programme triennal 2015-2016-2018 (report de l'année 2017).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ARAMEA; Service régional de l'archéologie Auvergne - Rhône-Alpes. 2017, p.56-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6036,51 +6036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vestiges archéozoologiques tardo-antiques et médiévaux des zones 1 à 4 : synthèse préliminaire, in G. Duperron (dir.), L'établissement littoral de Saint-Martin-le-Bas (Aude)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie d'Occitanie. 2017, p.269-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6102,51 +6102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier archéozoologique des dépotoirs FS1346 (IVe-Ve s.) et FS2092 (XIe-XIIe s.)&amp;quot;, in G. Duperron (dir.), L’établissement littoral de Saint-Martin-le-Bas à Gruissan (Aude)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie d'Occitanie. 2016, p. 707-720</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6168,51 +6168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude archéozoologique des restes osseux de l’état V&amp;quot;, in D. Martinez (dir.), Site de La Couronne à Molles (Allier). Forteresse de l'Antiquité tardive et du haut Moyen Âge. Résultats de la première année du programme triennal 2015-2017.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ARAMEA; Service régional de l'archéologie d'Auvergne, Clermont-Ferrand. 2015, p. 45-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6324,51 +6324,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60629F7B"/>
+    <w:nsid w:val="AAF7C695"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6555,51 +6555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyprien-mureau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7241-3889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948787v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanjean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela-Lamas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto Espinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez Manch&#243;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251313633" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a d'Oliveira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0194" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106182" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393443v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hemelsda&#235;l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez-Manch&#243;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.280" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Balcarcel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0514" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Haruda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2025.2546088" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a D&#8217;oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2503428122" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04477466v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lecomte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105924" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959615v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ginot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.11.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcgrath" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela&#8208;lamas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto-Espinet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Schafberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230672" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.07.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106982v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01777-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369455v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Royet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Royet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873543v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.19225" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Salvagno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105580" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987565v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373263v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499987v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morana &#268;au&#353;evi&#263;-Bully" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bully" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Delliste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lefebvre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1971" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076134v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682177v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682187v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318330v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317581v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312773v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317646v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317719v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077923v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681930v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749825v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04147360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727887v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bux&#243; I Capdevila" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317436v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317944v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032722v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03577199v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939621v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lafont-Chardin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chabert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gagneux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858529v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barat-Jamin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317747v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858552v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Autier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Bacle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124904v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858487v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cervellin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226243v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365097v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365038v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288673v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288671v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288674v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288670v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288669v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01696288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01696235v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyprien-mureau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7241-3889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207348v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a d'Oliveira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0194" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393443v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hemelsda&#235;l" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez-Manch&#243;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.280" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122042v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Balcarcel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0514" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987588v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106182" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397920v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Haruda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2025.2546088" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a D&#8217;oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2503428122" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela-Lamas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto Espinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez Manch&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251313633" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04477466v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lecomte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105924" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250463v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcgrath" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela&#8208;lamas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto-Espinet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Schafberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230672" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959609v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.07.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106982v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01777-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Royet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Royet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ginot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.11.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873543v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.19225" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Salvagno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105580" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987565v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373263v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499987v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morana &#268;au&#353;evi&#263;-Bully" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bully" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Delliste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lefebvre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1971" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076134v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682177v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682187v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317627v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317636v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317646v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317719v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077923v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318330v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317604v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749825v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04147360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727887v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bux&#243; I Capdevila" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317436v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317944v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032722v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03577199v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04939621v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lafont-Chardin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chabert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gagneux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858529v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barat-Jamin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317747v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858552v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Autier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Bacle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124904v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858487v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cervellin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226243v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365097v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365038v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288673v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288671v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288674v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288670v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288669v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01696288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01696235v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>