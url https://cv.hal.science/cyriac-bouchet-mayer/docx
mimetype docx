--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -635,291 +635,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Significance of Dispositions for Survival and Preparation for the Ordeals of the Asylum Process: A Study among Homosexual Asylum Seekers Excluded from the French Reception Scheme</w:t>
+                <w:t xml:space="preserve">Le poids des dispositions pour survivre et préparer les épreuves de l’asile. Enquête auprès des demandeurs d’asile homosexuels exclus du dispositif national d’accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 39 (1), </w:t>
+              <w:t xml:space="preserve">, 2023, 39 (1), pp.161-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15ar7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/remi.22339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508622v1</w:t>
+                <w:t xml:space="preserve">hal-03988123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scripts homosexuels et sport en contexte postcolonial: expériences sportives « au pays » d’hommes gays originaires d’Afrique francophone et demandant l’asile en France</w:t>
+                <w:t xml:space="preserve">The Significance of Dispositions for Survival and Preparation for the Ordeals of the Asylum Process: A Study among Homosexual Asylum Seekers Excluded from the French Reception Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15ar7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399984v1</w:t>
+                <w:t xml:space="preserve">hal-05508622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le poids des dispositions pour survivre et préparer les épreuves de l’asile. Enquête auprès des demandeurs d’asile homosexuels exclus du dispositif national d’accueil</w:t>
+                <w:t xml:space="preserve">Scripts homosexuels et sport en contexte postcolonial: expériences sportives « au pays » d’hommes gays originaires d’Afrique francophone et demandant l’asile en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (1), pp.91-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.22339⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03988123v1</w:t>
+                <w:t xml:space="preserve">hal-04399984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la contrainte par corps à l’incitation joyeuse ? Les métamorphoses récentes du gouvernement des conduites. Entretien avec Dominique Memmi</w:t>
               </w:r>
@@ -2342,1866 +2342,1866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre trajectoires différentielles et incertitudes biographiques : une analyse longitudinale des pratiques corporelles après la chirurgie bariatrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de la place des activités physiques adaptées dans l’accompagnement pré et post chirurgie bariatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Paccaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème congrès international de la société de sociologie du sport de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3SLF, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Les enjeux des jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173099v1</w:t>
+                <w:t xml:space="preserve">hal-05421733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des rapports aux corps et habitudes de vie suite à une opération de perte de poids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Results of lobbying against search engines in the area of harm and risk reduction strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trauchessec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Héraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Groupe de Recherche en Epistémologie, Histoire et Sociologie du Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th European Public Health Conference : Investing for sustainable health and well-being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2025, Helsinki, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaf161.215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305185v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir le poids des trajectoires et contextes immédiats de vie d'hommes demandant l'asile au motif de l'orientation sexuelle dans l'interaction avec les dispositifs de prévention du VIH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du collectif interassociatif TRT-5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TRT-5, May 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;VIH/Sida. L'éthique aux frontières de l'engagement ethnographique</w:t>
+                <w:t xml:space="preserve">Étude des rapports aux corps et habitudes de vie suite à une opération de perte de poids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Loriato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire du Réseaux des jeunes chercheurs en sciences sociales sur le VIH/Sida et la santé sexuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, En ligne, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Groupe de Recherche en Epistémologie, Histoire et Sociologie du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397899v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude sociologique des incertitudes biographiques post-chirurgie bariatrique (6-24 mois) au prisme de l’évolution des pratiques corporelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Couvry</w:t>
+                <w:t xml:space="preserve">Entre trajectoires différentielles et incertitudes biographiques : une analyse longitudinale des pratiques corporelles après la chirurgie bariatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la SOciété Française et Francophone de Chirurgie de l'Obésité et des Maladies Métaboliques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SOFFCOMM, May 2025, Saint-Etienne (FR), France</w:t>
+              <w:t xml:space="preserve">XIIIème congrès international de la société de sociologie du sport de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3SLF, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173053v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recomposition des rapports à l’environnement et des situations de handicap suite à une chirurgie bariatrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude sociologique des incertitudes biographiques post-chirurgie bariatrique (6-24 mois) au prisme de l’évolution des pratiques corporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement(s) et inégalité - 11ème congrès de l'association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFS, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la SOciété Française et Francophone de Chirurgie de l'Obésité et des Maladies Métaboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOFFCOMM, May 2025, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173126v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la stigmatisation à l’empowerment ? Réinventer la relation corps-environnement par la chirurgie bariatrique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;VIH/Sida. L'éthique aux frontières de l'engagement ethnographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Paccaud</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Manac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loriato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement(s) et inégalité - 11ème congrès de l'association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFS, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Webinaire du Réseaux des jeunes chercheurs en sciences sociales sur le VIH/Sida et la santé sexuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173148v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités physiques et sportives au cours de l'expérience de la chirurgie bariatrique : risque et opportunité d'un dispositif de gestion de la corpulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Recomposition des rapports à l’environnement et des situations de handicap suite à une chirurgie bariatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Paccaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème congrès international de la société de sociologie du sport de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3SLF, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Environnement(s) et inégalité - 11ème congrès de l'association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173116v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l'ouvrage VIH/Sida. L'éthique aux frontières de l'engagement ethnographique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léo Manac'H</w:t>
+                <w:t xml:space="preserve">De la stigmatisation à l’empowerment ? Réinventer la relation corps-environnement par la chirurgie bariatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Paccaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Mener une recherche dans le champ de la santé : enjeux éthiques et modalités pratiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LinCS, Nov 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Environnement(s) et inégalité - 11ème congrès de l'association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397885v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in the temporalities of bodily evolution post-bariatric surgery</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activités physiques et sportives au cours de l'expérience de la chirurgie bariatrique : risque et opportunité d'un dispositif de gestion de la corpulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Paccaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2025 meeting of the Society for social studies of science (4S)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Seattle (USA), United States</w:t>
+              <w:t xml:space="preserve">XIIIème congrès international de la société de sociologie du sport de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3SLF, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305129v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of lobbying against search engines in the area of harm and risk reduction strategy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Trauchessec</w:t>
+                <w:t xml:space="preserve">Présentation de l'ouvrage VIH/Sida. L'éthique aux frontières de l'engagement ethnographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loriato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Manac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Public Health Conference : Investing for sustainable health and well-being</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire "Mener une recherche dans le champ de la santé : enjeux éthiques et modalités pratiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LinCS, Nov 2025, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402393v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la place des activités physiques adaptées dans l’accompagnement pré et post chirurgie bariatrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity in the temporalities of bodily evolution post-bariatric surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux des jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The 2025 meeting of the Society for social studies of science (4S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Seattle (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421733v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche communautaire dans la prévention VIH auprès d’hommes demandant l’asile au motif de l’orientation sexuelle : de quelle communauté parle-t-on ?</w:t>
+                <w:t xml:space="preserve">La santé des personnes désignées comme migrantes et les défis pour l’intervention en santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale. "Prendre soin des LGBTI+. Évolutions et défis d'un champ d'action et de recherche"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">13ème Rencontre PESAP : Les activités physiques et sportives: un levier pour la santé des personnes migrantes et réfugiées.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Master PESAP et association PESAP Santé le mouvement, Apr 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399894v1</w:t>
+                <w:t xml:space="preserve">hal-04586719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l'article : &amp;quot;De l’inégalité d’usage des dispositifs de prévention ciblés du VIH entre exilés homosexuels</w:t>
+                <w:t xml:space="preserve">Pour une prévention du VIH incarnée et sensible aux enjeux sociaux : retour sur une enquête ethnographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présentation au Ministère de la santé du numéro spécial de la Revue française des affaires sociales : « Migrations et santé : faire face au soin entravé. Contraintes, expériences, mobilisations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique Sidaction 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Sidaction, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907940v1</w:t>
+                <w:t xml:space="preserve">hal-04586699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une prévention du VIH incarnée et sensible aux enjeux sociaux : retour sur une enquête ethnographique</w:t>
+                <w:t xml:space="preserve">Présentation de l'article : &amp;quot;De l’inégalité d’usage des dispositifs de prévention ciblés du VIH entre exilés homosexuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique Sidaction 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Sidaction, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Présentation au Ministère de la santé du numéro spécial de la Revue française des affaires sociales : « Migrations et santé : faire face au soin entravé. Contraintes, expériences, mobilisations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586699v1</w:t>
+                <w:t xml:space="preserve">hal-04907940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervenir auprès d’hommes demandant l’asile au motif de l’orientation sexuelle : quels défis pour la santé publique ?</w:t>
+                <w:t xml:space="preserve">Approche communautaire dans la prévention VIH auprès d’hommes demandant l’asile au motif de l’orientation sexuelle : de quelle communauté parle-t-on ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance plénière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COREVIH Lyon vallée du Rhône, Jun 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale. "Prendre soin des LGBTI+. Évolutions et défis d'un champ d'action et de recherche"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649768v1</w:t>
+                <w:t xml:space="preserve">hal-04399894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’accommoder d’injonctions paradoxales pour préserver sa santé sexuelle. De l’inégalité entre hommes demandant l’asile au motif de l’orientation sexuelle</w:t>
+                <w:t xml:space="preserve">Intervenir auprès d’hommes demandant l’asile au motif de l’orientation sexuelle : quels défis pour la santé publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Exils LGBT+"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Convergences Migrations et association ARDHIS, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séance plénière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COREVIH Lyon vallée du Rhône, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586728v1</w:t>
+                <w:t xml:space="preserve">hal-04649768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociologie de l’Obésité : changeons notre regard grâce aux rapports des Sciences Sociales</w:t>
+                <w:t xml:space="preserve">S’accommoder d’injonctions paradoxales pour préserver sa santé sexuelle. De l’inégalité entre hommes demandant l’asile au motif de l’orientation sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Paccaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence-Débat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Spécialisé de l'Obésité Sud Aquitaine, Mar 2024, Pau, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Exils LGBT+"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Convergences Migrations et association ARDHIS, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586654v1</w:t>
+                <w:t xml:space="preserve">hal-04586728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du réseau des jeunes chercheurs en sciences sociales sur le VIH/Sida</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sociologie de l’Obésité : changeons notre regard grâce aux rapports des Sciences Sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Paccaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de lancement du programme jeunes chercheurs de l'ANRS Maladies infectieuses émergentes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence-Débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Spécialisé de l'Obésité Sud Aquitaine, Mar 2024, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586686v1</w:t>
+                <w:t xml:space="preserve">hal-04586654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du manuscrit à la soutenance : décrypter les pré-rapports et préparer son oral</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Caprais</w:t>
+                <w:t xml:space="preserve">Présentation du réseau des jeunes chercheurs en sciences sociales sur le VIH/Sida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaora Rivierez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire - Les déjeuners de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des jeunes chercheurs en sciences humaines et sociales sur le corps et les activités physiques (RJC-SHS-CAP), Mar 2024, [En ligne], France</w:t>
+              <w:t xml:space="preserve">Journée de lancement du programme jeunes chercheurs de l'ANRS Maladies infectieuses émergentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586681v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inégalité des chances face aux épreuves de l’asile au motif de l’orientation sexuelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du manuscrit à la soutenance : décrypter les pré-rapports et préparer son oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuit méditerranéenne des chercheur·ses dans le cadre de la Nuit européenne de la science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Webinaire - Les déjeuners de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des jeunes chercheurs en sciences humaines et sociales sur le corps et les activités physiques (RJC-SHS-CAP), Mar 2024, [En ligne], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762735v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir demandeur d'asile au motif de l'orientation sexuelle. Étude des interactions avec les institutions sanitaires et de l'asile au prisme des trajectoires de vie</w:t>
               </w:r>
@@ -4250,372 +4250,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin d'une carrière obèse ? Étude sociologique des incertitudes biographique post-chirurgie bariatrique au prisme de l'évolution des pratiques corporelles</w:t>
+                <w:t xml:space="preserve">L’inégalité des chances face aux épreuves de l’asile au motif de l’orientation sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mon post-doc en 10 min</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PhD Pub, Jul 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Nuit méditerranéenne des chercheur·ses dans le cadre de la Nuit européenne de la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649779v1</w:t>
+                <w:t xml:space="preserve">hal-04762735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demander l'asile au motif de l'orientation sexuelle. L'inégalité des chances au prisme des trajectoires de vie</w:t>
+                <w:t xml:space="preserve">La fin d'une carrière obèse ? Étude sociologique des incertitudes biographique post-chirurgie bariatrique au prisme de l'évolution des pratiques corporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ma thèse en 10 minutes</w:t>
+              <w:t xml:space="preserve">Mon post-doc en 10 min</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PhD Pub, Jul 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649774v1</w:t>
+                <w:t xml:space="preserve">hal-04649779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir le poids des trajectoires et contextes immédiats de vie d’hommes demandant l’asile au motif de l’orientation sexuelle dans l’interaction avec les dispositifs de prévention du VIH</w:t>
+                <w:t xml:space="preserve">Demander l'asile au motif de l'orientation sexuelle. L'inégalité des chances au prisme des trajectoires de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PrEP &amp; Migrant·es</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inter Corevih Auvergne Rhône-Alpes, Sep 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Ma thèse en 10 minutes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PhD Pub, Jul 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762742v1</w:t>
+                <w:t xml:space="preserve">hal-04649774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé des personnes désignées comme migrantes et les défis pour l’intervention en santé publique</w:t>
+                <w:t xml:space="preserve">Saisir le poids des trajectoires et contextes immédiats de vie d’hommes demandant l’asile au motif de l’orientation sexuelle dans l’interaction avec les dispositifs de prévention du VIH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Rencontre PESAP : Les activités physiques et sportives: un levier pour la santé des personnes migrantes et réfugiées.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Master PESAP et association PESAP Santé le mouvement, Apr 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée PrEP &amp; Migrant·es</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inter Corevih Auvergne Rhône-Alpes, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586719v1</w:t>
+                <w:t xml:space="preserve">hal-04762742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(In)égalité face au Care : une économie de l'assistance et de l'entraide pour la survie de demandeurs l'asile homosexuels</w:t>
+                <w:t xml:space="preserve">Gendered-Cultural Expectations and Subjective Violence: Intersectional Analysis of the Associative Support for Lgbtiq Asylum Seekers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À quoi sert le care ? Bien être et politiques de l’attention dans les centres d’hébergement d’urgence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris (Inalco), France</w:t>
+              <w:t xml:space="preserve">XXe ISA World Congress of Sociology. Resurgent Authoritarianism: Sociology of New Entanglements of Religions, Politics, and Economies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Australian Sociological Association (TASA) and International sociological association (ISA), Jun 2023, Melbourne, Australia. pp.94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337927v1</w:t>
+                <w:t xml:space="preserve">hal-04152255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets sur la santé d’injonctions identitaires contradictoire dans le cadre de la demande d’asile au motif de l’orientation sexuelle</w:t>
               </w:r>
@@ -4733,618 +4733,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence des trajectoires de professionnalisation des jeunes chercheur·ses sur la santé mentale</w:t>
+                <w:t xml:space="preserve">(In)égalité face au Care : une économie de l'assistance et de l'entraide pour la survie de demandeurs l'asile homosexuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser le changement : La sociologie face aux innovations sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XIIème Congrès de la Société des sociologues du sport de langue française (3SLF), Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">À quoi sert le care ? Bien être et politiques de l’attention dans les centres d’hébergement d’urgence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris (Inalco), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125924v1</w:t>
+                <w:t xml:space="preserve">hal-04337927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mener son travail de thèse tout en se socialisant à la recherche</w:t>
+                <w:t xml:space="preserve">L’influence des trajectoires de professionnalisation des jeunes chercheur·ses sur la santé mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Derumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser le changement : La sociologie face aux innovations sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XIIème Congrès de la Société des sociologues du sport de langue française (3SLF), Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125919v1</w:t>
+                <w:t xml:space="preserve">hal-04125924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnographier la diversité et les enjeux des pratiques sexuelles et préventives, pour une santé publique incarnée</w:t>
+                <w:t xml:space="preserve">Mener son travail de thèse tout en se socialisant à la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude "HSH nés à l'étranger"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, groupe de travail ANRS-MIE, May 2023, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Penser le changement : La sociologie face aux innovations sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XIIème Congrès de la Société des sociologues du sport de langue française (3SLF), Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125911v1</w:t>
+                <w:t xml:space="preserve">hal-04125919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sports Experiences and the Construction of Homosexual Scripts in West African Context</w:t>
+                <w:t xml:space="preserve">Ethnographier la diversité et les enjeux des pratiques sexuelles et préventives, pour une santé publique incarnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXe ISA World Congress of Sociologie. Resugrent Authoritarianism: Sociology of New Entanglements of Religions, Politics, ans Economies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Australian Sociological Association (TASA) and International Sociological Association (ISA), Jun 2023, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Journées d'étude "HSH nés à l'étranger"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, groupe de travail ANRS-MIE, May 2023, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152260v1</w:t>
+                <w:t xml:space="preserve">hal-04125911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accéder à l’indicible le rend-t- il dicible pour autant ? Retour sur les données sensibles recueillies dans le cadre d’une enquête auprès d’hommes gays demandant l’asile</w:t>
+                <w:t xml:space="preserve">Sports Experiences and the Construction of Homosexual Scripts in West African Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude "Les indicibles de l'enquête"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXe ISA World Congress of Sociologie. Resugrent Authoritarianism: Sociology of New Entanglements of Religions, Politics, ans Economies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Australian Sociological Association (TASA) and International Sociological Association (ISA), Jun 2023, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399868v1</w:t>
+                <w:t xml:space="preserve">hal-04152260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gendered-Cultural Expectations and Subjective Violence: Intersectional Analysis of the Associative Support for Lgbtiq Asylum Seekers in France</w:t>
+                <w:t xml:space="preserve">Accéder à l’indicible le rend-t- il dicible pour autant ? Retour sur les données sensibles recueillies dans le cadre d’une enquête auprès d’hommes gays demandant l’asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXe ISA World Congress of Sociology. Resurgent Authoritarianism: Sociology of New Entanglements of Religions, Politics, and Economies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Australian Sociological Association (TASA) and International sociological association (ISA), Jun 2023, Melbourne, Australia. pp.94</w:t>
+              <w:t xml:space="preserve">Journées d'étude "Les indicibles de l'enquête"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152255v1</w:t>
+                <w:t xml:space="preserve">hal-04399868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demander l’asile au motif de l’orientation sexuelle. Entre impératifs de préparation aux épreuves de l’asile et survie</w:t>
+                <w:t xml:space="preserve">Étude des déterminants sociaux de l’activité physique des étudiants français et brésiliens confinés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale : Migrations et méditerranée : quels enjeux pour les personnes LGBTI+ ?, Semaines Culturelles, festives et militantes de la pride Marseille – Organisé par Pride Marseille et Torino Pride</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Les enjeux des jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712363v1</w:t>
+                <w:t xml:space="preserve">hal-03981352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partir pour mieux revenir ? Projets de retour en Afrique de l’Ouest d’hommes exilés en France au motif de leur orientation sexuelle</w:t>
+                <w:t xml:space="preserve">Du champ sportif au droit d'asile : enquête ethnographique sur la compétition de l’asile LGBTI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier 66 : Experiencing and challenging privilege when moving (back) to Africa / Expériences et défis du privilège dans la migration (de retour) vers l’Afrique, 7ème Rencontre des Études Africaines en France (REAF), « Circulations dans les Afriques, Afriques en circulation » – Organisé par le GIS « Études africaines en France »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Dire, Faire et Analyser. La sociologie du sport face au langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712365v1</w:t>
+                <w:t xml:space="preserve">hal-03706595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’influence des trajectoires de professionnalisation des jeunes chercheur·se·s sur leur santé mentale</w:t>
               </w:r>
@@ -5518,329 +5531,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des pratiques sportives « au pays » dans la gestion de l'assignation de genre d'hommes originaires d'Afrique de l'ouest demandant l'asile en France au motif de leur orientation sexuelle</w:t>
+                <w:t xml:space="preserve">Demander l’asile au motif de l’orientation sexuelle. Entre impératifs de préparation aux épreuves de l’asile et survie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dire, Faire et Analyser. La sociologie du sport face au language. Congrès de la Société des sociologues du sport de langue française (3SLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale : Migrations et méditerranée : quels enjeux pour les personnes LGBTI+ ?, Semaines Culturelles, festives et militantes de la pride Marseille – Organisé par Pride Marseille et Torino Pride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706594v1</w:t>
+                <w:t xml:space="preserve">hal-03712363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gagner la confiance des enquêtés pour ethnographier l’asile gay en Île-de-France. L’éthique en actes comme prérequis au recueil de données sensibles ou illégales</w:t>
+                <w:t xml:space="preserve">Partir pour mieux revenir ? Projets de retour en Afrique de l’Ouest d’hommes exilés en France au motif de leur orientation sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Lausannois d’Ethnographie : Questionner les rapports entre ethnographies et droit(s). Impératifs légaux, méthodologiques et épistémologiques – Organisé par des membres de l’Université de Lausanne (UNIL) et de la Haute École Spécialisée de Suisse Occidentale (HES-SO), Lausanne.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Atelier 66 : Experiencing and challenging privilege when moving (back) to Africa / Expériences et défis du privilège dans la migration (de retour) vers l’Afrique, 7ème Rencontre des Études Africaines en France (REAF), « Circulations dans les Afriques, Afriques en circulation » – Organisé par le GIS « Études africaines en France »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706591v1</w:t>
+                <w:t xml:space="preserve">hal-03712365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des déterminants sociaux de l’activité physique des étudiants français et brésiliens confinés</w:t>
+                <w:t xml:space="preserve">Gagner la confiance des enquêtés pour ethnographier l’asile gay en Île-de-France. L’éthique en actes comme prérequis au recueil de données sensibles ou illégales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux des jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Atelier Lausannois d’Ethnographie : Questionner les rapports entre ethnographies et droit(s). Impératifs légaux, méthodologiques et épistémologiques – Organisé par des membres de l’Université de Lausanne (UNIL) et de la Haute École Spécialisée de Suisse Occidentale (HES-SO), Lausanne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981352v1</w:t>
+                <w:t xml:space="preserve">hal-03706591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du champ sportif au droit d'asile : enquête ethnographique sur la compétition de l’asile LGBTI</w:t>
+                <w:t xml:space="preserve">La place des pratiques sportives « au pays » dans la gestion de l'assignation de genre d'hommes originaires d'Afrique de l'ouest demandant l'asile en France au motif de leur orientation sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dire, Faire et Analyser. La sociologie du sport face au langage</w:t>
+              <w:t xml:space="preserve">Dire, Faire et Analyser. La sociologie du sport face au language. Congrès de la Société des sociologues du sport de langue française (3SLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706595v1</w:t>
+                <w:t xml:space="preserve">hal-03706594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialisés aux (ou par) les relations sexuelles entre hommes. Le cas des hommes originaires d’Afrique de l’ouest, demandant l’asile en France</w:t>
               </w:r>
@@ -6419,51 +6419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sociologique des incertitudes biographiques post-chirurgie bariatrique (6-24 mois) au prisme de l'évolution des pratiques corporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6583,103 +6583,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruptive e-prevention from 2019 : dummy online drug selling sites to reach new consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Shelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trauchessec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Public Health Conference : Strengthening health systems : improving population health and being prepared for the unexpected</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Berlin, Germany. European Journal of Public Health, 32 (Special issue 3), 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6752,51 +6752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vacant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winner Ramirez-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7412,51 +7412,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="478B9FFE"/>
+    <w:nsid w:val="060F0D66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7643,51 +7643,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyriac-bouchet-mayer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8848-3817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260239542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/106165322631016020049" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080227v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Charissou-Pujol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-101199" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrs/feae052" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586637v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.243.0155" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508622v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ar7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399984v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22339" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Condamine-Ducreux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sabadel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.5091" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.056.0031" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981437v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delcourt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Silva Duarte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.4856" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173185v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labrunie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loriato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Manac'H" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Medareg-Narou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Derumaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gruas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/2035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/184" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712369v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173211v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrs.fr/fr/publications/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586569v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Brand&#227;o de Souza Mendes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cazarre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04584374v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023MON30035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508582v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173099v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pujol Charissou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397899v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173148v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397885v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305129v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Issanchou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402393v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trauchessec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;raud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bost" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.215" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421733v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907940v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586699v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649768v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586728v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586654v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586686v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaora Rivierez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586681v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Caprais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907926v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649779v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649774v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762742v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586719v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337927v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125925v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981362v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125924v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04125919v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04125911v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152260v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399868v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152255v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712363v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712365v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981302v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981337v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981352v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706595v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668436v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668443v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Mendes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Agatti L&#252;dorf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981376v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145446v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa165.345" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145438v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305159v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337944v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981414v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Shelly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac130.057" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145510v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winner Ramirez-Diaz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145484v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Segouin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Moullec-Rieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Lashen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03147050v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03146849v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Le Nogue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Henry-Kagan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maric" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/eurpub/article/29/Supplement_4/ckz186.012/5623378" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03146831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Patrick" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Sow" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legrais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephconference.eu/conference-2019-marseille-271" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.059" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyriac-bouchet-mayer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8848-3817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260239542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/106165322631016020049" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080227v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Charissou-Pujol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-101199" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrs/feae052" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586637v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.243.0155" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988123v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22339" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508622v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ar7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399984v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Condamine-Ducreux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sabadel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.5091" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.056.0031" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981437v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delcourt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Silva Duarte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.4856" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173185v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labrunie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loriato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Manac'H" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Medareg-Narou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Derumaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gruas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/2035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/184" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712369v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173211v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrs.fr/fr/publications/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586569v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Brand&#227;o de Souza Mendes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cazarre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04584374v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023MON30035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508582v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421733v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pujol Charissou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trauchessec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;raud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bost" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.215" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173010v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305185v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173099v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173148v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173116v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397885v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305129v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Issanchou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586719v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586699v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907940v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399894v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586728v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586654v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586686v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaora Rivierez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586681v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Caprais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907926v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762735v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649779v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649774v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762742v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152255v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125925v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981362v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337927v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04125919v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04125911v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152260v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399868v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981352v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706595v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981302v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981337v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712363v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712365v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706594v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668436v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668443v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Mendes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Agatti L&#252;dorf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981376v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145446v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa165.345" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145438v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305159v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337944v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981414v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Shelly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac130.057" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145510v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winner Ramirez-Diaz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145484v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Segouin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Moullec-Rieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Lashen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03147050v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03146849v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Le Nogue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Henry-Kagan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maric" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/eurpub/article/29/Supplement_4/ckz186.012/5623378" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03146831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Patrick" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Sow" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legrais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephconference.eu/conference-2019-marseille-271" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.059" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>