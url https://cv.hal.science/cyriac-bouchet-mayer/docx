--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -229,51 +229,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -397,731 +397,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-effects of cultural and gay capitals in access to refugee status on the grounds of SOGI in France: Study of the formal and informal preparations of West African men for asylum trials</w:t>
+                <w:t xml:space="preserve">Migrations LGBT+ vers la France : appropriations et négociations des catégories migratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ferez</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Nzeyimana-Cyizere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cai Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Refugee Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jrs/feae052⟩</w:t>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 95, pp.345-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1124907ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666086v1</w:t>
+                <w:t xml:space="preserve">hal-05615053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôler l’épidémie de VIH/Sida et les exilés gays : quelles incompatibilités ?</w:t>
+                <w:t xml:space="preserve">Cross-effects of cultural and gay capitals in access to refugee status on the grounds of SOGI in France: Study of the formal and informal preparations of West African men for asylum trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Refugee Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jrs/feae052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586637v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’inégalité d’usage des dispositifs de prévention ciblés du VIH entre exilés homosexuels</w:t>
+                <w:t xml:space="preserve">Contrôler l’épidémie de VIH/Sida et les exilés gays : quelles incompatibilités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Exils LGBT+ (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870672v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le poids des dispositions pour survivre et préparer les épreuves de l’asile. Enquête auprès des demandeurs d’asile homosexuels exclus du dispositif national d’accueil</w:t>
+                <w:t xml:space="preserve">De l’inégalité d’usage des dispositifs de prévention ciblés du VIH entre exilés homosexuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.22339⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N°243, pp.155 - 170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.243.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988123v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Significance of Dispositions for Survival and Preparation for the Ordeals of the Asylum Process: A Study among Homosexual Asylum Seekers Excluded from the French Reception Scheme</w:t>
+                <w:t xml:space="preserve">Le poids des dispositions pour survivre et préparer les épreuves de l’asile. Enquête auprès des demandeurs d’asile homosexuels exclus du dispositif national d’accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 39 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15ar7⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 39 (1), pp.161-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.22339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508622v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scripts homosexuels et sport en contexte postcolonial: expériences sportives « au pays » d’hommes gays originaires d’Afrique francophone et demandant l’asile en France</w:t>
+                <w:t xml:space="preserve">The Significance of Dispositions for Survival and Preparation for the Ordeals of the Asylum Process: A Study among Homosexual Asylum Seekers Excluded from the French Reception Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15ar7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399984v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la contrainte par corps à l’incitation joyeuse ? Les métamorphoses récentes du gouvernement des conduites. Entretien avec Dominique Memmi</w:t>
+                <w:t xml:space="preserve">Scripts homosexuels et sport en contexte postcolonial: expériences sportives « au pays » d’hommes gays originaires d’Afrique francophone et demandant l’asile en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Théo Sabadel</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains/Théories</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (1), pp.91-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/teth.5091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03981449v1</w:t>
+                <w:t xml:space="preserve">hal-04399984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la contrainte par corps à l’incitation joyeuse ? Les métamorphoses récentes du gouvernement des conduites. Entretien avec Dominique Memmi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Condamine-Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Sabadel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains/Théories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, https://journals.openedition.org/teth/5091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/teth.5091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maintenir, arrêter ou ne pas initier une activité sportive : étude de l'impact des confinements sur la pratique physique des étudiants en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Perera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pôle sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Covid–19 : l’apport des sciences sociales, 56, pp.31-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/psud.056.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1131,163 +1235,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnographier le gouvernement des corps et des conduites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Condamine-Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Silva Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains/Théories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16 | 2022, 2022, Terrains/Théories, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/teth.4856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1297,516 +1401,516 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnographier les expériences sexuelles et migratoires d'hommes homosexuels demandant l'asile : apports et contraintes d'une éthique en action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de l'ANRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éthique aux frontières de l'engagement ethnographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Sciences sociales et Sida, 978-2-7598-3778-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Labrunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loriato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Manac'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de l'ANRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éthique aux frontières de l'engagement ethnographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Sciences sociales et sida, 978-2-7598-3778-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des jeunes chercheur•ses actif•ves, au risque d'un épuisement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Medareg-Narou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Derumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Gruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Ferez et Philippe Terral (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport, un objet social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alliance nationale des sciences humaines et sociales (Athéna)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.37-58, 2023, Collection ATHENA, 979-10-93170-18-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'appuyer sur un riche vivier de jeunes chercheur•ses dispersé•es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Gruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Derumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Ferez et Philippe Terral (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport, un objet social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alliance nationale des sciences humaines et sociales (Athéna)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-36, 2023, Collection Athéna, 979-10-93170-18-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir(s) homosexuel(s) et exil. Construction des dispositions sociales à la résistance et à la résignation à l’hétérosexisme en Afrique de l’Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1822,51 +1926,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in de Lima Neto A. A., Perera E. &amp; Freire Ferreira F. R. (dir.), Diversidade e educaçao : experiências de resistência e de criaçao, Natal : UFRN, https://repositorio.ufrn.br/handle/123456789/46742</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1876,257 +1980,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éthique aux frontières de l'engagement ethnographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Labrunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loriato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Manac'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de l'ANRS; EDP Sciences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Sciences sociales et sida, 978-2-7598-3778-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Práticas corporais/atividades físicas e covid-19: impactos do confinamento sobre estudantes universitários brasileiros e franceses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Isabel Brandão de Souza Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cazarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDUFRN. , 2024, Ciências da Saúde, 978-65-5569-448-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2136,100 +2240,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir demandeur d’asile au motif de l’orientation sexuelle et préserver sa santé sexuelle : Le poids des dispositions et assignations sociales dans les carrières migratoires et homosexuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Paul Valéry - Montpellier III, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023MON30035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04584374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2239,1244 +2343,1244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'ouvrage : VIH/Sida. L'éthique au frontières de l'engagement ethnographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Manac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loriato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bistro des ethologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’ Atelier de Rencontres et de Recherches Comparatives en Ethnologie de Montpellier (ARCE), Jan 2026, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la place des activités physiques adaptées dans l’accompagnement pré et post chirurgie bariatrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Results of lobbying against search engines in the area of harm and risk reduction strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trauchessec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Héraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux des jeux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th European Public Health Conference : Investing for sustainable health and well-being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2025, Helsinki, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaf161.215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421733v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of lobbying against search engines in the area of harm and risk reduction strategy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de la place des activités physiques adaptées dans l’accompagnement pré et post chirurgie bariatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Paccaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Public Health Conference : Investing for sustainable health and well-being</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les enjeux des jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402393v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir le poids des trajectoires et contextes immédiats de vie d'hommes demandant l'asile au motif de l'orientation sexuelle dans l'interaction avec les dispositifs de prévention du VIH</w:t>
+                <w:t xml:space="preserve">Étude des rapports aux corps et habitudes de vie suite à une opération de perte de poids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du collectif interassociatif TRT-5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TRT-5, May 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Groupe de Recherche en Epistémologie, Histoire et Sociologie du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173010v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des rapports aux corps et habitudes de vie suite à une opération de perte de poids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre trajectoires différentielles et incertitudes biographiques : une analyse longitudinale des pratiques corporelles après la chirurgie bariatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Groupe de Recherche en Epistémologie, Histoire et Sociologie du Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">XIIIème congrès international de la société de sociologie du sport de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3SLF, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305185v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre trajectoires différentielles et incertitudes biographiques : une analyse longitudinale des pratiques corporelles après la chirurgie bariatrique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saisir le poids des trajectoires et contextes immédiats de vie d'hommes demandant l'asile au motif de l'orientation sexuelle dans l'interaction avec les dispositifs de prévention du VIH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème congrès international de la société de sociologie du sport de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3SLF, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Journées du collectif interassociatif TRT-5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TRT-5, May 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173099v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sociologique des incertitudes biographiques post-chirurgie bariatrique (6-24 mois) au prisme de l’évolution des pratiques corporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la SOciété Française et Francophone de Chirurgie de l'Obésité et des Maladies Métaboliques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOFFCOMM, May 2025, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;VIH/Sida. L'éthique aux frontières de l'engagement ethnographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Manac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loriato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire du Réseaux des jeunes chercheurs en sciences sociales sur le VIH/Sida et la santé sexuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recomposition des rapports à l’environnement et des situations de handicap suite à une chirurgie bariatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Paccaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement(s) et inégalité - 11ème congrès de l'association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la stigmatisation à l’empowerment ? Réinventer la relation corps-environnement par la chirurgie bariatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Paccaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement(s) et inégalité - 11ème congrès de l'association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités physiques et sportives au cours de l'expérience de la chirurgie bariatrique : risque et opportunité d'un dispositif de gestion de la corpulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Paccaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème congrès international de la société de sociologie du sport de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3SLF, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'ouvrage VIH/Sida. L'éthique aux frontières de l'engagement ethnographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loriato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Manac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Mener une recherche dans le champ de la santé : enjeux éthiques et modalités pratiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire LinCS, Nov 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity in the temporalities of bodily evolution post-bariatric surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3491,1807 +3595,1807 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2025 meeting of the Society for social studies of science (4S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Seattle (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé des personnes désignées comme migrantes et les défis pour l’intervention en santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Rencontre PESAP : Les activités physiques et sportives: un levier pour la santé des personnes migrantes et réfugiées.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Master PESAP et association PESAP Santé le mouvement, Apr 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une prévention du VIH incarnée et sensible aux enjeux sociaux : retour sur une enquête ethnographique</w:t>
+                <w:t xml:space="preserve">Présentation de l'article : &amp;quot;De l’inégalité d’usage des dispositifs de prévention ciblés du VIH entre exilés homosexuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique Sidaction 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Sidaction, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Présentation au Ministère de la santé du numéro spécial de la Revue française des affaires sociales : « Migrations et santé : faire face au soin entravé. Contraintes, expériences, mobilisations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586699v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l'article : &amp;quot;De l’inégalité d’usage des dispositifs de prévention ciblés du VIH entre exilés homosexuels</w:t>
+                <w:t xml:space="preserve">Approche communautaire dans la prévention VIH auprès d’hommes demandant l’asile au motif de l’orientation sexuelle : de quelle communauté parle-t-on ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présentation au Ministère de la santé du numéro spécial de la Revue française des affaires sociales : « Migrations et santé : faire face au soin entravé. Contraintes, expériences, mobilisations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale. "Prendre soin des LGBTI+. Évolutions et défis d'un champ d'action et de recherche"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907940v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche communautaire dans la prévention VIH auprès d’hommes demandant l’asile au motif de l’orientation sexuelle : de quelle communauté parle-t-on ?</w:t>
+                <w:t xml:space="preserve">Pour une prévention du VIH incarnée et sensible aux enjeux sociaux : retour sur une enquête ethnographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale. "Prendre soin des LGBTI+. Évolutions et défis d'un champ d'action et de recherche"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique Sidaction 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Sidaction, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399894v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervenir auprès d’hommes demandant l’asile au motif de l’orientation sexuelle : quels défis pour la santé publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance plénière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COREVIH Lyon vallée du Rhône, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’accommoder d’injonctions paradoxales pour préserver sa santé sexuelle. De l’inégalité entre hommes demandant l’asile au motif de l’orientation sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Exils LGBT+"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Convergences Migrations et association ARDHIS, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de l’Obésité : changeons notre regard grâce aux rapports des Sciences Sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Paccaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence-Débat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Spécialisé de l'Obésité Sud Aquitaine, Mar 2024, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du réseau des jeunes chercheurs en sciences sociales sur le VIH/Sida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaora Rivierez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de lancement du programme jeunes chercheurs de l'ANRS Maladies infectieuses émergentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du manuscrit à la soutenance : décrypter les pré-rapports et préparer son oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire - Les déjeuners de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des jeunes chercheurs en sciences humaines et sociales sur le corps et les activités physiques (RJC-SHS-CAP), Mar 2024, [En ligne], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir demandeur d'asile au motif de l'orientation sexuelle. Étude des interactions avec les institutions sanitaires et de l'asile au prisme des trajectoires de vie</w:t>
+                <w:t xml:space="preserve">L’inégalité des chances face aux épreuves de l’asile au motif de l’orientation sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence à l'Université Paul Valéry (licence/master)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Nuit méditerranéenne des chercheur·ses dans le cadre de la Nuit européenne de la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907926v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inégalité des chances face aux épreuves de l’asile au motif de l’orientation sexuelle</w:t>
+                <w:t xml:space="preserve">Devenir demandeur d'asile au motif de l'orientation sexuelle. Étude des interactions avec les institutions sanitaires et de l'asile au prisme des trajectoires de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuit méditerranéenne des chercheur·ses dans le cadre de la Nuit européenne de la science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférence à l'Université Paul Valéry (licence/master)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762735v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin d'une carrière obèse ? Étude sociologique des incertitudes biographique post-chirurgie bariatrique au prisme de l'évolution des pratiques corporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mon post-doc en 10 min</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PhD Pub, Jul 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demander l'asile au motif de l'orientation sexuelle. L'inégalité des chances au prisme des trajectoires de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ma thèse en 10 minutes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PhD Pub, Jul 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir le poids des trajectoires et contextes immédiats de vie d’hommes demandant l’asile au motif de l’orientation sexuelle dans l’interaction avec les dispositifs de prévention du VIH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée PrEP &amp; Migrant·es</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inter Corevih Auvergne Rhône-Alpes, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gendered-Cultural Expectations and Subjective Violence: Intersectional Analysis of the Associative Support for Lgbtiq Asylum Seekers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe ISA World Congress of Sociology. Resurgent Authoritarianism: Sociology of New Entanglements of Religions, Politics, and Economies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Australian Sociological Association (TASA) and International sociological association (ISA), Jun 2023, Melbourne, Australia. pp.94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets sur la santé d’injonctions identitaires contradictoire dans le cadre de la demande d’asile au motif de l’orientation sexuelle</w:t>
+                <w:t xml:space="preserve">(In)égalité face au Care : une économie de l'assistance et de l'entraide pour la survie de demandeurs l'asile homosexuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’échange académique et populaire du festival Aoziz - "Genre, sexualités, migrations, racisations, santé : Quelles imbrications, quels pièges, quelles résistances pour quelles libérations ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">À quoi sert le care ? Bien être et politiques de l’attention dans les centres d’hébergement d’urgence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris (Inalco), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125925v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnographier un objet de santé publique : dilemmes éthiques et déontologies de recherches</w:t>
+                <w:t xml:space="preserve">Les effets sur la santé d’injonctions identitaires contradictoire dans le cadre de la demande d’asile au motif de l’orientation sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les déjeuners de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RJC-SHS-CAP, Jan 2023, En ligne, France</w:t>
+              <w:t xml:space="preserve">Journée d’échange académique et populaire du festival Aoziz - "Genre, sexualités, migrations, racisations, santé : Quelles imbrications, quels pièges, quelles résistances pour quelles libérations ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981362v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(In)égalité face au Care : une économie de l'assistance et de l'entraide pour la survie de demandeurs l'asile homosexuels</w:t>
+                <w:t xml:space="preserve">Ethnographier un objet de santé publique : dilemmes éthiques et déontologies de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À quoi sert le care ? Bien être et politiques de l’attention dans les centres d’hébergement d’urgence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris (Inalco), France</w:t>
+              <w:t xml:space="preserve">Les déjeuners de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RJC-SHS-CAP, Jan 2023, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337927v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence des trajectoires de professionnalisation des jeunes chercheur·ses sur la santé mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Derumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Gruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser le changement : La sociologie face aux innovations sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XIIème Congrès de la Société des sociologues du sport de langue française (3SLF), Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mener son travail de thèse tout en se socialisant à la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser le changement : La sociologie face aux innovations sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XIIème Congrès de la Société des sociologues du sport de langue française (3SLF), Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnographier la diversité et les enjeux des pratiques sexuelles et préventives, pour une santé publique incarnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude "HSH nés à l'étranger"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, groupe de travail ANRS-MIE, May 2023, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sports Experiences and the Construction of Homosexual Scripts in West African Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe ISA World Congress of Sociologie. Resugrent Authoritarianism: Sociology of New Entanglements of Religions, Politics, ans Economies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Australian Sociological Association (TASA) and International Sociological Association (ISA), Jun 2023, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accéder à l’indicible le rend-t- il dicible pour autant ? Retour sur les données sensibles recueillies dans le cadre d’une enquête auprès d’hommes gays demandant l’asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude "Les indicibles de l'enquête"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des déterminants sociaux de l’activité physique des étudiants français et brésiliens confinés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux des jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du champ sportif au droit d'asile : enquête ethnographique sur la compétition de l’asile LGBTI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5307,1082 +5411,1082 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire, Faire et Analyser. La sociologie du sport face au langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’influence des trajectoires de professionnalisation des jeunes chercheur·se·s sur leur santé mentale</w:t>
+                <w:t xml:space="preserve">Demander l’asile au motif de l’orientation sexuelle. Entre impératifs de préparation aux épreuves de l’asile et survie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le corps à l’épreuve de la thèse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire C3S, Oct 2022, Besançon, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale : Migrations et méditerranée : quels enjeux pour les personnes LGBTI+ ?, Semaines Culturelles, festives et militantes de la pride Marseille – Organisé par Pride Marseille et Torino Pride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981302v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de prévention du VIH d’hommes homosexuels originaires d’Afrique sub-saharienne francophone demandant l’asile en France : logiques d’action du recours ou non-recours au dépistage et à la PrEP</w:t>
+                <w:t xml:space="preserve">Partir pour mieux revenir ? Projets de retour en Afrique de l’Ouest d’hommes exilés en France au motif de leur orientation sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des jeunes chercheurs Sidaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Sidaction, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier 66 : Experiencing and challenging privilege when moving (back) to Africa / Expériences et défis du privilège dans la migration (de retour) vers l’Afrique, 7ème Rencontre des Études Africaines en France (REAF), « Circulations dans les Afriques, Afriques en circulation » – Organisé par le GIS « Études africaines en France »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981337v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demander l’asile au motif de l’orientation sexuelle. Entre impératifs de préparation aux épreuves de l’asile et survie</w:t>
+                <w:t xml:space="preserve">Étude de l’influence des trajectoires de professionnalisation des jeunes chercheur·se·s sur leur santé mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Derumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Medareg-Narou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale : Migrations et méditerranée : quels enjeux pour les personnes LGBTI+ ?, Semaines Culturelles, festives et militantes de la pride Marseille – Organisé par Pride Marseille et Torino Pride</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Le corps à l’épreuve de la thèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire C3S, Oct 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712363v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partir pour mieux revenir ? Projets de retour en Afrique de l’Ouest d’hommes exilés en France au motif de leur orientation sexuelle</w:t>
+                <w:t xml:space="preserve">Pratiques de prévention du VIH d’hommes homosexuels originaires d’Afrique sub-saharienne francophone demandant l’asile en France : logiques d’action du recours ou non-recours au dépistage et à la PrEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier 66 : Experiencing and challenging privilege when moving (back) to Africa / Expériences et défis du privilège dans la migration (de retour) vers l’Afrique, 7ème Rencontre des Études Africaines en France (REAF), « Circulations dans les Afriques, Afriques en circulation » – Organisé par le GIS « Études africaines en France »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée des jeunes chercheurs Sidaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Sidaction, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712365v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gagner la confiance des enquêtés pour ethnographier l’asile gay en Île-de-France. L’éthique en actes comme prérequis au recueil de données sensibles ou illégales</w:t>
+                <w:t xml:space="preserve">La place des pratiques sportives « au pays » dans la gestion de l'assignation de genre d'hommes originaires d'Afrique de l'ouest demandant l'asile en France au motif de leur orientation sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Lausannois d’Ethnographie : Questionner les rapports entre ethnographies et droit(s). Impératifs légaux, méthodologiques et épistémologiques – Organisé par des membres de l’Université de Lausanne (UNIL) et de la Haute École Spécialisée de Suisse Occidentale (HES-SO), Lausanne.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Dire, Faire et Analyser. La sociologie du sport face au language. Congrès de la Société des sociologues du sport de langue française (3SLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706591v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des pratiques sportives « au pays » dans la gestion de l'assignation de genre d'hommes originaires d'Afrique de l'ouest demandant l'asile en France au motif de leur orientation sexuelle</w:t>
+                <w:t xml:space="preserve">Gagner la confiance des enquêtés pour ethnographier l’asile gay en Île-de-France. L’éthique en actes comme prérequis au recueil de données sensibles ou illégales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dire, Faire et Analyser. La sociologie du sport face au language. Congrès de la Société des sociologues du sport de langue française (3SLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Atelier Lausannois d’Ethnographie : Questionner les rapports entre ethnographies et droit(s). Impératifs légaux, méthodologiques et épistémologiques – Organisé par des membres de l’Université de Lausanne (UNIL) et de la Haute École Spécialisée de Suisse Occidentale (HES-SO), Lausanne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706594v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialisés aux (ou par) les relations sexuelles entre hommes. Le cas des hommes originaires d’Afrique de l’ouest, demandant l’asile en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude Socialisations sexuelles – organisées par le RT 28 « recherches en sciences sociales sur la sexualité » et le RT 50 « Socialisations » de l’Association Française de Sociologie (AFS).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des déterminants sociaux de l’activité physique d’étudiants français et brésiliens confinés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Isabel Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Agatti Lüdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude : L’apport des sciences sociales à l’analyse de la pandémie de Covid- 19 – organisée par le pôle de recherche sciences sociales Montpellier université d’excellence.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionner l’influence des socialisations sexuelles dans les parcours d’exil d’hommes demandant l’asile en France au motif de leur orientation sexuelle et/ou identité de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de laboratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Santesih, Apr 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overt or covert: research postures and ethical tensions in a long-term ethnographic investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude : Éthique de la recherche en sciences humaines et sociales sur le VIH/Sida – organisée par le réseau des jeunes chercheurs en sciences sociales sur le VIH/Sida.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hospital STI prevention Scheme Adapted to Target Undiagnosed LGBT Migrants in Paris Area Since 2018.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Congress on Public Health : Public helth for the future of humanity : analysis, advocacy and action.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Federation of Public Health Association (WFPHA), Oct 2020, Rome, Italy. https://doi.org/10.1093/eurpub/ckaa165.345, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckaa165.345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépistage et prescription de PrEP « hors les murs » : approche organisationnelle d’un dispositif de santé publique en direction des demandeurs d’asile LGBTI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours, pratiques et mobilisations associatives autour du VIH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association AIDES, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des usages différenciés d’un dispositif de prévention combinée du VIH par des demandeurs d’asile supposés HSH venant d’Afrique sub-saharienne francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’unité d’évaluation du service de santé publique hôpital Saint-Louis, Lariboisière, Fernand-Widal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6392,78 +6496,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sociologique des incertitudes biographiques post-chirurgie bariatrique (6-24 mois) au prisme de l'évolution des pratiques corporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6478,873 +6582,873 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès commun de chirurgie viscérale &amp; digestive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injonctions identitaires et mondes sociaux : quels enjeux pour les demandeurs d’asile homosexuels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe congrès de la Société Française de Santé Publique (SFSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruptive e-prevention from 2019 : dummy online drug selling sites to reach new consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Shelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trauchessec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Public Health Conference : Strengthening health systems : improving population health and being prepared for the unexpected</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Berlin, Germany. European Journal of Public Health, 32 (Special issue 3), 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckac130.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Hôpital hors les murs“ : Aller-vers les populations clés pour prévenir les infections sexuellement transmissibles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vacant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winner Ramirez-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème congrès de la SFLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, En ligne, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévenir la contamination du VIH chez les demandeurs d’asile LGBTIQ+ primo arrivants à Paris et favoriser leur insertion dans le soin : un dispositif hospitalo-associatif innovant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Segouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Shelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Le Moullec-Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Lashen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème conférence internationale francophone AFRAVIH « VIH, Hépatites et santé sexuelle » de Dakar.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Dakar, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des usages différenciés d’un dispositif de prévention combinée du VIH par des demandeurs d’asile supposés homosexuels et originaires d’Afrique sub-saharienne francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université des Jeunes Chercheurs (UJC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hospital “Outside the walls” against HIV and other Sexually Transmitted Infections (STIs) in Russia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Le Nogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Henry-Kagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Segouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Public Health Conference : Building bridges for solidarity and public health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford Academic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Journal of Public Health, Volume 29 (Issue Supplement_4), https://doi.org/10.1093/eurpub/ckz186.012, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined sexual prevention targeted to LGBTI+ migrants : an adapted public health device between “outdoor” and “indoor” the hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Shelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Public Health Conference : Building bridges for solidarity and public health.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford Academic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Journal of Public Health, Volume 29 (Issue Supplement_4), https://academic.oup.com/eurpub/article/29/Supplement_4/ckz186.059/5623959, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7412,51 +7516,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="060F0D66"/>
+    <w:nsid w:val="A8E33FF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7643,51 +7747,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyriac-bouchet-mayer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8848-3817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260239542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/106165322631016020049" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080227v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Charissou-Pujol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-101199" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrs/feae052" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586637v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.243.0155" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988123v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22339" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508622v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ar7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399984v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Condamine-Ducreux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sabadel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.5091" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.056.0031" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981437v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delcourt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Silva Duarte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.4856" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173185v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labrunie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loriato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Manac'H" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Medareg-Narou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Derumaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gruas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/2035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/184" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712369v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173211v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrs.fr/fr/publications/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586569v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Brand&#227;o de Souza Mendes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cazarre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04584374v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023MON30035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508582v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421733v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pujol Charissou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trauchessec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;raud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bost" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.215" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173010v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305185v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173099v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173148v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173116v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397885v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305129v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Issanchou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586719v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586699v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907940v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399894v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586728v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586654v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586686v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaora Rivierez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586681v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Caprais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907926v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762735v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649779v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649774v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762742v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152255v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125925v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981362v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337927v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04125919v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04125911v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152260v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399868v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981352v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706595v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981302v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981337v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712363v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712365v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706594v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668436v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668443v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Mendes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Agatti L&#252;dorf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981376v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145446v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa165.345" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145438v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305159v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337944v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981414v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Shelly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac130.057" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145510v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winner Ramirez-Diaz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145484v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Segouin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Moullec-Rieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Lashen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03147050v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03146849v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Le Nogue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Henry-Kagan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maric" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/eurpub/article/29/Supplement_4/ckz186.012/5623378" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03146831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Patrick" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Sow" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legrais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephconference.eu/conference-2019-marseille-271" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.059" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyriac-bouchet-mayer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8848-3817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260239542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/106165322631016020049" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080227v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Charissou-Pujol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-101199" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615053v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Nzeyimana-Cyizere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1124907ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrs/feae052" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870672v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.243.0155" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988123v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22339" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508622v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ar7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399984v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Condamine-Ducreux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sabadel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.5091" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668441v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.056.0031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delcourt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Silva Duarte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.4856" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173193v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173185v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labrunie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loriato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Manac'H" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Medareg-Narou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Derumaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gruas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/2035" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031887v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/184" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173211v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrs.fr/fr/publications/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586569v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Brand&#227;o de Souza Mendes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cazarre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04584374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023MON30035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508582v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402393v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trauchessec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;raud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bost" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.215" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421733v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pujol Charissou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173053v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397899v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173126v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173148v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173116v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397885v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305129v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Issanchou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907940v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399894v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586699v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649768v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586686v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaora Rivierez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04586681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Caprais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907926v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649779v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649774v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762742v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152255v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337927v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125925v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981362v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125924v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04125919v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04125911v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152260v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399868v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981352v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706595v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712363v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712365v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981302v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981337v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706594v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706591v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668436v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668443v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Mendes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Agatti L&#252;dorf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981376v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668445v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145446v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa165.345" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145438v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145421v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305159v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337944v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981414v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Shelly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac130.057" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145510v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winner Ramirez-Diaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145484v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Segouin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Moullec-Rieux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Lashen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03147050v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03146849v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Le Nogue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Henry-Kagan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maric" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/eurpub/article/29/Supplement_4/ckz186.012/5623378" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03146831v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Patrick" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Sow" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legrais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephconference.eu/conference-2019-marseille-271" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.059" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>