--- v0 (2026-03-22)
+++ v1 (2026-05-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyrielle Garcia </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : MCF Biochimie et Nutrition, UMR C-95 QualiSud, Université de la Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 - 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : ATER temps plein Aix-Marseille Université – Biochimie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Maitre de conférences contractuelle ATER Agrocampus Ouest – Biochimie et Nutrition humaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chercheur Postdoctoral University if British Columbia - Nutrition and metabolism program in Pediatrics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Doctorat Bourse Région PACA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- UMR INSERM476/ INRA1260/ AMU - Laboratoire Lipides et prévention des maladies métaboliques – Marseille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- UMR 7339 CNRS - Centre de résonance magnétique biologique et médicale - Marseille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the quality of Ylang-ylang essential oils [Cananga odorata (Lam.) Hook.f. &Thomson] through microwave-assisted extraction compared to conventional extraction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abacar Soilihi Chakira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Mares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (20), pp.3217. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants14203217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive Compound Diversity in a Wide Panel of Sweet Potato (Ipomoea batatas L.) Cultivars: A Resource for Nutritional Food Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Nabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (10), pp.523. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo14100523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresh-Cut Vegetables and Fruits: Do They Really Meet Sustainability and Nutritional Benefits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Food Science and Technology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43555-024-00017-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Bacterial Exopolysaccharides Produced from Different Fruit-Based Solid Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Robert-Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (7), pp.657. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fermentation9070657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented Pineapple Juice Consumption Limits Metabolic Disorders Associated to Sugary Drinks on High‐Fat Diet‐Fed Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bringart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Planesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67 (11), pp.e2200670. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.202200670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of Bacterial Homopolysaccharide Production and Properties during Food Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Nabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharini Sivakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology11020171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant Activities of Co-Encapsulated Natal Plum (Carissa macrocarpa) Juice Inoculated with Ltp. plantarum 75 in Different Biopolymeric Matrices after In Vitro Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faith Seke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimbainashe E Manhivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinotenda Shoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen A Akinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (14), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11142116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of flower development stages on the dynamics of volatile compounds in Ylang-Ylang (Cananga odorata) essential oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abacar Soilihi Chakira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (11), pp.986. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/horticulturae8110986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical Parameters and Bioaccessibility of Lactic Acid Bacteria Fermented Chayote Leaf (Sechium edule) and Pineapple (Ananas comosus) Smoothies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millicent Managa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Akinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharini Sivakumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2021.649189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Fermentation of Pasteurised Papaya Puree with Different Lactic Acid Bacterial Strains on Quality and Bioaccessibility of Phenolic Compounds during In Vitro Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence M Mashitoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen A Akinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimbainashe E Manhevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10050962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in phenolics and antioxidant capacity during fermentation and simulated in vitro digestion of mango puree fermented with different lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mashitoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimbainashe Manhivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Akinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (11), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpp.15937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papaya Fruit Pulp and Resulting Lactic Fermented Pulp Exert Antiviral Activity against Zika Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Carcauzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.1257. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8091257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic Fermented Fruit or Vegetable Juices: Past, Present and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïes Souidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beverages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/beverages6010008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacterial Production of Exopolysaccharides from Fruit and Vegetables and Associated Benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Robert-Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (4), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fermentation6040115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opuntia Ficus Indica Edible Parts: A Food and Nutritional Security Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo E S Munekata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Reviews International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (5), pp.930-952. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/87559129.2020.1756844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Lactic Acid Fermentation on Color, Phenolic Compounds and Antioxidant Activity in African Nightshade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Degrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimbainashe Manhivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharini Sivakumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue : Lactic Acid Bacteria, Biopreservation Agents for Fruit and Vegetables, 8 (9), pp.1324. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8091324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of moist cooking methods on colour, anti-nutritive compounds and phenolic metabolites in African nightshade (Solanum retroflexum Dun.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millicent Managa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semagalene Mpai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharini Sivakumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 325, pp.126805. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of fermentation processes on the production, retention and bioavailability of carotenoids: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Mapelli-Brahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 99, pp.389-401. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2020.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional and Microbiological Quality of Tiger Nut Tubers (&amp;lt;i&amp;gt;Cyperus esculentus&amp;lt;/i&amp;gt;), Derived Plant-Based and Lactic Fermented Beverages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Roselló-Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Munekata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fermentation5010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Moist Cooking Blanching on Colour, Phenolic Metabolites and Glucosinolate Content in Chinese Cabbage (Brassica rapa L. subsp. chinensis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millicent Managa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharini Sivakumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (9), pp.399. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods8090399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk fat globule membrane supplementation in formula-fed rat pups improves reflex development and may alter brain lipid composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Moukarzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger A. Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra M. Wiedeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilaine Boyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-33603-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retroconversion of dietary trans-vaccenic (trans-C18:1 n-7) acid to trans-palmitoleic acid (trans-C16:1 n-7): Proof of concept and quantification in both cultured rat hepatocytes and pregnant rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2018.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of dietary trans-vaccenic acid to trans11,cis13-conjugated linoleic acid in the rat lactating mammary gland by Fatty Acid Desaturase 3-catalyzed methyl-end Δ13-desaturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2018.09.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breastfeeding, Polyunsaturated Fatty Acid Levels in Colostrum and Child Intelligence Quotient at Age 5-6 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan y Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, [Epub ahead of print]. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpeds.2016.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01436073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of the suspected trans-11,cis-13 conjugated linoleic acid isomer in ruminant mammary tissue by FADS3-catalyzed Δ13-desaturation of vaccenic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Gutierrez Toral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (1), pp.783-796. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2016-11455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk Fat Globule Membrane Supplementation in Formula Modulates the Neonatal Gut Microbiome and Normalizes Intestinal Development OPEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganive Bhinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannie M. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer T. Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin M. Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep45274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of the suspected trans-11,cis-13 conjugated linoleic acid isomer in ruminant mammary tissue by FADS3-catalyzed Δ13-desaturation of vaccenic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo G. Toral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of preduodenal lipase inhibition in suckling rats on dietary octanoic acid (C8:0) gastric absorption and plasma octanoylated ghrelin concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lemarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1861 (9), pp.1111-1120. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbalip.2016.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The association between linoleic acid levels in colostrum and child cognition at 2 and 3 y in the EDEN cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Y. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77 (6), pp.829--835. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/pr.2015.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The size and interfacial composition of milk fat globules are key factors controlling triglycerides bioavailability in simulated human gastro-duodenal digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Antona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.494-504. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2013.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the human milk fat globule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila M. Innis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipid Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (10), pp.223-226. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lite.201300303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOACTIVE COMPOUNDS IN HUMAN MILK AND INTESTINAL HEALTH AND MATURITY IN PRETERM NEWBORN: AN OVERVIEW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui-Dong Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brévaut-Malaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.108 - 131. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1170/T952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01098435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phospholipid fingerprints of milk from different mammalians determined by 31P NMR: towards specific interest in human health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert W. Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Confort-Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick J. Cozzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 135 (3), http://dx.doi.org/10.1016/j.foodchem.2012.05.111. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.05.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00719779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Mothers’ Milk Deficient in DHA Contains Phospholipid Species of Potential Interest for Infant Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Charles Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ridet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pediatric Gastroenterology and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (2), pp.206-212. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MPG.0b013e318216f1d0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumption of bioactive molecules protecting from necrotising enterocolitis in premature newborns receiving natural or pasteurised human milk. Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Confort-Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 67, pp.E208. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0029665108008409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of carotenoid content in sweet potato through cooking and lactic acid fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Nabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Food Chemistry &amp; Technology - FCT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United Scientific Group, Nov 2024, Valencia, Spain. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactofermentation to design functional foods from sweet potato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Nabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. EFFoST International Conference 2023; Sustainable Food and Industry 4.0: Towards the 2030 Agenda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Valencia and the Institute of Agrochemistry and Food Technology (IATA-CSIC), Nov 2023, Valencia, Spain. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets fonctionnels du jus d’ananas Victoria fermenté sur le métabolisme énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Planesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bringart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualireg - Les 8èmes Rencontres de l'Agroalimentaire 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Online, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'influence du stade de développement des fleurs d'ylang-ylang sur les dynamiques des composés volatils dans les huiles essentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abacar Soilihi Chakira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’agroalimentaire en Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau QualiREG, Apr 2022, Antananarivo, Madagascar. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo evidence of dietary trans-vaccenic acid retroconversion to trans-palmitoleic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AOCS Annual Meeting &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Oil Chemists' Society (AOCS), May 2018, Minneapolis, United States. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.29310.08003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumption of bioactive molecules protecting from necrotising enterocolitis in premature newborns receiving natural or pasteurised human milk. Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Confort-Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Gire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the Société Française de Nutrition and The Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Lille, France. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0029665108008409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact du schéma de vie sur la qualité de la fleur et de l'huile essentielle d'ylang-ylang des Comores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abacar Soilihi Chakira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère animation scientifique virtuelle du réseau QualiREG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Saint Pierre, La Réunion. Qualireg, 1 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do all trans-C18:1 intakes during pregnancy jeopardise polyunsaturated fatty acid status in new-borns? Focus on a trans-vaccenic acid (trans-C18:1 n-7) supplementation in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPGHAN 2018 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Genève, Switzerland. , 2018, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.36011.39201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre acides gras trans pendant la gestation et statut en acides gras polyinsaturés chez le nouveau-né : un impact de l’acide trans-vaccénique ? Etude chez le rat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. , 2017, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.17566.02883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct retroconversion of dietary trans-vaccenic acid to trans-palmitoleic acid: proof of concept and quantification in both cultured rat hepatocytes and pregnant rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERLI Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dijon, France. , 2017, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.28471.21920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic acid fermentation of fruit and vegetable juices and smoothies: Innovation and health aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacteria in Food Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.27-46, 2022, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-89875-1.00008-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive Compounds in Southern African Fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharini Sivakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioactive Compounds in Underutilized Fruits and Nuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.607-623, 2020, Reference Series in Phytochemistry, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30182-8_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molécules bioactives du lait maternel, relation à l'alimentation et application à la prise en charge du nouveau-né prématuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université de la Méditerranée (Aix Marseille 2), 2011. Français. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02810493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId191"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyrielle Garcia </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : MCF Biochimie et Nutrition, UMR C-95 QualiSud, Université de la Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 - 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : ATER temps plein Aix-Marseille Université – Biochimie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 - 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Maitre de conférences contractuelle ATER Agrocampus Ouest – Biochimie et Nutrition humaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chercheur Postdoctoral University if British Columbia - Nutrition and metabolism program in Pediatrics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Doctorat Bourse Région PACA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- UMR INSERM476/ INRA1260/ AMU - Laboratoire Lipides et prévention des maladies métaboliques – Marseille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- UMR 7339 CNRS - Centre de résonance magnétique biologique et médicale - Marseille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the quality of Ylang-ylang essential oils [Cananga odorata (Lam.) Hook.f. &Thomson] through microwave-assisted extraction compared to conventional extraction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abacar Soilihi Chakira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Mares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (20), pp.3217. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants14203217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive Compound Diversity in a Wide Panel of Sweet Potato (Ipomoea batatas L.) Cultivars: A Resource for Nutritional Food Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Nabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (10), pp.523. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo14100523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresh-Cut Vegetables and Fruits: Do They Really Meet Sustainability and Nutritional Benefits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Food Science and Technology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43555-024-00017-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Bacterial Exopolysaccharides Produced from Different Fruit-Based Solid Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Robert-Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (7), pp.657. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fermentation9070657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented Pineapple Juice Consumption Limits Metabolic Disorders Associated to Sugary Drinks on High‐Fat Diet‐Fed Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bringart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Planesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67 (11), pp.e2200670. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.202200670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of Bacterial Homopolysaccharide Production and Properties during Food Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Nabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharini Sivakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology11020171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant Activities of Co-Encapsulated Natal Plum (Carissa macrocarpa) Juice Inoculated with Ltp. plantarum 75 in Different Biopolymeric Matrices after In Vitro Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faith Seke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimbainashe E Manhivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinotenda Shoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen A Akinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (14), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11142116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of flower development stages on the dynamics of volatile compounds in Ylang-Ylang (Cananga odorata) essential oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abacar Soilihi Chakira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (11), pp.986. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/horticulturae8110986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical Parameters and Bioaccessibility of Lactic Acid Bacteria Fermented Chayote Leaf (Sechium edule) and Pineapple (Ananas comosus) Smoothies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millicent Managa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Akinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharini Sivakumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2021.649189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in phenolics and antioxidant capacity during fermentation and simulated in vitro digestion of mango puree fermented with different lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mashitoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimbainashe Manhivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Akinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (11), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpp.15937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Fermentation of Pasteurised Papaya Puree with Different Lactic Acid Bacterial Strains on Quality and Bioaccessibility of Phenolic Compounds during In Vitro Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence M Mashitoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen A Akinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimbainashe E Manhevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10050962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papaya Fruit Pulp and Resulting Lactic Fermented Pulp Exert Antiviral Activity against Zika Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Carcauzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.1257. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8091257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic Fermented Fruit or Vegetable Juices: Past, Present and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïes Souidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beverages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/beverages6010008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacterial Production of Exopolysaccharides from Fruit and Vegetables and Associated Benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Robert-Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (4), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fermentation6040115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opuntia Ficus Indica Edible Parts: A Food and Nutritional Security Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo E S Munekata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Reviews International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (5), pp.930-952. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/87559129.2020.1756844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Lactic Acid Fermentation on Color, Phenolic Compounds and Antioxidant Activity in African Nightshade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Degrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimbainashe Manhivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharini Sivakumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue : Lactic Acid Bacteria, Biopreservation Agents for Fruit and Vegetables, 8 (9), pp.1324. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8091324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of moist cooking methods on colour, anti-nutritive compounds and phenolic metabolites in African nightshade (Solanum retroflexum Dun.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millicent Managa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semagalene Mpai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharini Sivakumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 325, pp.126805. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of fermentation processes on the production, retention and bioavailability of carotenoids: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Mapelli-Brahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 99, pp.389-401. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2020.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional and Microbiological Quality of Tiger Nut Tubers (&amp;lt;i&amp;gt;Cyperus esculentus&amp;lt;/i&amp;gt;), Derived Plant-Based and Lactic Fermented Beverages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Roselló-Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Munekata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fermentation5010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Moist Cooking Blanching on Colour, Phenolic Metabolites and Glucosinolate Content in Chinese Cabbage (Brassica rapa L. subsp. chinensis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millicent Managa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharini Sivakumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (9), pp.399. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods8090399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk fat globule membrane supplementation in formula-fed rat pups improves reflex development and may alter brain lipid composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Moukarzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger A. Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra M. Wiedeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilaine Boyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-33603-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retroconversion of dietary trans-vaccenic (trans-C18:1 n-7) acid to trans-palmitoleic acid (trans-C16:1 n-7): Proof of concept and quantification in both cultured rat hepatocytes and pregnant rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2018.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of dietary trans-vaccenic acid to trans11,cis13-conjugated linoleic acid in the rat lactating mammary gland by Fatty Acid Desaturase 3-catalyzed methyl-end Δ13-desaturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2018.09.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breastfeeding, Polyunsaturated Fatty Acid Levels in Colostrum and Child Intelligence Quotient at Age 5-6 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan y Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, [Epub ahead of print]. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpeds.2016.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01436073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of the suspected trans-11,cis-13 conjugated linoleic acid isomer in ruminant mammary tissue by FADS3-catalyzed Δ13-desaturation of vaccenic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Gutierrez Toral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (1), pp.783-796. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2016-11455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk Fat Globule Membrane Supplementation in Formula Modulates the Neonatal Gut Microbiome and Normalizes Intestinal Development OPEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganive Bhinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannie M. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer T. Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin M. Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep45274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of the suspected trans-11,cis-13 conjugated linoleic acid isomer in ruminant mammary tissue by FADS3-catalyzed Δ13-desaturation of vaccenic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo G. Toral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of preduodenal lipase inhibition in suckling rats on dietary octanoic acid (C8:0) gastric absorption and plasma octanoylated ghrelin concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lemarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1861 (9), pp.1111-1120. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbalip.2016.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The association between linoleic acid levels in colostrum and child cognition at 2 and 3 y in the EDEN cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Y. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77 (6), pp.829--835. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/pr.2015.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The size and interfacial composition of milk fat globules are key factors controlling triglycerides bioavailability in simulated human gastro-duodenal digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Antona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.494-504. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2013.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the human milk fat globule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila M. Innis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipid Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (10), pp.223-226. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lite.201300303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOACTIVE COMPOUNDS IN HUMAN MILK AND INTESTINAL HEALTH AND MATURITY IN PRETERM NEWBORN: AN OVERVIEW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui-Dong Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brévaut-Malaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.108 - 131. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1170/T952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01098435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phospholipid fingerprints of milk from different mammalians determined by 31P NMR: towards specific interest in human health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert W. Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Confort-Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick J. Cozzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 135 (3), http://dx.doi.org/10.1016/j.foodchem.2012.05.111. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.05.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00719779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Mothers’ Milk Deficient in DHA Contains Phospholipid Species of Potential Interest for Infant Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Charles Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ridet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pediatric Gastroenterology and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (2), pp.206-212. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MPG.0b013e318216f1d0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumption of bioactive molecules protecting from necrotising enterocolitis in premature newborns receiving natural or pasteurised human milk. Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Confort-Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 67, pp.E208. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0029665108008409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of carotenoid content in sweet potato through cooking and lactic acid fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Nabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Food Chemistry &amp; Technology - FCT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United Scientific Group, Nov 2024, Valencia, Spain. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactofermentation to design functional foods from sweet potato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Nabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. EFFoST International Conference 2023; Sustainable Food and Industry 4.0: Towards the 2030 Agenda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Valencia and the Institute of Agrochemistry and Food Technology (IATA-CSIC), Nov 2023, Valencia, Spain. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets fonctionnels du jus d’ananas Victoria fermenté sur le métabolisme énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Planesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bringart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualireg - Les 8èmes Rencontres de l'Agroalimentaire 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Online, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'influence du stade de développement des fleurs d'ylang-ylang sur les dynamiques des composés volatils dans les huiles essentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abacar Soilihi Chakira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’agroalimentaire en Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau QualiREG, Apr 2022, Antananarivo, Madagascar. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo evidence of dietary trans-vaccenic acid retroconversion to trans-palmitoleic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AOCS Annual Meeting &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Oil Chemists' Society (AOCS), May 2018, Minneapolis, United States. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.29310.08003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumption of bioactive molecules protecting from necrotising enterocolitis in premature newborns receiving natural or pasteurised human milk. Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Confort-Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Gire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the Société Française de Nutrition and The Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Lille, France. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0029665108008409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact du schéma de vie sur la qualité de la fleur et de l'huile essentielle d'ylang-ylang des Comores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abacar Soilihi Chakira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère animation scientifique virtuelle du réseau QualiREG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Saint Pierre, La Réunion. Qualireg, 1 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do all trans-C18:1 intakes during pregnancy jeopardise polyunsaturated fatty acid status in new-borns? Focus on a trans-vaccenic acid (trans-C18:1 n-7) supplementation in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPGHAN 2018 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Genève, Switzerland. , 2018, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.36011.39201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre acides gras trans pendant la gestation et statut en acides gras polyinsaturés chez le nouveau-né : un impact de l’acide trans-vaccénique ? Etude chez le rat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. , 2017, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.17566.02883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct retroconversion of dietary trans-vaccenic acid to trans-palmitoleic acid: proof of concept and quantification in both cultured rat hepatocytes and pregnant rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERLI Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dijon, France. , 2017, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.28471.21920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic acid fermentation of fruit and vegetable juices and smoothies: Innovation and health aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacteria in Food Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.27-46, 2022, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-89875-1.00008-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive Compounds in Southern African Fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharini Sivakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioactive Compounds in Underutilized Fruits and Nuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.607-623, 2020, Reference Series in Phytochemistry, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30182-8_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molécules bioactives du lait maternel, relation à l'alimentation et application à la prise en charge du nouveau-né prématuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université de la Méditerranée (Aix Marseille 2), 2011. Français. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02810493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId191"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abacar Soilihi Chakira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soria" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lallemand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mares" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14203217" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nabot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Seguin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brabet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14100523" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43555-024-00017-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369711v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robert-Da Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couprie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation9070657" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468272v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bringart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Planesse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200670" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630423v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharini Sivakumar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11020171" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838724v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith Seke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimbainashe E Manhivi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guerin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinotenda Shoko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A Akinola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11142116" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180255v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Minier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae8110986" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667790v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millicent Managa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Akinola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.649189" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04048592v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M Mashitoa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimbainashe E Manhevi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10050962" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667794v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mashitoa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimbainashe Manhivi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.15937" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03066596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Carcauzon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Kalamouni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091257" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;es Souidi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages6010008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04542148v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation6040115" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fessard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo E S Munekata" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lorenzo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559129.2020.1756844" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03066362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Degrain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091324" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03063981v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semagalene Mpai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126805" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mapelli-Brahm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Barba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.03.013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172521v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rosell&#243;-Soto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Munekata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation5010003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516699v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8090399" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516706v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moukarzel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger A. Dyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra M. Wiedeman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Boyce" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33603-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01884808v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Guillocheau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Drouin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Richard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.09.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01885260v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2018.09.132" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKJ1XD5R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01436073v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan y Bernard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Armand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2016.12.039" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607739v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duby" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gutierrez Toral" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11455" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516712v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganive Bhinder" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannie M. Allaire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer T. Lau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin M. Chan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45274" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo G. Toral" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608513v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lemarie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavalier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boissel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Point" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2016.06.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414358v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Y. Bernard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Agostini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pr.2015.50" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209504v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Antona" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.07.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516703v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila M. Innis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lite.201300303" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JGKVPWRG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01098435v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Dong Duan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Millet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1170/T952" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00719779v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert W. Lutz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Cozzone" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.05.111" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420115v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charles Coste" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimoun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ridet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPG.0b013e318216f1d0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657246v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Duan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Millet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665108008409" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/717308EBC01B24E4B04F6B1410FA242A4B097625/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970210v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970237v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Robert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179693v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177938v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Legrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29310.08003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820421v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177334v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177957v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36011.39201" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177740v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17566.02883" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177692v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28471.21920" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667775v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89875-1.00008-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667783v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30182-8_31" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810493v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abacar Soilihi Chakira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soria" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lallemand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mares" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14203217" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nabot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Seguin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brabet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14100523" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43555-024-00017-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369711v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robert-Da Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couprie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation9070657" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468272v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bringart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Planesse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200670" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630423v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharini Sivakumar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11020171" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838724v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith Seke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimbainashe E Manhivi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guerin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinotenda Shoko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A Akinola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11142116" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180255v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Minier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae8110986" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667790v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millicent Managa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Akinola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.649189" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667794v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mashitoa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimbainashe Manhivi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.15937" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04048592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M Mashitoa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimbainashe E Manhevi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10050962" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03066596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Carcauzon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Kalamouni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091257" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;es Souidi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages6010008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04542148v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation6040115" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fessard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo E S Munekata" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lorenzo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559129.2020.1756844" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03066362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Degrain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091324" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03063981v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semagalene Mpai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126805" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mapelli-Brahm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Barba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.03.013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02172521v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rosell&#243;-Soto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Munekata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation5010003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516699v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8090399" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516706v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moukarzel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger A. Dyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra M. Wiedeman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Boyce" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33603-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01884808v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Guillocheau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Drouin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Richard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.09.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01885260v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2018.09.132" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKJ1XD5R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01436073v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan y Bernard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Armand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2016.12.039" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607739v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duby" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gutierrez Toral" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11455" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516712v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganive Bhinder" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannie M. Allaire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer T. Lau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin M. Chan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45274" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo G. Toral" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608513v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lemarie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavalier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boissel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Point" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2016.06.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414358v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Y. Bernard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Agostini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pr.2015.50" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209504v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Antona" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.07.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516703v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila M. Innis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lite.201300303" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JGKVPWRG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01098435v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Dong Duan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Millet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1170/T952" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00719779v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert W. Lutz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Cozzone" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.05.111" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420115v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charles Coste" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimoun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ridet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPG.0b013e318216f1d0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657246v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Duan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Millet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665108008409" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/717308EBC01B24E4B04F6B1410FA242A4B097625/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970210v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970237v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Robert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179693v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177938v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Legrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29310.08003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820421v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177334v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177957v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36011.39201" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177740v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17566.02883" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177692v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28471.21920" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667775v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89875-1.00008-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667783v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30182-8_31" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810493v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>