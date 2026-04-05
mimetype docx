--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:71.354166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyrielle Mathias </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Postdoctoral fellow, Perpignan Via Domitia University, UMR 7194 - HNHP // Project &amp;quot;Gorgyous&amp;quot; - Défi-clé Sciences du Passé région Occitanie, France                             &Associate Member, Centre de Recherche français à Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cyrielle-mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0050-153X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a postdoctoral researcher specialised in the study of lithic assemblages from the Lower and Early Middle Palaeolithic.Currently postdoctoral fellow at Perpignan Via Domitia University, UMR 7194 - HNHP // Project &amp;quot;Gorgyous&amp;quot; - Défi-clé Sciences du Passé région Occitanie, France & Associate Member, Centre de Recherche français à Jérusalem, IsraelI am working in both South-Western Europe and Levant.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Previous position: post-doctoral fellow, Sonia and Marco Nadler Institute of Archaeology, Tel Aviv University (Israel)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research topics:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► First Middle Palaeolithic Lithic Techno-Complexes in the Mediterranean basin►Innovation processes within lithic technical systems► Early Levallois technologies► Recycling and small tools production during the Middle Palaeolithic► Recycling of percussive implements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keywords: Lithic Technology; Transition ; Innovation  ; Ramification ; Recycling</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projects</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collective research project &amp;quot;Pal-Hérault&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Excavation: Bourgade (Montpellier) - Late Middle Pleistocene</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Excavation: Baumasse d'Antonègre (Montbazin) - Late Middle and Upper Pleistocene</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Working-group &amp;quot;repercut&amp;quot;, Irn TaphEn (co-dir. J. Baena Preysler, LAEX-UAM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic degrees:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► 2018: Ph.D. - Préhistoire et Paléoenvironnements quaternaires à l’Université de Perpignan Via-Domitia : « Les phases anciennes du Paléolithique moyen dans le Sud-Est et le Sud-Ouest de la France : étude des systèmes techniques lithiques ».  - UISPP Ph.D. Award.Dir. by L. Wengler, and then S. Grégoire & M.-H. Moncel. Committee : J. Baena Preysler (Président) ; A. Lamotte (Rapporteur) ; S. Soriano (Rapporteur) ; L. Bourguignon (Examinateur). Available on HAL: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.hal.science/tel-01960322/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► 2014: Master 2 Recherche - Préhistoire et Paléoenvironnements quaternaires à l’Université de Perpignan Via-Domitia, sous la direction de L. Wengler. Titre : « Etude techno-économique du niveau 2 d’Orgnac 3 (Ardèche, France) ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► 2012: Licence d’Histoire de l’Art et Archéologie, mention Archéologie Préhistorique à l’Université de Paris I - Panthéon-Sorbonne.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing Craft in the Late Acheulean: Technological Insights from Jaljulia Handaxes (Levant)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sánchez-Dehesa Galán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-025-00239-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biface industries in southern France during the middle Pleistocene: a mosaic of technical behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2025.2559072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of splits and flakes as blanks for debitage or shaping: examples from the late Lower and Middle Palaeolithic of Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.200-233. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1516s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au Proche-Orient, partage de traditions autour de la pierre taillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Clarys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Quand l’humanité était plurielle, 627, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleus percutants et percuteurs débités : choix techniques au Paléolithique moyen dans le site de l’ancien aérodrome (Brive-la-Gaillarde/Saint-Pantaléon-de-Larche, Corrèze, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.164-182. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1296p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulb retouchers half a million years ago: New evidence from late Acheulean Jaljulia, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lemorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Marinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sánchez-Dehesa Galán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.103821. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paléolithique moyen des sites de Brive-Laroche-Aérodrome (Corrèze, France) : choix techno-économiques entre Périgord et Massif central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (4), pp.571-602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Saboye-Mandinelli (Beaumont-sur-Lèze et Mauzac, Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Malassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du patrimoine du Muretain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to raw materials intra-variability: Examples from three Middle Palaeolithic surface stations of the Hérault Valley, France (Les Geissières, Saint-Saturnin and Camillo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Roxanne Barsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Proceedings of the 12th international symposium on knappable materials, Budapest, 8 (2), 40 p. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.4486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des outils et des activités de percussion à la fin du MIS 9 dans le niveau 6 d’Orgnac 3 (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2021v20a11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between new and inherited technical behaviours: a case study from the Early Middle Palaeolithic of Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), pp.146. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-020-01114-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cores-on-flakes and ramification during the Middle Palaeolithic in Southern France: A gradual process from the Early to Late Middle Palaeolithic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.102336. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition et temporalité. La transition entre Paléolithique inférieur et moyen à l’épreuve du temps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‑hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, pp.19-26. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle utilisation du concept Trifacial durant une phase ancienne du Paléolithique moyen de la vallée de l’Isle : le niveau 2 de Petit-Bost (Neuvic, Dordogne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (3), pp.423-454. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2019.15025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify the launched percussion use of Lower Palaeolithic tools: The case of shaped pieces in limestone and basalt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Butlleti Arqueològic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, EXPERIMENTAL ARCHAEOLOGY: FROM RESEARCH TO SOCIETY. Proceedings of the Vth International Congress of Experimental Archaeology 25th-27th October, 2017 - Tarragona (Spain), 40, pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phases anciennes du Paléolithique moyen dans le Sud-Est et le Sud-Ouest de la France : étude des systèmes techniques lithiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (4), pp.805-807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the possible use of flake-bulbs for retouch during the Early Middle Palaeolithic in south-eastern France: First results of an experimental approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Butlleti Arqueològic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40, pp.323-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l’assemblage lithique de la couche L2/3 de La Micoque (Les Eyzies-de-Tayac, Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.3408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322639v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After the Lower Palaeolithic: Lithic ramification in the early Middle Palaeolithic of Orgnac 3, layer 2 (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411, pp.193-201. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical diversity within Middle Pleistocene assemblages with bifaces in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle Pleistocene Behavioral Varibility: Global and regional Perspectives. A Dalarik-1 cave symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Malinski-Buller, Feb 2026, Jerusalem (The Hebrew University), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Cores-on-Flakes and Splits: Managing Quartzites and Flints in the early Middle Palaeolithic levels of Coupe-Gorge Cave (Haute-Garonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Belgrade (Serbia), Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources lithiques des abords pyrénéens : sources et accessibilité. Occupations paléolithiques des gorges de la Seygouade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de zone refuge, workshop final du projet Gorgyous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Viallet, C. Pallier, Nov 2025, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les silicites exploitées sur les sites de Montmaurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Minet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de zone refuge, workshop final du projet Gorgyous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Vialet, C. Pallier, Nov 2025, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Paléolithique récent des grottes des Putois (Montmaurin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de zone refuge, workshop final du projet Gorgyous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Viallet, C. Pallier, Nov 2025, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Route de Brial&amp;quot; site (Southwest France) : The use of flaking blanks for production in quartz/quartzite context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Association of Archaeologists Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Belgrade (Serbia), Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion techno-économique lithique en diachronie à Coupe Gorge (Montmaurin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Minet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de zone refuge, workshop final du projet Gorgyous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Viallet, C. Pallier, Nov 2025, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of a new category of retouching tools: pebble Micro-retouchers from the Mousterian site of Champ-Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Burcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéremy Vosges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of Experimental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Liège (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic, fauna: Let them refit! Introduction to session 248</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Wenban-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartz and silicites management during the Middle Palaeolithic of the Brive Basin (Corrèze, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dark Side of Rock Choice, International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyril Viallet; Sophie Clément, Oct 2024, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale refitting to assess large open-air sites during the Middle Palaeolithic: The example of Route de Brial – Liounet (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément De Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quartz dans les équipements lithiques au Paléolithique moyen dans le sud-ouest de la France : approches expérimentales, techniques et morpho-fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">É֤֤cole thématique ATOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ArScAn-AnTET, Nov 2024, Genainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond layers: Understanding depositional and post-depositional processes in Mas des Caves I (Middle Pleistocene, France) through bone and lithic refits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools, cores, or both? Exploring the continuum between shaping and flaking chaînes opératoires in late Acheulean Jaljulia, Central Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sanchez-Dehesa Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth UISPP International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Timisoara, Romania, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Flakes during the Late Lower Palaeolithic and the Onset of the Middle Palaeolithic: Case studies from Southern Europe and Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Weaving Narratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and presentation of several ongoing projects related to percussion tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“I want to break free” : Current research on Percussive Implements during the Lower and Middle Palaeolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated technical behavior in the late Acheulean site of Jaljulia, area D (Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sanchez-Dehesa Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI INQUA Congress "Time For Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percussive tools and techniques during the Lower and Middle Palaeolithic: Introduction and presentation of ongoing projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Cuartero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“I want to break free”: Current research on Percussive Implements during the Lower and Middle Palaeolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyrielle Mathias, Jun 2023, Tel-Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the session: Discontinuity, recycling and unclassified pieces within knapping processes during the Lower and Middle Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gema Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth UISPP International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Timisoara, Romania, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knapping systems half a million years ago in area D of Jaljulia, Central Israel: Continuities and discontinuities during the Lower to Middle Palaeolithic transition in the Levant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Virtual Conference for Women Archaeologists and Paleontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of &amp;quot;Prepared Core Technologies&amp;quot; between Southern Europe and the Levant: Some preliminary insights and main issues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annual Meeting of the Israel Prehistoric Society - Ben-Gurion University of the Negev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Beer Sheva, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the fringes of the main settlement areas: The Middle Palaeolithic of the Hérault department (Southern France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ivorra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth UISPP Meknès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Meknès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On knapping pebbles. Impact of pebble morphologies on debitage initialisation and differences with ramification processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Knappable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition et temporalité : la transition entre Paléolithique inférieur et moyen à l’épreuve du temps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Archéologie du Muséum : ARCHEOLOGIE &amp; GRANDE TRANSITION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries lithiques d’Ardèche et de Dordogne entre les MIS 9 et 6 : comparaison Est-Ouest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international, Montmaurin : sites naturels et archéologiques, une transversalité nécessaire pour une meilleure connaissance du Territoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montmaurin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to raw materials intra-variability: example from the Middle Palaeolithic open-air stations of the Hérault valley, France (Les Geissières, Saint-Saturnin, and Camillo).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Roxanne Barsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Knappable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cores-on-flakes and ramification during the early Middle Palaeolithic in Southern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UISPP WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The explosion of ramified chaines opératoires during the Late Middle Palaeolithic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UISPP WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify the launched percussion use of Lower Palaeolithic tools: the case of shaped pieces in limestone and basalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth InternationalCongress of Experimental Archaeology25th-27th October, 2017 - Tarragona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tarragona, Spain. pp.39-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02290467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic Technology during the early Middle Palaeolithic: A case study from Southeastern and Southwestern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic technology during the early Middle Palaeolithic: a case study from the south-eastern and south-western France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UISPP WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier l’usage en percussion lancée d’outils du Paléolithique inférieur : le cas des pièces façonnées en calcaire et en basalte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V CONGRESO INTERNACIONAL DE ARQUEOLOGÍA EXPERIMENTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tarragona, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone on Bones, and vice-versa: Experimental study of carcass processing and long bone breakage with a lithic tool kit. Implications for archaeological damage identifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème ICAZ Taphonomy Working Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between the Lower and Middle Palaeolithic in the northern Pyrenees: the case of the Coupe-Gorge (Montmaurin sites-complex, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHE meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Muséum National d'Histoire naturelle de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusting off the old stones. Correlating old collections with new excavations: The case of &amp;quot;layer 2&amp;quot; of Coupe-Gorge (Montmaurin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcia-Fermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Virtual Conference for Women Archaeologists an Paleontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture variation in the use of Palaeolithic bulb-retouchers. Application to the late Acheulean site of Jaljulia (Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lemorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Marinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sanchez-Dehesa Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress of Experimental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Pézenas, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levallois technology half a million years ago? A view from late Acheulian Jaljulia, Israel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Paleolithic sites of Brive-Laroche-Aerodrome and their lithic assemblages: A new key-site for the understanding of Neanderthal movement dynamics and technical behavior in Southwestern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Worldwide (virtual ), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of stones for “confection” during the early Middle Palaeolithic in south-eastern France: First results of an experimental approach on lithic retouchers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth International Congress of Experimental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet de recherche : sur les traces des artisanats néandertaliens du Coulazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noisette Bec-Drelon; Yvonne Papin-Drastik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreintes de l’Homme, catalogue d’exposition permanente - Musée de Lodève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton, 2024, 978-2-87844-360-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des populations nomades du Paléolithique ancien et moyen de l’Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noisette Bec-Drelon; Yvonne Papin-Drastik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreintes de l’Homme, catalogue d’exposition permanente - Musée de Lodève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton, pp.46-47, 2024, 978-2-87844-360-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille programmée annuelle 2020. Grotte du Mas des Caves n°1 (ou I), Lunel-Viel (Hérault). « Hommes et Environnements au Pléistocène Moyen »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigone Uzunidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire méditerranéen de préhistoire Europe Afrique (LAMPEA) - UMR 7269 (AMU – CNRS – MCC - IRD). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pal-Hérault : le Paléolithique moyen de l’Hérault et de ses environs. Rapport de prospection thématique, année probatoire, 64 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 7194 Histoire naturelle de l'Homme Préhistorique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:71.354166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyrielle Mathias </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Postdoctoral fellow, Perpignan Via Domitia University, UMR 7194 - HNHP // Project &amp;quot;Gorgyous&amp;quot; - Défi-clé Sciences du Passé région Occitanie, France                             &Associate Member, Centre de Recherche français à Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cyrielle-mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0050-153X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a postdoctoral researcher specialised in the study of lithic assemblages from the Lower and Early Middle Palaeolithic.Currently postdoctoral fellow at Perpignan Via Domitia University, UMR 7194 - HNHP // Project &amp;quot;Gorgyous&amp;quot; - Défi-clé Sciences du Passé région Occitanie, France & Associate Member, Centre de Recherche français à Jérusalem, IsraelI am working in both South-Western Europe and Levant.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Previous position: post-doctoral fellow, Sonia and Marco Nadler Institute of Archaeology, Tel Aviv University (Israel)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research topics:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► First Middle Palaeolithic Lithic Techno-Complexes in the Mediterranean basin►Innovation processes within lithic technical systems► Early Levallois technologies► Recycling and small tools production during the Middle Palaeolithic► Recycling of percussive implements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keywords: Lithic Technology; Transition ; Innovation  ; Ramification ; Recycling</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projects</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collective research project &amp;quot;Pal-Hérault&amp;quot; (The Lower and Middle Palaeolithic of the Hérault area), since 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Excavation: Bourgade (Montpellier) - Late Middle Pleistocene, since 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Excavation: Baumasse d'Antonègre (Montbazin) - Late Middle and Upper Pleistocene, since 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Working-group &amp;quot;repercut&amp;quot;, Irn TaphEn (co-dir. J. Baena Preysler, LAEX-UAM), since 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">15 national and international research projects since 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">responsible of the lithic analysis of several ongoing excavations in France: Montmaurin karstic complex (dir. A. Vialet) ; le Mas des Caves, Lunel-Viel (dir. J.-Ph. Brugal, C. Giuliani), la Tute du Pèlerin (dir. T. Minet) / abroad: the Middle Palaeolithic of Gajtan, Albania (dir. C. Viallet, R. Ruka)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic degrees:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► 2018: Ph.D. - Préhistoire et Paléoenvironnements quaternaires à l’Université de Perpignan Via-Domitia : « Les phases anciennes du Paléolithique moyen dans le Sud-Est et le Sud-Ouest de la France : étude des systèmes techniques lithiques ».  - UISPP Ph.D. Award.Dir. by L. Wengler, and then S. Grégoire & M.-H. Moncel. Committee : J. Baena Preysler (Président) ; A. Lamotte (Rapporteur) ; S. Soriano (Rapporteur) ; L. Bourguignon (Examinateur). Available on HAL: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.hal.science/tel-01960322/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► 2014: Master 2 Recherche - Préhistoire et Paléoenvironnements quaternaires à l’Université de Perpignan Via-Domitia, sous la direction de L. Wengler. Titre : « Etude techno-économique du niveau 2 d’Orgnac 3 (Ardèche, France) ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► 2012: Licence d’Histoire de l’Art et Archéologie, mention Archéologie Préhistorique à l’Université de Paris I - Panthéon-Sorbonne.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference Review: The 7th CONEXP held October 22-25 2025 in Liège (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Julio Garcia Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXARC Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026/2, https://exarc.net/ark:/88735/10830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Palaeolithic in the Centre-Val de Loire Region: New Data from the Study of the Enclos Site and Comparisons with the Lithic Series from Coulvreux and Radray (Loiret, Eure-et-Loir)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 66, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15uiw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing Craft in the Late Acheulean: Technological Insights from Jaljulia Handaxes (Levant)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sánchez-Dehesa Galán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-025-00239-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paléolithique moyen en région Centre-Val de Loire : nouvelles données d’après l’étude du site de l’Enclos et comparaison avec les séries lithiques de Coulvreux et de Radray (Loiret, Eure-et-Loir)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 66, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15uiu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biface industries in southern France during the middle Pleistocene: a mosaic of technical behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2025.2559072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of splits and flakes as blanks for debitage or shaping: examples from the late Lower and Middle Palaeolithic of Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.200-233. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1516s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au Proche-Orient, partage de traditions autour de la pierre taillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Clarys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Quand l’humanité était plurielle, 627, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleus percutants et percuteurs débités : choix techniques au Paléolithique moyen dans le site de l’ancien aérodrome (Brive-la-Gaillarde/Saint-Pantaléon-de-Larche, Corrèze, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.164-182. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1296p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulb retouchers half a million years ago: New evidence from late Acheulean Jaljulia, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lemorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Marinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sánchez-Dehesa Galán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.103821. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paléolithique moyen des sites de Brive-Laroche-Aérodrome (Corrèze, France) : choix techno-économiques entre Périgord et Massif central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (4), pp.571-602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Saboye-Mandinelli (Beaumont-sur-Lèze et Mauzac, Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Malassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du patrimoine du Muretain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to raw materials intra-variability: Examples from three Middle Palaeolithic surface stations of the Hérault Valley, France (Les Geissières, Saint-Saturnin and Camillo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Roxanne Barsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Proceedings of the 12th international symposium on knappable materials, Budapest, 8 (2), 40 p. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.4486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des outils et des activités de percussion à la fin du MIS 9 dans le niveau 6 d’Orgnac 3 (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2021v20a11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between new and inherited technical behaviours: a case study from the Early Middle Palaeolithic of Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), pp.146. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-020-01114-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cores-on-flakes and ramification during the Middle Palaeolithic in Southern France: A gradual process from the Early to Late Middle Palaeolithic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.102336. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition et temporalité. La transition entre Paléolithique inférieur et moyen à l’épreuve du temps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‑hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, pp.19-26. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle utilisation du concept Trifacial durant une phase ancienne du Paléolithique moyen de la vallée de l’Isle : le niveau 2 de Petit-Bost (Neuvic, Dordogne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (3), pp.423-454. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2019.15025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify the launched percussion use of Lower Palaeolithic tools: The case of shaped pieces in limestone and basalt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Butlleti Arqueològic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, EXPERIMENTAL ARCHAEOLOGY: FROM RESEARCH TO SOCIETY. Proceedings of the Vth International Congress of Experimental Archaeology 25th-27th October, 2017 - Tarragona (Spain), 40, pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phases anciennes du Paléolithique moyen dans le Sud-Est et le Sud-Ouest de la France : étude des systèmes techniques lithiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (4), pp.805-807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the possible use of flake-bulbs for retouch during the Early Middle Palaeolithic in south-eastern France: First results of an experimental approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Butlleti Arqueològic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40, pp.323-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l’assemblage lithique de la couche L2/3 de La Micoque (Les Eyzies-de-Tayac, Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.3408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322639v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After the Lower Palaeolithic: Lithic ramification in the early Middle Palaeolithic of Orgnac 3, layer 2 (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411, pp.193-201. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical diversity within Middle Pleistocene assemblages with bifaces in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle Pleistocene Behavioral Varibility: Global and regional Perspectives. A Dalarik-1 cave symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Malinski-Buller, Feb 2026, Jerusalem (The Hebrew University), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Cores-on-Flakes and Splits: Managing Quartzites and Flints in the early Middle Palaeolithic levels of Coupe-Gorge Cave (Haute-Garonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Belgrade (Serbia), Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les silicites exploitées sur les sites de Montmaurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Minet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de zone refuge, workshop final du projet Gorgyous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Vialet, C. Pallier, Nov 2025, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources lithiques des abords pyrénéens : sources et accessibilité. Occupations paléolithiques des gorges de la Seygouade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de zone refuge, workshop final du projet Gorgyous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Viallet, C. Pallier, Nov 2025, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Paléolithique récent des grottes des Putois (Montmaurin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de zone refuge, workshop final du projet Gorgyous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Viallet, C. Pallier, Nov 2025, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Route de Brial&amp;quot; site (Southwest France) : The use of flaking blanks for production in quartz/quartzite context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Association of Archaeologists Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Belgrade (Serbia), Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lignées techniques au Paléolithique ancien et moyen : où en sommes-nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Aureli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technocritique(s). Retour sur 3,3 millions d'années d'extériorisation technique des capacités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lars Anderson, Ghislaine Glasson Deschaumes, Emmanuel Grimaud, Julien Schuh, Mar 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion techno-économique lithique en diachronie à Coupe Gorge (Montmaurin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Minet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de zone refuge, workshop final du projet Gorgyous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Viallet, C. Pallier, Nov 2025, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of a new category of retouching tools: pebble Micro-retouchers from the Mousterian site of Champ-Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Burcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéremy Vosges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of Experimental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Liège (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic, fauna: Let them refit! Introduction to session 248</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Wenban-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartz and silicites management during the Middle Palaeolithic of the Brive Basin (Corrèze, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dark Side of Rock Choice, International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyril Viallet; Sophie Clément, Oct 2024, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale refitting to assess large open-air sites during the Middle Palaeolithic: The example of Route de Brial – Liounet (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément De Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quartz dans les équipements lithiques au Paléolithique moyen dans le sud-ouest de la France : approches expérimentales, techniques et morpho-fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">É֤֤cole thématique ATOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ArScAn-AnTET, Nov 2024, Genainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond layers: Understanding depositional and post-depositional processes in Mas des Caves I (Middle Pleistocene, France) through bone and lithic refits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools, cores, or both? Exploring the continuum between shaping and flaking chaînes opératoires in late Acheulean Jaljulia, Central Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sanchez-Dehesa Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth UISPP International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Timisoara, Romania, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Flakes during the Late Lower Palaeolithic and the Onset of the Middle Palaeolithic: Case studies from Southern Europe and Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Weaving Narratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and presentation of several ongoing projects related to percussion tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“I want to break free” : Current research on Percussive Implements during the Lower and Middle Palaeolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated technical behavior in the late Acheulean site of Jaljulia, area D (Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sanchez-Dehesa Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI INQUA Congress "Time For Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percussive tools and techniques during the Lower and Middle Palaeolithic: Introduction and presentation of ongoing projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Cuartero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“I want to break free”: Current research on Percussive Implements during the Lower and Middle Palaeolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyrielle Mathias, Jun 2023, Tel-Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the session: Discontinuity, recycling and unclassified pieces within knapping processes during the Lower and Middle Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gema Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth UISPP International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Timisoara, Romania, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knapping systems half a million years ago in area D of Jaljulia, Central Israel: Continuities and discontinuities during the Lower to Middle Palaeolithic transition in the Levant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Virtual Conference for Women Archaeologists and Paleontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of &amp;quot;Prepared Core Technologies&amp;quot; between Southern Europe and the Levant: Some preliminary insights and main issues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annual Meeting of the Israel Prehistoric Society - Ben-Gurion University of the Negev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Beer Sheva, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the fringes of the main settlement areas: The Middle Palaeolithic of the Hérault department (Southern France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ivorra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth UISPP Meknès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Meknès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On knapping pebbles. Impact of pebble morphologies on debitage initialisation and differences with ramification processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Knappable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition et temporalité : la transition entre Paléolithique inférieur et moyen à l’épreuve du temps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Archéologie du Muséum : ARCHEOLOGIE &amp; GRANDE TRANSITION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries lithiques d’Ardèche et de Dordogne entre les MIS 9 et 6 : comparaison Est-Ouest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international, Montmaurin : sites naturels et archéologiques, une transversalité nécessaire pour une meilleure connaissance du Territoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montmaurin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to raw materials intra-variability: example from the Middle Palaeolithic open-air stations of the Hérault valley, France (Les Geissières, Saint-Saturnin, and Camillo).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Roxanne Barsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Knappable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cores-on-flakes and ramification during the early Middle Palaeolithic in Southern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UISPP WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify the launched percussion use of Lower Palaeolithic tools: the case of shaped pieces in limestone and basalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth InternationalCongress of Experimental Archaeology25th-27th October, 2017 - Tarragona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tarragona, Spain. pp.39-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02290467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The explosion of ramified chaines opératoires during the Late Middle Palaeolithic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UISPP WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic Technology during the early Middle Palaeolithic: A case study from Southeastern and Southwestern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic technology during the early Middle Palaeolithic: a case study from the south-eastern and south-western France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UISPP WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier l’usage en percussion lancée d’outils du Paléolithique inférieur : le cas des pièces façonnées en calcaire et en basalte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V CONGRESO INTERNACIONAL DE ARQUEOLOGÍA EXPERIMENTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tarragona, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone on Bones, and vice-versa: Experimental study of carcass processing and long bone breakage with a lithic tool kit. Implications for archaeological damage identifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème ICAZ Taphonomy Working Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between the Lower and Middle Palaeolithic in the northern Pyrenees: the case of the Coupe-Gorge (Montmaurin sites-complex, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHE meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Muséum National d'Histoire naturelle de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusting off the old stones. Correlating old collections with new excavations: The case of &amp;quot;layer 2&amp;quot; of Coupe-Gorge (Montmaurin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcia-Fermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Virtual Conference for Women Archaeologists an Paleontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture variation in the use of Palaeolithic bulb-retouchers. Application to the late Acheulean site of Jaljulia (Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lemorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Marinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sanchez-Dehesa Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress of Experimental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Pézenas, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levallois technology half a million years ago? A view from late Acheulian Jaljulia, Israel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Paleolithic sites of Brive-Laroche-Aerodrome and their lithic assemblages: A new key-site for the understanding of Neanderthal movement dynamics and technical behavior in Southwestern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Worldwide (virtual ), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of stones for “confection” during the early Middle Palaeolithic in south-eastern France: First results of an experimental approach on lithic retouchers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth International Congress of Experimental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet de recherche : sur les traces des artisanats néandertaliens du Coulazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noisette Bec-Drelon; Yvonne Papin-Drastik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreintes de l’Homme, catalogue d’exposition permanente - Musée de Lodève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton, 2024, 978-2-87844-360-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des populations nomades du Paléolithique ancien et moyen de l’Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noisette Bec-Drelon; Yvonne Papin-Drastik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreintes de l’Homme, catalogue d’exposition permanente - Musée de Lodève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton, pp.46-47, 2024, 978-2-87844-360-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille programmée annuelle 2020. Grotte du Mas des Caves n°1 (ou I), Lunel-Viel (Hérault). « Hommes et Environnements au Pléistocène Moyen »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigone Uzunidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire méditerranéen de préhistoire Europe Afrique (LAMPEA) - UMR 7269 (AMU – CNRS – MCC - IRD). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pal-Hérault : le Paléolithique moyen de l’Hérault et de ses environs. Rapport de prospection thématique, année probatoire, 64 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 7194 Histoire naturelle de l'Homme Préhistorique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="036E6709"/>
+    <w:nsid w:val="BDD23133"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1EBE5460"/>
+    <w:nsid w:val="9C4A1F6B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="EFC06D8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -407,50 +555,53 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -489,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrielle-mathias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0050-153X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01960322/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465561v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol S&#225;nchez-Dehesa Gal&#225;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maayan Shemer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Barkai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-025-00239-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311988v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chevalier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lebreton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2025.2559072" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clarys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745919v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296p" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933142v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lemorini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Marinelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103821" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745777v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Malassagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636676v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ivorra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Roxanne Barsky" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.4486" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2021v20a11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01114-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558045v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102336" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8209;h&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10366" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541766v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ivorra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888330v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322639v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3408" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541725v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.033" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536176v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536250v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536223v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Minet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536214v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536182v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522319v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Cara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536189v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536278v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Burcet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Vosges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745837v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wenban-Smith" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tallet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745841v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment De Cara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Giuliani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205089v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Sanchez-Dehesa Galan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194501v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163567v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205119v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cuartero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205109v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chacon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466570v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380640v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541854v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncel Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541778v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541812v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541807v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290467v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884371v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541815v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766207v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980950v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311967v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040888v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia-Fermet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840602v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789983v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149036v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745890v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745885v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148928v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154595v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gomez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Gomez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrielle-mathias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0050-153X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01960322/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546437v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julio Garcia Natale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15uiw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol S&#225;nchez-Dehesa Gal&#225;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maayan Shemer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Barkai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-025-00239-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15uiu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311988v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chevalier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lebreton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2025.2559072" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343072v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clarys" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296p" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933142v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lemorini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Marinelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103821" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388879v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745777v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Malassagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636676v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ivorra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Roxanne Barsky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.4486" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175779v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2021v20a11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01114-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558045v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102336" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149038v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8209;h&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10366" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541738v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541766v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ivorra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888330v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541751v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322639v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3408" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541725v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536176v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536250v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536214v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Minet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536223v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536182v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522319v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Cara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548246v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536278v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Burcet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Vosges" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wenban-Smith" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745821v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tallet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745841v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment De Cara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980310v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745829v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Giuliani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205089v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Sanchez-Dehesa Galan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194501v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163567v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163550v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cuartero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205109v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chacon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696572v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466570v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341885v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541862v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541854v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncel Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541778v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541812v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290467v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541807v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884371v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541815v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766207v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980950v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311967v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040888v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia-Fermet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840602v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789983v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149036v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541836v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745890v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745885v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148928v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154595v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gomez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Gomez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>