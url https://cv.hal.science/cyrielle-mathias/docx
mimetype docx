--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:71.354166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyrielle Mathias </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Postdoctoral fellow, Perpignan Via Domitia University, UMR 7194 - HNHP // Project &amp;quot;Gorgyous&amp;quot; - Défi-clé Sciences du Passé région Occitanie, France                             &Associate Member, Centre de Recherche français à Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cyrielle-mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0050-153X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a postdoctoral researcher specialised in the study of lithic assemblages from the Lower and Early Middle Palaeolithic.Currently postdoctoral fellow at Perpignan Via Domitia University, UMR 7194 - HNHP // Project &amp;quot;Gorgyous&amp;quot; - Défi-clé Sciences du Passé région Occitanie, France & Associate Member, Centre de Recherche français à Jérusalem, IsraelI am working in both South-Western Europe and Levant.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Previous position: post-doctoral fellow, Sonia and Marco Nadler Institute of Archaeology, Tel Aviv University (Israel)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research topics:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► First Middle Palaeolithic Lithic Techno-Complexes in the Mediterranean basin►Innovation processes within lithic technical systems► Early Levallois technologies► Recycling and small tools production during the Middle Palaeolithic► Recycling of percussive implements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keywords: Lithic Technology; Transition ; Innovation  ; Ramification ; Recycling</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projects</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collective research project &amp;quot;Pal-Hérault&amp;quot; (The Lower and Middle Palaeolithic of the Hérault area), since 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Excavation: Bourgade (Montpellier) - Late Middle Pleistocene, since 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Excavation: Baumasse d'Antonègre (Montbazin) - Late Middle and Upper Pleistocene, since 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Working-group &amp;quot;repercut&amp;quot;, Irn TaphEn (co-dir. J. Baena Preysler, LAEX-UAM), since 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">15 national and international research projects since 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">responsible of the lithic analysis of several ongoing excavations in France: Montmaurin karstic complex (dir. A. Vialet) ; le Mas des Caves, Lunel-Viel (dir. J.-Ph. Brugal, C. Giuliani), la Tute du Pèlerin (dir. T. Minet) / abroad: the Middle Palaeolithic of Gajtan, Albania (dir. C. Viallet, R. Ruka)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic degrees:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► 2018: Ph.D. - Préhistoire et Paléoenvironnements quaternaires à l’Université de Perpignan Via-Domitia : « Les phases anciennes du Paléolithique moyen dans le Sud-Est et le Sud-Ouest de la France : étude des systèmes techniques lithiques ».  - UISPP Ph.D. Award.Dir. by L. Wengler, and then S. Grégoire & M.-H. Moncel. Committee : J. Baena Preysler (Président) ; A. Lamotte (Rapporteur) ; S. Soriano (Rapporteur) ; L. Bourguignon (Examinateur). Available on HAL: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.hal.science/tel-01960322/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► 2014: Master 2 Recherche - Préhistoire et Paléoenvironnements quaternaires à l’Université de Perpignan Via-Domitia, sous la direction de L. Wengler. Titre : « Etude techno-économique du niveau 2 d’Orgnac 3 (Ardèche, France) ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► 2012: Licence d’Histoire de l’Art et Archéologie, mention Archéologie Préhistorique à l’Université de Paris I - Panthéon-Sorbonne.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference Review: The 7th CONEXP held October 22-25 2025 in Liège (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Julio Garcia Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXARC Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026/2, https://exarc.net/ark:/88735/10830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Palaeolithic in the Centre-Val de Loire Region: New Data from the Study of the Enclos Site and Comparisons with the Lithic Series from Coulvreux and Radray (Loiret, Eure-et-Loir)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 66, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15uiw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing Craft in the Late Acheulean: Technological Insights from Jaljulia Handaxes (Levant)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sánchez-Dehesa Galán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-025-00239-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paléolithique moyen en région Centre-Val de Loire : nouvelles données d’après l’étude du site de l’Enclos et comparaison avec les séries lithiques de Coulvreux et de Radray (Loiret, Eure-et-Loir)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 66, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15uiu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biface industries in southern France during the middle Pleistocene: a mosaic of technical behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2025.2559072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of splits and flakes as blanks for debitage or shaping: examples from the late Lower and Middle Palaeolithic of Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.200-233. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1516s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au Proche-Orient, partage de traditions autour de la pierre taillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Clarys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Quand l’humanité était plurielle, 627, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleus percutants et percuteurs débités : choix techniques au Paléolithique moyen dans le site de l’ancien aérodrome (Brive-la-Gaillarde/Saint-Pantaléon-de-Larche, Corrèze, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.164-182. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1296p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulb retouchers half a million years ago: New evidence from late Acheulean Jaljulia, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lemorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Marinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sánchez-Dehesa Galán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.103821. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paléolithique moyen des sites de Brive-Laroche-Aérodrome (Corrèze, France) : choix techno-économiques entre Périgord et Massif central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (4), pp.571-602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Saboye-Mandinelli (Beaumont-sur-Lèze et Mauzac, Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Malassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du patrimoine du Muretain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to raw materials intra-variability: Examples from three Middle Palaeolithic surface stations of the Hérault Valley, France (Les Geissières, Saint-Saturnin and Camillo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Roxanne Barsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Proceedings of the 12th international symposium on knappable materials, Budapest, 8 (2), 40 p. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.4486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des outils et des activités de percussion à la fin du MIS 9 dans le niveau 6 d’Orgnac 3 (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2021v20a11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between new and inherited technical behaviours: a case study from the Early Middle Palaeolithic of Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), pp.146. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-020-01114-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cores-on-flakes and ramification during the Middle Palaeolithic in Southern France: A gradual process from the Early to Late Middle Palaeolithic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.102336. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition et temporalité. La transition entre Paléolithique inférieur et moyen à l’épreuve du temps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‑hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, pp.19-26. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle utilisation du concept Trifacial durant une phase ancienne du Paléolithique moyen de la vallée de l’Isle : le niveau 2 de Petit-Bost (Neuvic, Dordogne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (3), pp.423-454. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2019.15025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify the launched percussion use of Lower Palaeolithic tools: The case of shaped pieces in limestone and basalt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Butlleti Arqueològic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, EXPERIMENTAL ARCHAEOLOGY: FROM RESEARCH TO SOCIETY. Proceedings of the Vth International Congress of Experimental Archaeology 25th-27th October, 2017 - Tarragona (Spain), 40, pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phases anciennes du Paléolithique moyen dans le Sud-Est et le Sud-Ouest de la France : étude des systèmes techniques lithiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (4), pp.805-807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the possible use of flake-bulbs for retouch during the Early Middle Palaeolithic in south-eastern France: First results of an experimental approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Butlleti Arqueològic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40, pp.323-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l’assemblage lithique de la couche L2/3 de La Micoque (Les Eyzies-de-Tayac, Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.3408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322639v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After the Lower Palaeolithic: Lithic ramification in the early Middle Palaeolithic of Orgnac 3, layer 2 (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411, pp.193-201. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical diversity within Middle Pleistocene assemblages with bifaces in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle Pleistocene Behavioral Varibility: Global and regional Perspectives. A Dalarik-1 cave symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Malinski-Buller, Feb 2026, Jerusalem (The Hebrew University), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Cores-on-Flakes and Splits: Managing Quartzites and Flints in the early Middle Palaeolithic levels of Coupe-Gorge Cave (Haute-Garonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Belgrade (Serbia), Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les silicites exploitées sur les sites de Montmaurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Minet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de zone refuge, workshop final du projet Gorgyous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Vialet, C. Pallier, Nov 2025, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources lithiques des abords pyrénéens : sources et accessibilité. Occupations paléolithiques des gorges de la Seygouade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de zone refuge, workshop final du projet Gorgyous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Viallet, C. Pallier, Nov 2025, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Paléolithique récent des grottes des Putois (Montmaurin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de zone refuge, workshop final du projet Gorgyous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Viallet, C. Pallier, Nov 2025, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Route de Brial&amp;quot; site (Southwest France) : The use of flaking blanks for production in quartz/quartzite context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Association of Archaeologists Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Belgrade (Serbia), Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lignées techniques au Paléolithique ancien et moyen : où en sommes-nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Aureli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technocritique(s). Retour sur 3,3 millions d'années d'extériorisation technique des capacités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lars Anderson, Ghislaine Glasson Deschaumes, Emmanuel Grimaud, Julien Schuh, Mar 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion techno-économique lithique en diachronie à Coupe Gorge (Montmaurin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Minet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de zone refuge, workshop final du projet Gorgyous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Viallet, C. Pallier, Nov 2025, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of a new category of retouching tools: pebble Micro-retouchers from the Mousterian site of Champ-Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Burcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéremy Vosges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of Experimental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Liège (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic, fauna: Let them refit! Introduction to session 248</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Wenban-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartz and silicites management during the Middle Palaeolithic of the Brive Basin (Corrèze, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dark Side of Rock Choice, International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyril Viallet; Sophie Clément, Oct 2024, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale refitting to assess large open-air sites during the Middle Palaeolithic: The example of Route de Brial – Liounet (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément De Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quartz dans les équipements lithiques au Paléolithique moyen dans le sud-ouest de la France : approches expérimentales, techniques et morpho-fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">É֤֤cole thématique ATOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ArScAn-AnTET, Nov 2024, Genainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond layers: Understanding depositional and post-depositional processes in Mas des Caves I (Middle Pleistocene, France) through bone and lithic refits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools, cores, or both? Exploring the continuum between shaping and flaking chaînes opératoires in late Acheulean Jaljulia, Central Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sanchez-Dehesa Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth UISPP International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Timisoara, Romania, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Flakes during the Late Lower Palaeolithic and the Onset of the Middle Palaeolithic: Case studies from Southern Europe and Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Weaving Narratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and presentation of several ongoing projects related to percussion tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“I want to break free” : Current research on Percussive Implements during the Lower and Middle Palaeolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated technical behavior in the late Acheulean site of Jaljulia, area D (Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sanchez-Dehesa Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI INQUA Congress "Time For Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percussive tools and techniques during the Lower and Middle Palaeolithic: Introduction and presentation of ongoing projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Cuartero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“I want to break free”: Current research on Percussive Implements during the Lower and Middle Palaeolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyrielle Mathias, Jun 2023, Tel-Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the session: Discontinuity, recycling and unclassified pieces within knapping processes during the Lower and Middle Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gema Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth UISPP International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Timisoara, Romania, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knapping systems half a million years ago in area D of Jaljulia, Central Israel: Continuities and discontinuities during the Lower to Middle Palaeolithic transition in the Levant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Virtual Conference for Women Archaeologists and Paleontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of &amp;quot;Prepared Core Technologies&amp;quot; between Southern Europe and the Levant: Some preliminary insights and main issues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annual Meeting of the Israel Prehistoric Society - Ben-Gurion University of the Negev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Beer Sheva, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the fringes of the main settlement areas: The Middle Palaeolithic of the Hérault department (Southern France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ivorra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth UISPP Meknès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Meknès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On knapping pebbles. Impact of pebble morphologies on debitage initialisation and differences with ramification processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Knappable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition et temporalité : la transition entre Paléolithique inférieur et moyen à l’épreuve du temps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Archéologie du Muséum : ARCHEOLOGIE &amp; GRANDE TRANSITION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries lithiques d’Ardèche et de Dordogne entre les MIS 9 et 6 : comparaison Est-Ouest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international, Montmaurin : sites naturels et archéologiques, une transversalité nécessaire pour une meilleure connaissance du Territoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montmaurin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to raw materials intra-variability: example from the Middle Palaeolithic open-air stations of the Hérault valley, France (Les Geissières, Saint-Saturnin, and Camillo).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Roxanne Barsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Knappable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cores-on-flakes and ramification during the early Middle Palaeolithic in Southern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UISPP WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify the launched percussion use of Lower Palaeolithic tools: the case of shaped pieces in limestone and basalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth InternationalCongress of Experimental Archaeology25th-27th October, 2017 - Tarragona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tarragona, Spain. pp.39-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02290467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The explosion of ramified chaines opératoires during the Late Middle Palaeolithic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UISPP WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic Technology during the early Middle Palaeolithic: A case study from Southeastern and Southwestern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic technology during the early Middle Palaeolithic: a case study from the south-eastern and south-western France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UISPP WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier l’usage en percussion lancée d’outils du Paléolithique inférieur : le cas des pièces façonnées en calcaire et en basalte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V CONGRESO INTERNACIONAL DE ARQUEOLOGÍA EXPERIMENTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tarragona, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone on Bones, and vice-versa: Experimental study of carcass processing and long bone breakage with a lithic tool kit. Implications for archaeological damage identifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème ICAZ Taphonomy Working Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between the Lower and Middle Palaeolithic in the northern Pyrenees: the case of the Coupe-Gorge (Montmaurin sites-complex, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHE meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Muséum National d'Histoire naturelle de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusting off the old stones. Correlating old collections with new excavations: The case of &amp;quot;layer 2&amp;quot; of Coupe-Gorge (Montmaurin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcia-Fermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Virtual Conference for Women Archaeologists an Paleontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture variation in the use of Palaeolithic bulb-retouchers. Application to the late Acheulean site of Jaljulia (Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lemorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Marinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sanchez-Dehesa Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress of Experimental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Pézenas, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levallois technology half a million years ago? A view from late Acheulian Jaljulia, Israel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Paleolithic sites of Brive-Laroche-Aerodrome and their lithic assemblages: A new key-site for the understanding of Neanderthal movement dynamics and technical behavior in Southwestern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Worldwide (virtual ), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of stones for “confection” during the early Middle Palaeolithic in south-eastern France: First results of an experimental approach on lithic retouchers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth International Congress of Experimental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet de recherche : sur les traces des artisanats néandertaliens du Coulazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noisette Bec-Drelon; Yvonne Papin-Drastik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreintes de l’Homme, catalogue d’exposition permanente - Musée de Lodève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton, 2024, 978-2-87844-360-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des populations nomades du Paléolithique ancien et moyen de l’Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noisette Bec-Drelon; Yvonne Papin-Drastik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreintes de l’Homme, catalogue d’exposition permanente - Musée de Lodève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton, pp.46-47, 2024, 978-2-87844-360-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille programmée annuelle 2020. Grotte du Mas des Caves n°1 (ou I), Lunel-Viel (Hérault). « Hommes et Environnements au Pléistocène Moyen »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigone Uzunidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire méditerranéen de préhistoire Europe Afrique (LAMPEA) - UMR 7269 (AMU – CNRS – MCC - IRD). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pal-Hérault : le Paléolithique moyen de l’Hérault et de ses environs. Rapport de prospection thématique, année probatoire, 64 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 7194 Histoire naturelle de l'Homme Préhistorique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:71.354166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyrielle Mathias </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Postdoctoral fellow, Perpignan Via Domitia University, UMR 7194 - HNHP // Project &amp;quot;Gorgyous&amp;quot; - Défi-clé Sciences du Passé région Occitanie, France                             &Associate Member, Centre de Recherche français à Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cyrielle-mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0050-153X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a postdoctoral researcher specialised in the study of lithic assemblages from the Lower and Early Middle Palaeolithic.Currently postdoctoral fellow at Perpignan Via Domitia University, UMR 7194 - HNHP // Project &amp;quot;Gorgyous&amp;quot; - Défi-clé Sciences du Passé région Occitanie, France & Associate Member, Centre de Recherche français à Jérusalem, IsraelI am working in both South-Western Europe and Levant.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Previous position: post-doctoral fellow, Sonia and Marco Nadler Institute of Archaeology, Tel Aviv University (Israel)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research topics:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► First Middle Palaeolithic Lithic Techno-Complexes in the Mediterranean basin►Innovation processes within lithic technical systems► Early Levallois technologies► Recycling and small tools production during the Middle Palaeolithic► Recycling of percussive implements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keywords: Lithic Technology; Transition ; Innovation  ; Ramification ; Recycling</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projects</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collective research project &amp;quot;Pal-Hérault&amp;quot; (The Lower and Middle Palaeolithic of the Hérault area), since 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Excavation: Bourgade (Montpellier) - Late Middle Pleistocene, since 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Excavation: Baumasse d'Antonègre (Montbazin) - Late Middle and Upper Pleistocene, since 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Working-group &amp;quot;repercut&amp;quot;, Irn TaphEn (co-dir. J. Baena Preysler, LAEX-UAM), since 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">15 national and international research projects since 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">responsible of the lithic analysis of several ongoing excavations in France: Montmaurin karstic complex (dir. A. Vialet) ; le Mas des Caves, Lunel-Viel (dir. J.-Ph. Brugal, C. Giuliani), la Tute du Pèlerin (dir. T. Minet) / abroad: the Middle Palaeolithic of Gajtan, Albania (dir. C. Viallet, R. Ruka)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic degrees:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► 2018: Ph.D. - Préhistoire et Paléoenvironnements quaternaires à l’Université de Perpignan Via-Domitia : « Les phases anciennes du Paléolithique moyen dans le Sud-Est et le Sud-Ouest de la France : étude des systèmes techniques lithiques ».  - UISPP Ph.D. Award.Dir. by L. Wengler, and then S. Grégoire & M.-H. Moncel. Committee : J. Baena Preysler (Président) ; A. Lamotte (Rapporteur) ; S. Soriano (Rapporteur) ; L. Bourguignon (Examinateur). Available on HAL: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.hal.science/tel-01960322/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► 2014: Master 2 Recherche - Préhistoire et Paléoenvironnements quaternaires à l’Université de Perpignan Via-Domitia, sous la direction de L. Wengler. Titre : « Etude techno-économique du niveau 2 d’Orgnac 3 (Ardèche, France) ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► 2012: Licence d’Histoire de l’Art et Archéologie, mention Archéologie Préhistorique à l’Université de Paris I - Panthéon-Sorbonne.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference Review: The 7th CONEXP held October 22-25 2025 in Liège (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Julio Garcia Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXARC Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026/2, https://exarc.net/ark:/88735/10830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Palaeolithic in the Centre-Val de Loire Region: New Data from the Study of the Enclos Site and Comparisons with the Lithic Series from Coulvreux and Radray (Loiret, Eure-et-Loir)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 66, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15uiw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing Craft in the Late Acheulean: Technological Insights from Jaljulia Handaxes (Levant)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sánchez-Dehesa Galán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-025-00239-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paléolithique moyen en région Centre-Val de Loire : nouvelles données d’après l’étude du site de l’Enclos et comparaison avec les séries lithiques de Coulvreux et de Radray (Loiret, Eure-et-Loir)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 66, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15uiu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biface industries in southern France during the middle Pleistocene: a mosaic of technical behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2025.2559072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of splits and flakes as blanks for debitage or shaping: examples from the late Lower and Middle Palaeolithic of Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.200-233. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1516s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au Proche-Orient, partage de traditions autour de la pierre taillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Clarys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Quand l’humanité était plurielle, 627, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleus percutants et percuteurs débités : choix techniques au Paléolithique moyen dans le site de l’ancien aérodrome (Brive-la-Gaillarde/Saint-Pantaléon-de-Larche, Corrèze, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.164-182. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1296p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulb retouchers half a million years ago: New evidence from late Acheulean Jaljulia, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lemorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Marinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sánchez-Dehesa Galán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.103821. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paléolithique moyen des sites de Brive-Laroche-Aérodrome (Corrèze, France) : choix techno-économiques entre Périgord et Massif central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (4), pp.571-602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Saboye-Mandinelli (Beaumont-sur-Lèze et Mauzac, Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Malassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du patrimoine du Muretain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to raw materials intra-variability: Examples from three Middle Palaeolithic surface stations of the Hérault Valley, France (Les Geissières, Saint-Saturnin and Camillo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Roxanne Barsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Proceedings of the 12th international symposium on knappable materials, Budapest, 8 (2), 40 p. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.4486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des outils et des activités de percussion à la fin du MIS 9 dans le niveau 6 d’Orgnac 3 (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2021v20a11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition et temporalité. La transition entre Paléolithique inférieur et moyen à l’épreuve du temps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‑hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, pp.19-26. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cores-on-flakes and ramification during the Middle Palaeolithic in Southern France: A gradual process from the Early to Late Middle Palaeolithic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.102336. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between new and inherited technical behaviours: a case study from the Early Middle Palaeolithic of Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), pp.146. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-020-01114-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle utilisation du concept Trifacial durant une phase ancienne du Paléolithique moyen de la vallée de l’Isle : le niveau 2 de Petit-Bost (Neuvic, Dordogne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (3), pp.423-454. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2019.15025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify the launched percussion use of Lower Palaeolithic tools: The case of shaped pieces in limestone and basalt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Butlleti Arqueològic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, EXPERIMENTAL ARCHAEOLOGY: FROM RESEARCH TO SOCIETY. Proceedings of the Vth International Congress of Experimental Archaeology 25th-27th October, 2017 - Tarragona (Spain), 40, pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phases anciennes du Paléolithique moyen dans le Sud-Est et le Sud-Ouest de la France : étude des systèmes techniques lithiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (4), pp.805-807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the possible use of flake-bulbs for retouch during the Early Middle Palaeolithic in south-eastern France: First results of an experimental approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Butlleti Arqueològic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40, pp.323-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l’assemblage lithique de la couche L2/3 de La Micoque (Les Eyzies-de-Tayac, Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.3408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322639v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After the Lower Palaeolithic: Lithic ramification in the early Middle Palaeolithic of Orgnac 3, layer 2 (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411, pp.193-201. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical diversity within Middle Pleistocene assemblages with bifaces in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle Pleistocene Behavioral Varibility: Global and regional Perspectives. A Dalarik-1 cave symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Malinski-Buller, Feb 2026, Jerusalem (The Hebrew University), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Cores-on-Flakes and Splits: Managing Quartzites and Flints in the early Middle Palaeolithic levels of Coupe-Gorge Cave (Haute-Garonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Belgrade (Serbia), Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources lithiques des abords pyrénéens : sources et accessibilité. Occupations paléolithiques des gorges de la Seygouade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de zone refuge, workshop final du projet Gorgyous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Viallet, C. Pallier, Nov 2025, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les silicites exploitées sur les sites de Montmaurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Minet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de zone refuge, workshop final du projet Gorgyous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Vialet, C. Pallier, Nov 2025, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Paléolithique récent des grottes des Putois (Montmaurin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de zone refuge, workshop final du projet Gorgyous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Viallet, C. Pallier, Nov 2025, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Route de Brial&amp;quot; site (Southwest France) : The use of flaking blanks for production in quartz/quartzite context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Association of Archaeologists Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Belgrade (Serbia), Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lignées techniques au Paléolithique ancien et moyen : où en sommes-nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Aureli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technocritique(s). Retour sur 3,3 millions d'années d'extériorisation technique des capacités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lars Anderson, Ghislaine Glasson Deschaumes, Emmanuel Grimaud, Julien Schuh, Mar 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion techno-économique lithique en diachronie à Coupe Gorge (Montmaurin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Minet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de zone refuge, workshop final du projet Gorgyous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Viallet, C. Pallier, Nov 2025, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of a new category of retouching tools: pebble Micro-retouchers from the Mousterian site of Champ-Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Burcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéremy Vosges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of Experimental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Liège (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic, fauna: Let them refit! Introduction to session 248</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Wenban-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartz and silicites management during the Middle Palaeolithic of the Brive Basin (Corrèze, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dark Side of Rock Choice, International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyril Viallet; Sophie Clément, Oct 2024, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale refitting to assess large open-air sites during the Middle Palaeolithic: The example of Route de Brial – Liounet (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément De Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quartz dans les équipements lithiques au Paléolithique moyen dans le sud-ouest de la France : approches expérimentales, techniques et morpho-fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">É֤֤cole thématique ATOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ArScAn-AnTET, Nov 2024, Genainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond layers: Understanding depositional and post-depositional processes in Mas des Caves I (Middle Pleistocene, France) through bone and lithic refits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools, cores, or both? Exploring the continuum between shaping and flaking chaînes opératoires in late Acheulean Jaljulia, Central Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sanchez-Dehesa Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth UISPP International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Timisoara, Romania, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Flakes during the Late Lower Palaeolithic and the Onset of the Middle Palaeolithic: Case studies from Southern Europe and Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Weaving Narratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and presentation of several ongoing projects related to percussion tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“I want to break free” : Current research on Percussive Implements during the Lower and Middle Palaeolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percussive tools and techniques during the Lower and Middle Palaeolithic: Introduction and presentation of ongoing projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Cuartero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“I want to break free”: Current research on Percussive Implements during the Lower and Middle Palaeolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyrielle Mathias, Jun 2023, Tel-Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated technical behavior in the late Acheulean site of Jaljulia, area D (Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sanchez-Dehesa Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI INQUA Congress "Time For Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the session: Discontinuity, recycling and unclassified pieces within knapping processes during the Lower and Middle Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gema Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth UISPP International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Timisoara, Romania, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knapping systems half a million years ago in area D of Jaljulia, Central Israel: Continuities and discontinuities during the Lower to Middle Palaeolithic transition in the Levant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Virtual Conference for Women Archaeologists and Paleontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of &amp;quot;Prepared Core Technologies&amp;quot; between Southern Europe and the Levant: Some preliminary insights and main issues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annual Meeting of the Israel Prehistoric Society - Ben-Gurion University of the Negev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Beer Sheva, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the fringes of the main settlement areas: The Middle Palaeolithic of the Hérault department (Southern France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ivorra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth UISPP Meknès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Meknès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On knapping pebbles. Impact of pebble morphologies on debitage initialisation and differences with ramification processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Knappable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition et temporalité : la transition entre Paléolithique inférieur et moyen à l’épreuve du temps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Archéologie du Muséum : ARCHEOLOGIE &amp; GRANDE TRANSITION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries lithiques d’Ardèche et de Dordogne entre les MIS 9 et 6 : comparaison Est-Ouest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international, Montmaurin : sites naturels et archéologiques, une transversalité nécessaire pour une meilleure connaissance du Territoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montmaurin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to raw materials intra-variability: example from the Middle Palaeolithic open-air stations of the Hérault valley, France (Les Geissières, Saint-Saturnin, and Camillo).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Roxanne Barsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Knappable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cores-on-flakes and ramification during the early Middle Palaeolithic in Southern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UISPP WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify the launched percussion use of Lower Palaeolithic tools: the case of shaped pieces in limestone and basalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth InternationalCongress of Experimental Archaeology25th-27th October, 2017 - Tarragona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tarragona, Spain. pp.39-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02290467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The explosion of ramified chaines opératoires during the Late Middle Palaeolithic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UISPP WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic Technology during the early Middle Palaeolithic: A case study from Southeastern and Southwestern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic technology during the early Middle Palaeolithic: a case study from the south-eastern and south-western France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UISPP WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier l’usage en percussion lancée d’outils du Paléolithique inférieur : le cas des pièces façonnées en calcaire et en basalte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V CONGRESO INTERNACIONAL DE ARQUEOLOGÍA EXPERIMENTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tarragona, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone on Bones, and vice-versa: Experimental study of carcass processing and long bone breakage with a lithic tool kit. Implications for archaeological damage identifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème ICAZ Taphonomy Working Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between the Lower and Middle Palaeolithic in the northern Pyrenees: the case of the Coupe-Gorge (Montmaurin sites-complex, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHE meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Muséum National d'Histoire naturelle de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusting off the old stones. Correlating old collections with new excavations: The case of &amp;quot;layer 2&amp;quot; of Coupe-Gorge (Montmaurin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcia-Fermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Virtual Conference for Women Archaeologists an Paleontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levallois technology half a million years ago? A view from late Acheulian Jaljulia, Israel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture variation in the use of Palaeolithic bulb-retouchers. Application to the late Acheulean site of Jaljulia (Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lemorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Marinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sanchez-Dehesa Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress of Experimental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Pézenas, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Paleolithic sites of Brive-Laroche-Aerodrome and their lithic assemblages: A new key-site for the understanding of Neanderthal movement dynamics and technical behavior in Southwestern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Worldwide (virtual ), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of stones for “confection” during the early Middle Palaeolithic in south-eastern France: First results of an experimental approach on lithic retouchers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth International Congress of Experimental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet de recherche : sur les traces des artisanats néandertaliens du Coulazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noisette Bec-Drelon; Yvonne Papin-Drastik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreintes de l’Homme, catalogue d’exposition permanente - Musée de Lodève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton, 2024, 978-2-87844-360-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des populations nomades du Paléolithique ancien et moyen de l’Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noisette Bec-Drelon; Yvonne Papin-Drastik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreintes de l’Homme, catalogue d’exposition permanente - Musée de Lodève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton, pp.46-47, 2024, 978-2-87844-360-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille programmée annuelle 2020. Grotte du Mas des Caves n°1 (ou I), Lunel-Viel (Hérault). « Hommes et Environnements au Pléistocène Moyen »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigone Uzunidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire méditerranéen de préhistoire Europe Afrique (LAMPEA) - UMR 7269 (AMU – CNRS – MCC - IRD). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pal-Hérault : le Paléolithique moyen de l’Hérault et de ses environs. Rapport de prospection thématique, année probatoire, 64 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 7194 Histoire naturelle de l'Homme Préhistorique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDD23133"/>
+    <w:nsid w:val="100792DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9C4A1F6B"/>
+    <w:nsid w:val="68B425AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="EFC06D8F"/>
+    <w:nsid w:val="812DB966"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrielle-mathias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0050-153X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01960322/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546437v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julio Garcia Natale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15uiw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol S&#225;nchez-Dehesa Gal&#225;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maayan Shemer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Barkai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-025-00239-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15uiu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311988v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chevalier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lebreton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2025.2559072" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343072v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clarys" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296p" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933142v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lemorini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Marinelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103821" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388879v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745777v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Malassagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636676v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ivorra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Roxanne Barsky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.4486" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175779v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2021v20a11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01114-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558045v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102336" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149038v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8209;h&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10366" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541738v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541766v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ivorra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888330v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541751v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322639v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3408" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541725v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536176v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536250v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536214v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Minet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536223v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536182v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522319v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Cara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548246v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536278v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Burcet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Vosges" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wenban-Smith" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745821v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tallet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745841v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment De Cara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980310v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745829v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Giuliani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205089v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Sanchez-Dehesa Galan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194501v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163567v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163550v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cuartero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205109v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chacon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696572v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466570v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341885v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541862v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541854v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncel Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541778v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541812v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290467v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541807v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884371v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541815v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766207v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980950v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311967v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040888v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia-Fermet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840602v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789983v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149036v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541836v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745890v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745885v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148928v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154595v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gomez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Gomez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrielle-mathias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0050-153X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01960322/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546437v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julio Garcia Natale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15uiw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol S&#225;nchez-Dehesa Gal&#225;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maayan Shemer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Barkai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-025-00239-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15uiu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311988v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chevalier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lebreton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2025.2559072" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343072v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clarys" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296p" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933142v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lemorini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Marinelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103821" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388879v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745777v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Malassagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636676v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ivorra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Roxanne Barsky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.4486" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175779v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2021v20a11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8209;h&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10366" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558045v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102336" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01114-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541738v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541766v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ivorra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888330v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541751v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322639v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3408" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541725v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536176v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536250v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536223v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Minet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536214v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536182v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522319v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Cara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548246v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536278v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Burcet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Vosges" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wenban-Smith" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745821v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tallet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745841v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment De Cara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980310v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745829v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Giuliani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205089v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Sanchez-Dehesa Galan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194501v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163567v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205119v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cuartero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163550v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205109v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chacon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696572v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466570v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341885v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541862v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541854v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncel Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541778v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541812v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290467v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541807v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884371v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541815v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766207v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980950v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311967v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040888v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia-Fermet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789983v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840602v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149036v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541836v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745890v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745885v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148928v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154595v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gomez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Gomez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>