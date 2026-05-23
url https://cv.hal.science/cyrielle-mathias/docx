--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:71.354166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyrielle Mathias </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Postdoctoral fellow, Perpignan Via Domitia University, UMR 7194 - HNHP // Project &amp;quot;Gorgyous&amp;quot; - Défi-clé Sciences du Passé région Occitanie, France                             &Associate Member, Centre de Recherche français à Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cyrielle-mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0050-153X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a postdoctoral researcher specialised in the study of lithic assemblages from the Lower and Early Middle Palaeolithic.Currently postdoctoral fellow at Perpignan Via Domitia University, UMR 7194 - HNHP // Project &amp;quot;Gorgyous&amp;quot; - Défi-clé Sciences du Passé région Occitanie, France & Associate Member, Centre de Recherche français à Jérusalem, IsraelI am working in both South-Western Europe and Levant.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Previous position: post-doctoral fellow, Sonia and Marco Nadler Institute of Archaeology, Tel Aviv University (Israel)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research topics:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► First Middle Palaeolithic Lithic Techno-Complexes in the Mediterranean basin►Innovation processes within lithic technical systems► Early Levallois technologies► Recycling and small tools production during the Middle Palaeolithic► Recycling of percussive implements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keywords: Lithic Technology; Transition ; Innovation  ; Ramification ; Recycling</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projects</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collective research project &amp;quot;Pal-Hérault&amp;quot; (The Lower and Middle Palaeolithic of the Hérault area), since 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Excavation: Bourgade (Montpellier) - Late Middle Pleistocene, since 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Excavation: Baumasse d'Antonègre (Montbazin) - Late Middle and Upper Pleistocene, since 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Working-group &amp;quot;repercut&amp;quot;, Irn TaphEn (co-dir. J. Baena Preysler, LAEX-UAM), since 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">15 national and international research projects since 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">responsible of the lithic analysis of several ongoing excavations in France: Montmaurin karstic complex (dir. A. Vialet) ; le Mas des Caves, Lunel-Viel (dir. J.-Ph. Brugal, C. Giuliani), la Tute du Pèlerin (dir. T. Minet) / abroad: the Middle Palaeolithic of Gajtan, Albania (dir. C. Viallet, R. Ruka)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic degrees:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► 2018: Ph.D. - Préhistoire et Paléoenvironnements quaternaires à l’Université de Perpignan Via-Domitia : « Les phases anciennes du Paléolithique moyen dans le Sud-Est et le Sud-Ouest de la France : étude des systèmes techniques lithiques ».  - UISPP Ph.D. Award.Dir. by L. Wengler, and then S. Grégoire & M.-H. Moncel. Committee : J. Baena Preysler (Président) ; A. Lamotte (Rapporteur) ; S. Soriano (Rapporteur) ; L. Bourguignon (Examinateur). Available on HAL: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.hal.science/tel-01960322/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► 2014: Master 2 Recherche - Préhistoire et Paléoenvironnements quaternaires à l’Université de Perpignan Via-Domitia, sous la direction de L. Wengler. Titre : « Etude techno-économique du niveau 2 d’Orgnac 3 (Ardèche, France) ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► 2012: Licence d’Histoire de l’Art et Archéologie, mention Archéologie Préhistorique à l’Université de Paris I - Panthéon-Sorbonne.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference Review: The 7th CONEXP held October 22-25 2025 in Liège (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Julio Garcia Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXARC Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026/2, https://exarc.net/ark:/88735/10830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Palaeolithic in the Centre-Val de Loire Region: New Data from the Study of the Enclos Site and Comparisons with the Lithic Series from Coulvreux and Radray (Loiret, Eure-et-Loir)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 66, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15uiw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing Craft in the Late Acheulean: Technological Insights from Jaljulia Handaxes (Levant)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sánchez-Dehesa Galán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-025-00239-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paléolithique moyen en région Centre-Val de Loire : nouvelles données d’après l’étude du site de l’Enclos et comparaison avec les séries lithiques de Coulvreux et de Radray (Loiret, Eure-et-Loir)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 66, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15uiu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biface industries in southern France during the middle Pleistocene: a mosaic of technical behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2025.2559072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of splits and flakes as blanks for debitage or shaping: examples from the late Lower and Middle Palaeolithic of Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.200-233. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1516s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au Proche-Orient, partage de traditions autour de la pierre taillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Clarys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Quand l’humanité était plurielle, 627, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleus percutants et percuteurs débités : choix techniques au Paléolithique moyen dans le site de l’ancien aérodrome (Brive-la-Gaillarde/Saint-Pantaléon-de-Larche, Corrèze, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.164-182. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1296p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulb retouchers half a million years ago: New evidence from late Acheulean Jaljulia, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lemorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Marinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sánchez-Dehesa Galán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.103821. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paléolithique moyen des sites de Brive-Laroche-Aérodrome (Corrèze, France) : choix techno-économiques entre Périgord et Massif central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (4), pp.571-602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Saboye-Mandinelli (Beaumont-sur-Lèze et Mauzac, Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Malassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du patrimoine du Muretain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to raw materials intra-variability: Examples from three Middle Palaeolithic surface stations of the Hérault Valley, France (Les Geissières, Saint-Saturnin and Camillo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Roxanne Barsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Proceedings of the 12th international symposium on knappable materials, Budapest, 8 (2), 40 p. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.4486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des outils et des activités de percussion à la fin du MIS 9 dans le niveau 6 d’Orgnac 3 (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2021v20a11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition et temporalité. La transition entre Paléolithique inférieur et moyen à l’épreuve du temps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‑hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, pp.19-26. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cores-on-flakes and ramification during the Middle Palaeolithic in Southern France: A gradual process from the Early to Late Middle Palaeolithic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.102336. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between new and inherited technical behaviours: a case study from the Early Middle Palaeolithic of Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), pp.146. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-020-01114-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle utilisation du concept Trifacial durant une phase ancienne du Paléolithique moyen de la vallée de l’Isle : le niveau 2 de Petit-Bost (Neuvic, Dordogne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (3), pp.423-454. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2019.15025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify the launched percussion use of Lower Palaeolithic tools: The case of shaped pieces in limestone and basalt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Butlleti Arqueològic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, EXPERIMENTAL ARCHAEOLOGY: FROM RESEARCH TO SOCIETY. Proceedings of the Vth International Congress of Experimental Archaeology 25th-27th October, 2017 - Tarragona (Spain), 40, pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phases anciennes du Paléolithique moyen dans le Sud-Est et le Sud-Ouest de la France : étude des systèmes techniques lithiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (4), pp.805-807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the possible use of flake-bulbs for retouch during the Early Middle Palaeolithic in south-eastern France: First results of an experimental approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Butlleti Arqueològic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40, pp.323-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l’assemblage lithique de la couche L2/3 de La Micoque (Les Eyzies-de-Tayac, Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.3408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322639v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After the Lower Palaeolithic: Lithic ramification in the early Middle Palaeolithic of Orgnac 3, layer 2 (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411, pp.193-201. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical diversity within Middle Pleistocene assemblages with bifaces in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle Pleistocene Behavioral Varibility: Global and regional Perspectives. A Dalarik-1 cave symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Malinski-Buller, Feb 2026, Jerusalem (The Hebrew University), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Cores-on-Flakes and Splits: Managing Quartzites and Flints in the early Middle Palaeolithic levels of Coupe-Gorge Cave (Haute-Garonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Belgrade (Serbia), Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources lithiques des abords pyrénéens : sources et accessibilité. Occupations paléolithiques des gorges de la Seygouade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de zone refuge, workshop final du projet Gorgyous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Viallet, C. Pallier, Nov 2025, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les silicites exploitées sur les sites de Montmaurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Minet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de zone refuge, workshop final du projet Gorgyous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Vialet, C. Pallier, Nov 2025, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Paléolithique récent des grottes des Putois (Montmaurin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de zone refuge, workshop final du projet Gorgyous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Viallet, C. Pallier, Nov 2025, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Route de Brial&amp;quot; site (Southwest France) : The use of flaking blanks for production in quartz/quartzite context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Association of Archaeologists Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Belgrade (Serbia), Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lignées techniques au Paléolithique ancien et moyen : où en sommes-nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Aureli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technocritique(s). Retour sur 3,3 millions d'années d'extériorisation technique des capacités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lars Anderson, Ghislaine Glasson Deschaumes, Emmanuel Grimaud, Julien Schuh, Mar 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion techno-économique lithique en diachronie à Coupe Gorge (Montmaurin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Minet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de zone refuge, workshop final du projet Gorgyous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Viallet, C. Pallier, Nov 2025, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of a new category of retouching tools: pebble Micro-retouchers from the Mousterian site of Champ-Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Burcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéremy Vosges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of Experimental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Liège (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic, fauna: Let them refit! Introduction to session 248</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Wenban-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartz and silicites management during the Middle Palaeolithic of the Brive Basin (Corrèze, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dark Side of Rock Choice, International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyril Viallet; Sophie Clément, Oct 2024, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale refitting to assess large open-air sites during the Middle Palaeolithic: The example of Route de Brial – Liounet (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément De Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quartz dans les équipements lithiques au Paléolithique moyen dans le sud-ouest de la France : approches expérimentales, techniques et morpho-fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">É֤֤cole thématique ATOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ArScAn-AnTET, Nov 2024, Genainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond layers: Understanding depositional and post-depositional processes in Mas des Caves I (Middle Pleistocene, France) through bone and lithic refits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools, cores, or both? Exploring the continuum between shaping and flaking chaînes opératoires in late Acheulean Jaljulia, Central Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sanchez-Dehesa Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth UISPP International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Timisoara, Romania, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Flakes during the Late Lower Palaeolithic and the Onset of the Middle Palaeolithic: Case studies from Southern Europe and Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Weaving Narratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and presentation of several ongoing projects related to percussion tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“I want to break free” : Current research on Percussive Implements during the Lower and Middle Palaeolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percussive tools and techniques during the Lower and Middle Palaeolithic: Introduction and presentation of ongoing projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Cuartero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“I want to break free”: Current research on Percussive Implements during the Lower and Middle Palaeolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyrielle Mathias, Jun 2023, Tel-Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated technical behavior in the late Acheulean site of Jaljulia, area D (Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sanchez-Dehesa Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI INQUA Congress "Time For Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the session: Discontinuity, recycling and unclassified pieces within knapping processes during the Lower and Middle Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gema Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth UISPP International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Timisoara, Romania, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knapping systems half a million years ago in area D of Jaljulia, Central Israel: Continuities and discontinuities during the Lower to Middle Palaeolithic transition in the Levant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Virtual Conference for Women Archaeologists and Paleontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of &amp;quot;Prepared Core Technologies&amp;quot; between Southern Europe and the Levant: Some preliminary insights and main issues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annual Meeting of the Israel Prehistoric Society - Ben-Gurion University of the Negev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Beer Sheva, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the fringes of the main settlement areas: The Middle Palaeolithic of the Hérault department (Southern France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ivorra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth UISPP Meknès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Meknès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On knapping pebbles. Impact of pebble morphologies on debitage initialisation and differences with ramification processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Knappable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition et temporalité : la transition entre Paléolithique inférieur et moyen à l’épreuve du temps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Archéologie du Muséum : ARCHEOLOGIE &amp; GRANDE TRANSITION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries lithiques d’Ardèche et de Dordogne entre les MIS 9 et 6 : comparaison Est-Ouest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international, Montmaurin : sites naturels et archéologiques, une transversalité nécessaire pour une meilleure connaissance du Territoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montmaurin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to raw materials intra-variability: example from the Middle Palaeolithic open-air stations of the Hérault valley, France (Les Geissières, Saint-Saturnin, and Camillo).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Roxanne Barsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Knappable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cores-on-flakes and ramification during the early Middle Palaeolithic in Southern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UISPP WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify the launched percussion use of Lower Palaeolithic tools: the case of shaped pieces in limestone and basalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth InternationalCongress of Experimental Archaeology25th-27th October, 2017 - Tarragona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tarragona, Spain. pp.39-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02290467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The explosion of ramified chaines opératoires during the Late Middle Palaeolithic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UISPP WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic Technology during the early Middle Palaeolithic: A case study from Southeastern and Southwestern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic technology during the early Middle Palaeolithic: a case study from the south-eastern and south-western France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UISPP WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier l’usage en percussion lancée d’outils du Paléolithique inférieur : le cas des pièces façonnées en calcaire et en basalte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V CONGRESO INTERNACIONAL DE ARQUEOLOGÍA EXPERIMENTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tarragona, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone on Bones, and vice-versa: Experimental study of carcass processing and long bone breakage with a lithic tool kit. Implications for archaeological damage identifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème ICAZ Taphonomy Working Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between the Lower and Middle Palaeolithic in the northern Pyrenees: the case of the Coupe-Gorge (Montmaurin sites-complex, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHE meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Muséum National d'Histoire naturelle de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusting off the old stones. Correlating old collections with new excavations: The case of &amp;quot;layer 2&amp;quot; of Coupe-Gorge (Montmaurin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcia-Fermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Virtual Conference for Women Archaeologists an Paleontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levallois technology half a million years ago? A view from late Acheulian Jaljulia, Israel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture variation in the use of Palaeolithic bulb-retouchers. Application to the late Acheulean site of Jaljulia (Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lemorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Marinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sanchez-Dehesa Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress of Experimental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Pézenas, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Paleolithic sites of Brive-Laroche-Aerodrome and their lithic assemblages: A new key-site for the understanding of Neanderthal movement dynamics and technical behavior in Southwestern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Worldwide (virtual ), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of stones for “confection” during the early Middle Palaeolithic in south-eastern France: First results of an experimental approach on lithic retouchers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth International Congress of Experimental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet de recherche : sur les traces des artisanats néandertaliens du Coulazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noisette Bec-Drelon; Yvonne Papin-Drastik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreintes de l’Homme, catalogue d’exposition permanente - Musée de Lodève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton, 2024, 978-2-87844-360-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des populations nomades du Paléolithique ancien et moyen de l’Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noisette Bec-Drelon; Yvonne Papin-Drastik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreintes de l’Homme, catalogue d’exposition permanente - Musée de Lodève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton, pp.46-47, 2024, 978-2-87844-360-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille programmée annuelle 2020. Grotte du Mas des Caves n°1 (ou I), Lunel-Viel (Hérault). « Hommes et Environnements au Pléistocène Moyen »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigone Uzunidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire méditerranéen de préhistoire Europe Afrique (LAMPEA) - UMR 7269 (AMU – CNRS – MCC - IRD). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pal-Hérault : le Paléolithique moyen de l’Hérault et de ses environs. Rapport de prospection thématique, année probatoire, 64 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 7194 Histoire naturelle de l'Homme Préhistorique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:71.354166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyrielle Mathias </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Postdoctoral fellow, Perpignan Via Domitia University, UMR 7194 - HNHP // Project &amp;quot;Gorgyous&amp;quot; - Défi-clé Sciences du Passé région Occitanie, France                             &Associate Member, Centre de Recherche français à Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cyrielle-mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0050-153X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a postdoctoral researcher specialised in the study of lithic assemblages from the Lower and Early Middle Palaeolithic.Currently postdoctoral fellow at Perpignan Via Domitia University, UMR 7194 - HNHP // Project &amp;quot;Gorgyous&amp;quot; - Défi-clé Sciences du Passé région Occitanie, France & Associate Member, Centre de Recherche français à Jérusalem, IsraelI am working in both South-Western Europe and Levant.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Previous position: post-doctoral fellow, Sonia and Marco Nadler Institute of Archaeology, Tel Aviv University (Israel)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research topics:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► First Middle Palaeolithic Lithic Techno-Complexes in the Mediterranean basin►Innovation processes within lithic technical systems► Early Levallois technologies► Recycling and small tools production during the Middle Palaeolithic► Recycling of percussive implements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keywords: Lithic Technology; Transition ; Innovation  ; Ramification ; Recycling</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projects</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collective research project &amp;quot;Pal-Hérault&amp;quot; (The Lower and Middle Palaeolithic of the Hérault area), since 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Excavation: Bourgade (Montpellier) - Late Middle Pleistocene, since 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Excavation: Baumasse d'Antonègre (Montbazin) - Late Middle and Upper Pleistocene, since 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Working-group &amp;quot;repercut&amp;quot;, Irn TaphEn (co-dir. J. Baena Preysler, LAEX-UAM), since 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">15 national and international research projects since 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">responsible of the lithic analysis of several ongoing excavations in France: Montmaurin karstic complex (dir. A. Vialet) ; le Mas des Caves, Lunel-Viel (dir. J.-Ph. Brugal, C. Giuliani), la Tute du Pèlerin (dir. T. Minet) / abroad: the Middle Palaeolithic of Gajtan, Albania (dir. C. Viallet, R. Ruka)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic degrees:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► 2018: Ph.D. - Préhistoire et Paléoenvironnements quaternaires à l’Université de Perpignan Via-Domitia : « Les phases anciennes du Paléolithique moyen dans le Sud-Est et le Sud-Ouest de la France : étude des systèmes techniques lithiques ».  - UISPP Ph.D. Award.Dir. by L. Wengler, and then S. Grégoire & M.-H. Moncel. Committee : J. Baena Preysler (Président) ; A. Lamotte (Rapporteur) ; S. Soriano (Rapporteur) ; L. Bourguignon (Examinateur). Available on HAL: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.hal.science/tel-01960322/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► 2014: Master 2 Recherche - Préhistoire et Paléoenvironnements quaternaires à l’Université de Perpignan Via-Domitia, sous la direction de L. Wengler. Titre : « Etude techno-économique du niveau 2 d’Orgnac 3 (Ardèche, France) ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► 2012: Licence d’Histoire de l’Art et Archéologie, mention Archéologie Préhistorique à l’Université de Paris I - Panthéon-Sorbonne.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference Review: The 7th CONEXP held October 22-25 2025 in Liège (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Julio Garcia Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXARC Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026/2, https://exarc.net/ark:/88735/10830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Palaeolithic in the Centre-Val de Loire Region: New Data from the Study of the Enclos Site and Comparisons with the Lithic Series from Coulvreux and Radray (Loiret, Eure-et-Loir)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 66, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15uiw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing Craft in the Late Acheulean: Technological Insights from Jaljulia Handaxes (Levant)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sánchez-Dehesa Galán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-025-00239-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paléolithique moyen en région Centre-Val de Loire : nouvelles données d’après l’étude du site de l’Enclos et comparaison avec les séries lithiques de Coulvreux et de Radray (Loiret, Eure-et-Loir)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 66, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15uiu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the use of rhinoceros teeth by Neanderthals: Between experiments and the fossil record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Sanz-Royo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vettese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigone Uzunidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 214, pp.103829. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2026.103829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biface industries in southern France during the middle Pleistocene: a mosaic of technical behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2025.2559072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of splits and flakes as blanks for debitage or shaping: examples from the late Lower and Middle Palaeolithic of Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.200-233. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1516s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au Proche-Orient, partage de traditions autour de la pierre taillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Clarys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Quand l’humanité était plurielle, 627, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleus percutants et percuteurs débités : choix techniques au Paléolithique moyen dans le site de l’ancien aérodrome (Brive-la-Gaillarde/Saint-Pantaléon-de-Larche, Corrèze, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.164-182. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1296p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulb retouchers half a million years ago: New evidence from late Acheulean Jaljulia, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lemorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Marinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sánchez-Dehesa Galán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.103821. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paléolithique moyen des sites de Brive-Laroche-Aérodrome (Corrèze, France) : choix techno-économiques entre Périgord et Massif central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (4), pp.571-602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Saboye-Mandinelli (Beaumont-sur-Lèze et Mauzac, Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Malassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du patrimoine du Muretain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to raw materials intra-variability: Examples from three Middle Palaeolithic surface stations of the Hérault Valley, France (Les Geissières, Saint-Saturnin and Camillo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Roxanne Barsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Proceedings of the 12th international symposium on knappable materials, Budapest, 8 (2), 40 p. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.4486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des outils et des activités de percussion à la fin du MIS 9 dans le niveau 6 d’Orgnac 3 (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2021v20a11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between new and inherited technical behaviours: a case study from the Early Middle Palaeolithic of Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), pp.146. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-020-01114-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition et temporalité. La transition entre Paléolithique inférieur et moyen à l’épreuve du temps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‑hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, pp.19-26. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cores-on-flakes and ramification during the Middle Palaeolithic in Southern France: A gradual process from the Early to Late Middle Palaeolithic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.102336. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle utilisation du concept Trifacial durant une phase ancienne du Paléolithique moyen de la vallée de l’Isle : le niveau 2 de Petit-Bost (Neuvic, Dordogne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (3), pp.423-454. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2019.15025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify the launched percussion use of Lower Palaeolithic tools: The case of shaped pieces in limestone and basalt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Butlleti Arqueològic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, EXPERIMENTAL ARCHAEOLOGY: FROM RESEARCH TO SOCIETY. Proceedings of the Vth International Congress of Experimental Archaeology 25th-27th October, 2017 - Tarragona (Spain), 40, pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phases anciennes du Paléolithique moyen dans le Sud-Est et le Sud-Ouest de la France : étude des systèmes techniques lithiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (4), pp.805-807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the possible use of flake-bulbs for retouch during the Early Middle Palaeolithic in south-eastern France: First results of an experimental approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Butlleti Arqueològic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40, pp.323-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l’assemblage lithique de la couche L2/3 de La Micoque (Les Eyzies-de-Tayac, Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.3408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322639v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After the Lower Palaeolithic: Lithic ramification in the early Middle Palaeolithic of Orgnac 3, layer 2 (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411, pp.193-201. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical diversity within Middle Pleistocene assemblages with bifaces in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle Pleistocene Behavioral Varibility: Global and regional Perspectives. A Dalarik-1 cave symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Malinski-Buller, Feb 2026, Jerusalem (The Hebrew University), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Cores-on-Flakes and Splits: Managing Quartzites and Flints in the early Middle Palaeolithic levels of Coupe-Gorge Cave (Haute-Garonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Belgrade (Serbia), Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources lithiques des abords pyrénéens : sources et accessibilité. Occupations paléolithiques des gorges de la Seygouade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de zone refuge, workshop final du projet Gorgyous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Viallet, C. Pallier, Nov 2025, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les silicites exploitées sur les sites de Montmaurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Minet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de zone refuge, workshop final du projet Gorgyous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Vialet, C. Pallier, Nov 2025, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Paléolithique récent des grottes des Putois (Montmaurin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de zone refuge, workshop final du projet Gorgyous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Viallet, C. Pallier, Nov 2025, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lignées techniques au Paléolithique ancien et moyen : où en sommes-nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Aureli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technocritique(s). Retour sur 3,3 millions d'années d'extériorisation technique des capacités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lars Anderson, Ghislaine Glasson Deschaumes, Emmanuel Grimaud, Julien Schuh, Mar 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Route de Brial&amp;quot; site (Southwest France) : The use of flaking blanks for production in quartz/quartzite context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Association of Archaeologists Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Belgrade (Serbia), Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion techno-économique lithique en diachronie à Coupe Gorge (Montmaurin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Minet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion de zone refuge, workshop final du projet Gorgyous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Viallet, C. Pallier, Nov 2025, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of a new category of retouching tools: pebble Micro-retouchers from the Mousterian site of Champ-Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Burcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéremy Vosges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of Experimental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Liège (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic, fauna: Let them refit! Introduction to session 248</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Wenban-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartz and silicites management during the Middle Palaeolithic of the Brive Basin (Corrèze, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dark Side of Rock Choice, International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyril Viallet; Sophie Clément, Oct 2024, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale refitting to assess large open-air sites during the Middle Palaeolithic: The example of Route de Brial – Liounet (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément De Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quartz dans les équipements lithiques au Paléolithique moyen dans le sud-ouest de la France : approches expérimentales, techniques et morpho-fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">É֤֤cole thématique ATOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ArScAn-AnTET, Nov 2024, Genainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond layers: Understanding depositional and post-depositional processes in Mas des Caves I (Middle Pleistocene, France) through bone and lithic refits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools, cores, or both? Exploring the continuum between shaping and flaking chaînes opératoires in late Acheulean Jaljulia, Central Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sanchez-Dehesa Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth UISPP International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Timisoara, Romania, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Flakes during the Late Lower Palaeolithic and the Onset of the Middle Palaeolithic: Case studies from Southern Europe and Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Weaving Narratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and presentation of several ongoing projects related to percussion tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“I want to break free” : Current research on Percussive Implements during the Lower and Middle Palaeolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percussive tools and techniques during the Lower and Middle Palaeolithic: Introduction and presentation of ongoing projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Cuartero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“I want to break free”: Current research on Percussive Implements during the Lower and Middle Palaeolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyrielle Mathias, Jun 2023, Tel-Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated technical behavior in the late Acheulean site of Jaljulia, area D (Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sanchez-Dehesa Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI INQUA Congress "Time For Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the session: Discontinuity, recycling and unclassified pieces within knapping processes during the Lower and Middle Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gema Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth UISPP International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Timisoara, Romania, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knapping systems half a million years ago in area D of Jaljulia, Central Israel: Continuities and discontinuities during the Lower to Middle Palaeolithic transition in the Levant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Virtual Conference for Women Archaeologists and Paleontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of &amp;quot;Prepared Core Technologies&amp;quot; between Southern Europe and the Levant: Some preliminary insights and main issues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annual Meeting of the Israel Prehistoric Society - Ben-Gurion University of the Negev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Beer Sheva, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the fringes of the main settlement areas: The Middle Palaeolithic of the Hérault department (Southern France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ivorra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth UISPP Meknès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Meknès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On knapping pebbles. Impact of pebble morphologies on debitage initialisation and differences with ramification processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Knappable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition et temporalité : la transition entre Paléolithique inférieur et moyen à l’épreuve du temps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Archéologie du Muséum : ARCHEOLOGIE &amp; GRANDE TRANSITION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries lithiques d’Ardèche et de Dordogne entre les MIS 9 et 6 : comparaison Est-Ouest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncel Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international, Montmaurin : sites naturels et archéologiques, une transversalité nécessaire pour une meilleure connaissance du Territoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montmaurin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to raw materials intra-variability: example from the Middle Palaeolithic open-air stations of the Hérault valley, France (Les Geissières, Saint-Saturnin, and Camillo).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Roxanne Barsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Knappable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cores-on-flakes and ramification during the early Middle Palaeolithic in Southern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UISPP WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The explosion of ramified chaines opératoires during the Late Middle Palaeolithic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UISPP WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify the launched percussion use of Lower Palaeolithic tools: the case of shaped pieces in limestone and basalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth InternationalCongress of Experimental Archaeology25th-27th October, 2017 - Tarragona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tarragona, Spain. pp.39-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02290467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic Technology during the early Middle Palaeolithic: A case study from Southeastern and Southwestern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic technology during the early Middle Palaeolithic: a case study from the south-eastern and south-western France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UISPP WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier l’usage en percussion lancée d’outils du Paléolithique inférieur : le cas des pièces façonnées en calcaire et en basalte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V CONGRESO INTERNACIONAL DE ARQUEOLOGÍA EXPERIMENTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tarragona, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone on Bones, and vice-versa: Experimental study of carcass processing and long bone breakage with a lithic tool kit. Implications for archaeological damage identifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème ICAZ Taphonomy Working Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between the Lower and Middle Palaeolithic in the northern Pyrenees: the case of the Coupe-Gorge (Montmaurin sites-complex, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHE meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Muséum National d'Histoire naturelle de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusting off the old stones. Correlating old collections with new excavations: The case of &amp;quot;layer 2&amp;quot; of Coupe-Gorge (Montmaurin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcia-Fermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Virtual Conference for Women Archaeologists an Paleontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levallois technology half a million years ago? A view from late Acheulian Jaljulia, Israel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maayan Shemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture variation in the use of Palaeolithic bulb-retouchers. Application to the late Acheulean site of Jaljulia (Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lemorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Marinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sanchez-Dehesa Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Barkai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress of Experimental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Pézenas, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Paleolithic sites of Brive-Laroche-Aerodrome and their lithic assemblages: A new key-site for the understanding of Neanderthal movement dynamics and technical behavior in Southwestern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Worldwide (virtual ), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of stones for “confection” during the early Middle Palaeolithic in south-eastern France: First results of an experimental approach on lithic retouchers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth International Congress of Experimental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet de recherche : sur les traces des artisanats néandertaliens du Coulazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noisette Bec-Drelon; Yvonne Papin-Drastik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreintes de l’Homme, catalogue d’exposition permanente - Musée de Lodève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton, 2024, 978-2-87844-360-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des populations nomades du Paléolithique ancien et moyen de l’Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noisette Bec-Drelon; Yvonne Papin-Drastik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreintes de l’Homme, catalogue d’exposition permanente - Musée de Lodève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton, pp.46-47, 2024, 978-2-87844-360-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pal-Hérault : le Paléolithique moyen de l’Hérault et de ses environs. Rapport de prospection thématique, année probatoire, 64 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 7194 Histoire naturelle de l'Homme Préhistorique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille programmée annuelle 2020. Grotte du Mas des Caves n°1 (ou I), Lunel-Viel (Hérault). « Hommes et Environnements au Pléistocène Moyen »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigone Uzunidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire méditerranéen de préhistoire Europe Afrique (LAMPEA) - UMR 7269 (AMU – CNRS – MCC - IRD). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId163"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="100792DA"/>
+    <w:nsid w:val="E3622771"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="68B425AF"/>
+    <w:nsid w:val="20BEEAF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="812DB966"/>
+    <w:nsid w:val="617EADC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrielle-mathias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0050-153X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01960322/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546437v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julio Garcia Natale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15uiw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol S&#225;nchez-Dehesa Gal&#225;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maayan Shemer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Barkai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-025-00239-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15uiu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311988v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chevalier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lebreton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2025.2559072" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343072v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clarys" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296p" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933142v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lemorini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Marinelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103821" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388879v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745777v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Malassagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636676v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ivorra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Roxanne Barsky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.4486" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175779v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2021v20a11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8209;h&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10366" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558045v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102336" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01114-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541738v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541766v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ivorra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888330v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541751v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322639v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3408" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541725v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536176v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536250v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536223v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Minet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536214v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536182v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522319v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Cara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548246v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536278v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Burcet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Vosges" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wenban-Smith" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745821v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tallet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745841v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment De Cara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980310v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745829v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Giuliani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205089v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Sanchez-Dehesa Galan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194501v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163567v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205119v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cuartero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163550v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205109v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chacon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696572v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466570v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341885v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541862v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541854v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncel Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541778v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541812v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290467v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541807v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884371v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541815v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766207v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980950v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311967v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040888v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia-Fermet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789983v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840602v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149036v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541836v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745890v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745885v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148928v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154595v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gomez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Gomez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrielle-mathias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0050-153X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01960322/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546437v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julio Garcia Natale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15uiw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol S&#225;nchez-Dehesa Gal&#225;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maayan Shemer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Barkai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-025-00239-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15uiu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sanz-Royo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vettese" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2026.103829" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311988v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chevalier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lebreton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2025.2559072" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clarys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296p" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lemorini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Marinelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103821" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388879v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745777v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Malassagne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636676v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ivorra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Roxanne Barsky" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.4486" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175779v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2021v20a11" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908708v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01114-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8209;h&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10366" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102336" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541738v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541766v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ivorra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322639v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3408" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541725v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.033" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536176v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536250v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536223v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Minet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536214v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536182v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548246v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522319v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Cara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536278v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Burcet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Vosges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wenban-Smith" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745821v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tallet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745841v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment De Cara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980310v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745829v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Giuliani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205089v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Sanchez-Dehesa Galan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194501v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163567v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cuartero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163550v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205109v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chacon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696572v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466570v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341885v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380640v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541862v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541854v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncel Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541778v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541812v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541807v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290467v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884371v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541815v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766207v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980950v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311967v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040888v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia-Fermet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789983v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840602v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149036v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541836v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745890v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745885v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154595v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gomez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Gomez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148928v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>