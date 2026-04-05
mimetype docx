--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -315,295 +315,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): structural insights from punctual surveys (1/2)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preferential Fluids Ascent Paths Revealed by Coupling Chemical, Electrical and Magnetic Methods: Insights for Risk Mitigation in a Long‐Dormant Volcanic Province (Monts Dore, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Grace</w:t>
+                <w:t xml:space="preserve">V. Rafflin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Boudoire</w:t>
+                <w:t xml:space="preserve">L. Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Grunberg</w:t>
+                <w:t xml:space="preserve">C. Aumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Battaglia</w:t>
+                <w:t xml:space="preserve">Nicolas Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.284⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JB030308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065079v1</w:t>
+                <w:t xml:space="preserve">hal-05084687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential Fluids Ascent Paths Revealed by Coupling Chemical, Electrical and Magnetic Methods: Insights for Risk Mitigation in a Long‐Dormant Volcanic Province (Monts Dore, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Rafflin</w:t>
+                <w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): structural insights from punctual surveys (1/2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gailler</w:t>
+                <w:t xml:space="preserve">Clément Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aumar</w:t>
+                <w:t xml:space="preserve">Guillaume Boudoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cluzel</w:t>
+                <w:t xml:space="preserve">Marc Grunberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérick Gal</w:t>
+                <w:t xml:space="preserve">Jean Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (5), </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 357, pp.61 - 78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JB030308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084687v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources and fates of NO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; and PO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;3−&amp;lt;/sup&amp;gt; in an alluvial plain wetland - Insights from the Auzon oxbow and the alluvial aquifer of the Allier (Auvergne, France)</w:t>
               </w:r>
@@ -2180,51 +2180,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21DA51C1"/>
+    <w:nsid w:val="8CF7C4E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2411,51 +2411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-aumar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7430-3413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265743087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333700v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17161-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065079v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grace" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.284" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084687v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rafflin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gailler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aumar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030308" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Quenet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.106270" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Merciecca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567198v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109533" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092801v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amblard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucheix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guieze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nevers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03436054v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03858958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UCFAC011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-aumar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7430-3413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265743087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333700v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17161-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084687v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rafflin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gailler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aumar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030308" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065079v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grace" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.284" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Quenet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.106270" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Merciecca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567198v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109533" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092801v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amblard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucheix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guieze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nevers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03436054v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03858958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UCFAC011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>