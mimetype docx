--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -181,161 +181,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique electrical resistivity experiment reveals the 3D interior of Piton de la Fournaise</w:t>
+                <w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): structural insights from punctual surveys (1/2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guillard</w:t>
+                <w:t xml:space="preserve">Clément Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Buvat</w:t>
+                <w:t xml:space="preserve">Guillaume Boudoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+                <w:t xml:space="preserve">Marc Grunberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Finizola</w:t>
+                <w:t xml:space="preserve">Jean Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.35794. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 357, pp.61 - 78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-17161-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333700v1</w:t>
+                <w:t xml:space="preserve">hal-05065079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential Fluids Ascent Paths Revealed by Coupling Chemical, Electrical and Magnetic Methods: Insights for Risk Mitigation in a Long‐Dormant Volcanic Province (Monts Dore, France)</w:t>
               </w:r>
@@ -449,161 +449,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): structural insights from punctual surveys (1/2)</w:t>
+                <w:t xml:space="preserve">A unique electrical resistivity experiment reveals the 3D interior of Piton de la Fournaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Grace</w:t>
+                <w:t xml:space="preserve">Romain Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Boudoire</w:t>
+                <w:t xml:space="preserve">Solène Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Grunberg</w:t>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Battaglia</w:t>
+                <w:t xml:space="preserve">Anthony Finizola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 357, pp.61 - 78. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.35794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-17161-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065079v1</w:t>
+                <w:t xml:space="preserve">hal-05333700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources and fates of NO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; and PO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;3−&amp;lt;/sup&amp;gt; in an alluvial plain wetland - Insights from the Auzon oxbow and the alluvial aquifer of the Allier (Auvergne, France)</w:t>
               </w:r>
@@ -749,77 +749,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charley Merciecca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Buvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -857,64 +857,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-potential dataset for mapping groundwater flow patterns in the Chaîne des Puys (Auvergne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1373,77 +1373,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid geophysical-geomorphological approach as the basis for a geological model of the Chaîne des Puys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1606,51 +1606,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidisciplinary study to evaluate the sustainability of a volcanic hydrosystem: Chaîne des Puys’s watersheds use by Clermont Auvergne Métropole for drinking water supply</w:t>
+                <w:t xml:space="preserve">How to model the hydrogeological functioning of a non-instrumented watershed in order to asses its sustainibility: example of the Tiretaine watershed (Puy de Dôme, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevers</w:t>
@@ -1664,118 +1664,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geology Union Vienna (EGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Vienna, France</w:t>
+              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847828v1</w:t>
+                <w:t xml:space="preserve">hal-04670952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to model the hydrogeological functioning of a non-instrumented watershed in order to asses its sustainibility: example of the Tiretaine watershed (Puy de Dôme, France)</w:t>
+                <w:t xml:space="preserve">A multidisciplinary study to evaluate the sustainability of a volcanic hydrosystem: Chaîne des Puys’s watersheds use by Clermont Auvergne Métropole for drinking water supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevers</w:t>
@@ -1789,150 +1789,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">European Geology Union Vienna (EGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670952v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D geological modelling in a volcanic environment with a combined geophysics - geomorphology approach: The case study of the Cheire de Côme (Puy de Dôme, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2180,51 +2180,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8CF7C4E8"/>
+    <w:nsid w:val="F47CB757"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2411,51 +2411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-aumar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7430-3413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265743087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333700v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17161-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084687v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rafflin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gailler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aumar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030308" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065079v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grace" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.284" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Quenet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.106270" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Merciecca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567198v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109533" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092801v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amblard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucheix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guieze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nevers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03436054v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03858958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UCFAC011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-aumar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7430-3413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265743087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065079v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grace" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.284" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084687v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rafflin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gailler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aumar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030308" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333700v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17161-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Quenet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.106270" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Merciecca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567198v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109533" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092801v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amblard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucheix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guieze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nevers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847828v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03436054v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03858958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UCFAC011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>