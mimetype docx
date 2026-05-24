--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">27886774X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">uAev2KQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -182,4415 +203,4415 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revival of traditional agricultural systems – A multidisciplinary on‐farm survey of maize‐bean intercropping reveals unexpected competition effects on beans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using phenomic selection to predict hybrid values with NIR spectra measured on the parental lines: proof of concept on maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Mathieu</w:t>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Trabac</w:t>
+                <w:t xml:space="preserve">Junita Solin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Palaffre</w:t>
+                <w:t xml:space="preserve">Alizarine Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lagardère</w:t>
+                <w:t xml:space="preserve">Laura Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants, People, Planet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppp3.70049⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138 (1), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-024-04809-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113322v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using phenomic selection to predict hybrid values with NIR spectra measured on the parental lines: proof of concept on maize</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revival of traditional agricultural systems – A multidisciplinary on‐farm survey of maize‐bean intercropping reveals unexpected competition effects on beans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junita Solin</w:t>
+                <w:t xml:space="preserve">Noa Vazeux-Blumental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizarine Lorenzi</w:t>
+                <w:t xml:space="preserve">Laura Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Nunes</w:t>
+                <w:t xml:space="preserve">Théo Trabac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Griveau</w:t>
+                <w:t xml:space="preserve">Carine Palaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lagardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-024-04809-4⟩</w:t>
+              <w:t xml:space="preserve">Plants, People, Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppp3.70049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151253v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic prediction-aided incorporation of genetic resources into elite breeding: lessons from a collaborative multiparental design in flint maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Palaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 138, pp.262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-025-05034-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of maize development and phenology on the field infestation dynamics of the European corn borer (Lepidoptera: Crambidae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sacha Revillon</w:t>
+                <w:t xml:space="preserve">Portability of genomic predictions trained on sparse factorial designs across two maize silage breeding cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizarine Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Dillmann</w:t>
+                <w:t xml:space="preserve">Sophie Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Galic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carine Palaffre</w:t>
+                <w:t xml:space="preserve">Delphine Madur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jee/toae171⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (3), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-024-04566-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779676v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and Phenotypic Evaluation of European Maize Landraces as a Tool for Conservation and Valorization of Agrobiodiversity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of maize development and phenology on the field infestation dynamics of the European corn borer (Lepidoptera: Crambidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustin Galaretto</w:t>
+                <w:t xml:space="preserve">Sacha Revillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Ana Malvar</w:t>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane D Nicolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rita Redaelli</w:t>
+                <w:t xml:space="preserve">Nathalie Galic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Palaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology13060454⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 117 (5), pp.1913-1925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jee/toae171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645117v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portability of genomic predictions trained on sparse factorial designs across two maize silage breeding cycles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+                <w:t xml:space="preserve">Genetic and Phenotypic Evaluation of European Maize Landraces as a Tool for Conservation and Valorization of Agrobiodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Balconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pin</w:t>
+                <w:t xml:space="preserve">Agustin Galaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Madur</w:t>
+                <w:t xml:space="preserve">Rosa Ana Malvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Combes</w:t>
+                <w:t xml:space="preserve">Stéphane D Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Redaelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-024-04566-4⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (6), pp.454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology13060454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05292790v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the potential of genetic resource introduction into elite germplasm: a collaborative multiparental population for flint maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 137 (1), pp.19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-023-04509-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying QTLs involved in hybrid performance and heterotic group complementarity: new GWAS models applied to factorial and admixed diallel maize hybrid panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 136, pp.219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-023-04431-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping of DNA pools identifies untapped landraces and genomic regions to develop next‐generation varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary‐huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21, pp.1123-1139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pbi.14022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103846v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural variation of maize root hydraulic architecture underlies highly diverse water uptake capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louai Rishmawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Protto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 192 (3), pp.2404-2418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plphys/kiad213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic prediction of hybrid performance: comparison of the efficiency of factorial and tester designs used as training sets in a multiparental connected reciprocal design for maize silage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizarine Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Palaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 135 (9), pp.3143 - 3160. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-022-04176-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Genetic Diversity of Landraces With High-Throughput SNP Genotyping of DNA Bulks: Methodology and Application to the Maize 50k Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2020.568699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting hybrid breeding designs using genomic predictions: simulations highlight the superiority of incomplete factorials between segregating families over topcross designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Seye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 133 (6), pp.1995-2010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-020-03573-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling group specific QTL allele effects from genetic background epistasis using admixed individuals in GWAS: An application to maize flowering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Palaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (3), pp.e1008241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci mapping in hybrids between Dent and Flint maize multiparental populations reveals group-specific QTL for silage quality traits with variable pleiotropic effects on yield</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water deficit-responsive QTLs for cell wall degradability and composition in maize at silage stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Giraud</w:t>
+                <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Méchin</w:t>
+                <w:t xml:space="preserve">Fadi El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+                <w:t xml:space="preserve">Marie Pierre Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-019-03296-2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617673v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping-by-sequencing and SNP-arrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12870-019-1926-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water deficit-responsive QTLs for cell wall degradability and composition in maize at silage stage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative trait loci mapping in hybrids between Dent and Flint maize multiparental populations reveals group-specific QTL for silage quality traits with variable pleiotropic effects on yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadi El Hage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Griveau</w:t>
+                <w:t xml:space="preserve">Adama I Seye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pierre Jacquemot</w:t>
+                <w:t xml:space="preserve">Héloïse Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gineau</w:t>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00488⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132 (5), pp.1523-1542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-019-03296-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618116v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linkage analysis and association mapping QTL detection models for hybrids between multiparental populations from two heterotic groups: application to biomass production in maize (Zea mays L.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (11), pp.3649-3657. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/g3.117.300121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reciprocal genetics: identifying QTL for general and specific combining abilities in hybrids between multiparental populations from two maize (Zea mays L.) heterotic groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 207 (3), pp.1167-1180. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.117.300305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy values of registered corn forage hybrids in France over the last 20 years rose in a context of maintained yield increase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 08 (06), pp.1449-1461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/ajps.2017.86099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General and specific combining abilities in a maize (Zea mays L.) test-cross hybrid panel: relative importance of population structure and genetic divergence between parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lariepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mezmouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 130 (2), pp.403-417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-016-2822-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping-by-sequencing highlights original diversity patterns within a European collection of 1191 maize flint lines, as compared to the maize USDA genebank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Glaubitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albrecht Melchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 130 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-017-2949-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis of yield in Europe: allelic effects as functions of drought and heat scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem Kruijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 172 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.16.00621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usefulness of Multiparental Populations of Maize (Zea mays L.) for Genome-Based Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Lehermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 198 (1), pp.3 - 16 +. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/genetics.114.161943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dent and flint maize diversity panels reveal important genetic potential for increasing biomass production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Altmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 127 (11), pp.2313-2331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-014-2379-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linkage disequilibrium with linkage analysis of multiline crosses reveals different multiallelic QTL for hybrid performance in the flint and dent heterotic groups of maize.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Lehermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu M. Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 198 (4), pp.1717-1734. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/genetics.114.169367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraspecific variation of recombination rate in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu M. Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hildrun Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/gb-2013-14-9-r103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximizing the reliability of genomic selection by optimizing the calibration set of reference individuals: comparison of methods in two diverse groups of maize inbreds (Zea mays L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Altmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 192 (2), pp.715-728. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/genetics.112.141473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variation for lignin content and cell wall digestibility in early maize lines derived from ancient landraces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dénoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maydica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55 (1), pp.65-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL for Yield, Earliness, and Cell Wall Quality Traits in Topcross Experiments of the F838 x F286 Early Maize RIL Progeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Denoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 50 (5), pp.1761-1772. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2135/cropsci2009.11.0671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of MapPop1.0 for choosing a QTL mapping sample from an advanced backcross population.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Birolleau-Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hanocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dourien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 114 (6), pp.1019-1028. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-006-0495-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results from a pyramidal recurrent selection system for breeding maize silage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Epinat-Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain A. Charcosset</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Derieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 18 (10), pp.649-657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results from a pyramidal recurrent selection system for breeding maize silage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Epinat-Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Derieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 18 (10), pp.649-657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00885865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4600,5786 +4621,5911 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charaterization of maize landraces to identify source of diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaretto Agustin Oscar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Huard Tristan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. EUCARPIA Maize and Sorghum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvio Salvi; Francesco Camerlengo; Elisabetta Frascaroli; Marco Maccaferri; Cristian Forestan; Roberto Tuberosa, Jun 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring European maize genetic resources for adaptation using high-throughout genotyping, genomic prediction and landscape genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaretto Agustin Oscar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Balconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Ana Malvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Redaelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Andjelkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. EUCARPIA General Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leibniz Institute of Plant Genetics and Crop Plant Research (IPK), Aug 2024, Leizpig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la synchronie plante ravageur sur le succès des ravageurs : le cas du lépidoptère foreur de tige du maïs Ostrinia nubilalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Revillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Galic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Palaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPD 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of maize development and phenology on field infestation dynamics by the European Corn Borer Ostrinia nubilalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Revillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Galic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Palaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BES annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The maize-bean association, first insights from intercropping experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noa Vazeux-Blumental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Burridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Affortit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Palaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMPIRICISM &amp; THEORY IN ECOLOGY AND EVOLUTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Gif-sur-Yvete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association studies on DNA pools identifies promising maize landraces and genomic regions to develop next generation varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin O. Galaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe meeting PEB 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic selection and Genome-wide association studies on DNA pools identifies promising maize landraces and genomic regions to develop next generation varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Colloque INRAE Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE Genomics, Nov 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du stade de récolte et des conditions environnementales sur le rendement et la digestibilité du maïs fourrage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oscar Main</w:t>
+                <w:t xml:space="preserve">Caractériser la diversité génétique et application à l’étude de caractères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Griveau</w:t>
+                <w:t xml:space="preserve">Mariagela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Horlow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+                <w:t xml:space="preserve">Yacine Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées du Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Français des Parois; Institut Jean-Pierre Bourgin (IJPB), May 2022, Versailles, France. pp.C2-2</w:t>
+              <w:t xml:space="preserve">1. Carrefour de la sélection du Maïs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pro Maïs; INRAE, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05161615v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser la diversité génétique et application à l’étude de caractères</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact du stade de récolte et des conditions environnementales sur le rendement et la digestibilité du maïs fourrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Diaw</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Roux</w:t>
+                <w:t xml:space="preserve">Oscar Main</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Guilbaud</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Griveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Horlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Carrefour de la sélection du Maïs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pro Maïs; INRAE, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13. Journées du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Français des Parois; Institut Jean-Pierre Bourgin (IJPB), May 2022, Versailles, France. pp.C2-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808039v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated acclimation responses of maize root hydraulic architecture to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protto Virginia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bauget Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rishmawi Louai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tournaire-Roux Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boursiac Yann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop - Molecular responses of plants facing climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in maize genetic resources characterisation and use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Teyssèdre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of Science and Technology in Crop Breeding and Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MRIZP, Jun 2021, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping-by-sequencing and SNP-arrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European maize meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping-by-sequencing and SNP arrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Eucarpia Maize and Sorghum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Freising, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic prediction in early stages of a maize breeding program: comparison of testcross and factorial design</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Genome-wide SNP genotyping of DNA pools identifies original landraces to enrich maize breeding genepools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Arca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVth Eucarpia Maize and Sorghum conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TUM, Oct 2019, Freising, Germany</w:t>
+              <w:t xml:space="preserve">Harlan International Symposium : Harlan III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458192v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide SNP genotyping of DNA pools identifies original landraces to enrich maize breeding genepools</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Genomic prediction in early stages of a maize breeding program: comparison of testcross and factorial design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Innocent Seye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizarine Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harlan International Symposium : Harlan III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XXIVth Eucarpia Maize and Sorghum conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TUM, Oct 2019, Freising, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368726v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting hybrid breeding designs using genomic predictions calibrated on factorials between segregating families: a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Innocent Seye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII Eucarpia biometrics in plant breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide SNP genotyping of DNA pools identifies original landraces to enrich maize breeding genepools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Genomics of Plant Genetic Resources (GPGR4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Giessen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuf régions du génome sont impliquées dans la composition et la dégradabilité de la paroi dans des scénarios d'irrigation contrastés chez une population de maïs précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Malavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11es Journées du Réseau Français des parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA pooling for evaluating originality of the landraces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. German-French Maize Breeders School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Hohenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association study between 60 000 Present/Absent Variants and 29 agronomic traits using a new high throughput genotyping array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mabire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Series DynaGeV (Dynamique des Génomes Végétaux)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association mapping for transition to autotrophic growth under chilling conditions in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clipet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Hû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucarpia 2016. Plant Breeding: the Art of Bringing Science to Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ongoing activities within the project DIVERZEATY - Genetic diversity of Serbian maize local landraces and inbred lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanja Mikić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Andelkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanisavljević Dušan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Zanetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Eucarpia Maize and Sorghum conference on Genomics and Phenomics for Model-Based Maize and Sorghum Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new and high-throughput DNA pooling method based on 50K illumina maize array to unravel genetic diversity within maize landraces germplasm and identify original genetic ressources for prebreeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Eucarpia Maize and Sorghum conference on Genomics and Phenomics for Model-Based Maize and Sorghum Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (23)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reintroducing French High-Protein Landrace Maize Populations to Support Autonomy in Brittany's Pig Farming Sector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">ÉVALUATION DU COMPORTEMENT DE 50 POPULATIONS FERMIÈRES DE MAIS RICHES EN PROTÉINES EN CONDITIONS D’AGRICULTURE BIOLOGIQUE DANS LE NORD FINISTÈRE (Projet ABIM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Conference on Breeding to meet environmental and societal challenges</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1. Journée de la Recherche Bio Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Loudéac, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18167/infrastructure/00007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090453v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Allelic diversity of maize landraces for abiotic and biotic stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stéphane D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balconi Carlotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Ana Butron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaumont François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouesnard Brigitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. EUCARPIA Maize and Sorghum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉVALUATION DU COMPORTEMENT DE 50 POPULATIONS FERMIÈRES DE MAIS RICHES EN PROTÉINES EN CONDITIONS D’AGRICULTURE BIOLOGIQUE DANS LE NORD FINISTÈRE (Projet ABIM)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Reintroducing French High-Protein Landrace Maize Populations to Support Autonomy in Brittany's Pig Farming Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journée de la Recherche Bio Bretonne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientific Conference on Breeding to meet environmental and societal challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Coimbra (PT), Portugal. , EUCARPIA Scientific Conference on Breeding to meet environmental and societal challenges, May 26-29, 2025, Abstract e-Book, pp.94, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337456v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural variation in maize root hydraulic architecture may offer new insights into plant drought responses</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting adaptation of maize landraces from genebanks by combining DNA-pool genotyping, genomic prediction and genomic offset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Gallo</w:t>
+                <w:t xml:space="preserve">Oscar Galaretto Agustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Malvar Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Balconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Madur,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Maize Genetics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Raleigh, United States. </w:t>
+              <w:t xml:space="preserve">26. EUCARPIA Maize and Sorghum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519703v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-adaptation of intercropped maize &amp; bean: first insights from shovelomic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Creola Brezeanu</w:t>
+                <w:t xml:space="preserve">Natural variation in maize root hydraulic architecture may offer new insights into plant drought responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oh Jeonghwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louai Rishmawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tournaire-Roux Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">66. Annual Maize Genetics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Raleigh, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362348v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic prediction and landscape genomics in a large maize landraces collection using high-throughput pool genotyping identifies promising sources of diversity for prebreeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin O. Galaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe meeting PEB 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic prediction across two breeding cycles in maize silage using a factorial approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Co-adaptation of intercropped maize &amp; bean: first insights from shovelomic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noa Vazeux-Blumental</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Burridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Affortit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Palaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creola Brezeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII Eucarpia biometrics in plant breeding conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, GIF-SUR-YVETTE, France</w:t>
+              <w:t xml:space="preserve">Plant Biology Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458114v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How plant-pest synchrony impacts pest success ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sacha Revillon</w:t>
+                <w:t xml:space="preserve">Genomic prediction across two breeding cycles in maize silage using a factorial approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizarine Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Dillmann</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sophie Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Palaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHENO 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. </w:t>
+              <w:t xml:space="preserve">XVIII Eucarpia biometrics in plant breeding conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, GIF-SUR-YVETTE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351734v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of water deficit on modern French forage maize hybrids Drier: not necessarily less productive, but more digestible?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Main</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Griveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Horlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Eucarpia Biometrics in Plant Breeding Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How plant-pest synchrony impacts pest success ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Revillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Galic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Palaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Pois Déridé (PPD 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lille, France. </w:t>
+              <w:t xml:space="preserve">PHENO 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351737v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maize root hydraulic architecture and its response to water deficit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bauget</w:t>
+                <w:t xml:space="preserve">How plant-pest synchrony impacts pest success ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Revillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Galic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Palaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISRR11 and ROOTING2021 meeting « Roots never sleep »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, United States. </w:t>
+              <w:t xml:space="preserve">Petit Pois Déridé (PPD 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167184v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maize root hydraulic architecture and its response to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Protto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louai Rishmawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Boursiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. Annual Maize Genetics Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water deficit responsive QTLs for cell wall degradability and composition in maize at silage stage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gineau</w:t>
+                <w:t xml:space="preserve">Maize root hydraulic architecture and its response to water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Protto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louai Rishmawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Boursiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Maize Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ISRR11 and ROOTING2021 meeting « Roots never sleep »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955451v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding european flint maize panels for genome-wide association and genomic selection studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. Annual maize genetics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, St Louis, United States. , 335 p., 2019, 61st Annual Maize Genetics Conference Program and Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity analysis within a collection of 1191 flint maize inbred lines using genotyping-by-sequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.E. Melchinger</w:t>
+                <w:t xml:space="preserve">Water deficit responsive QTLs for cell wall degradability and composition in maize at silage stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Griveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Harlan International Symposium : Harlan III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France. , 2019, Third Jack R. Harlan International Symposium Dedicated to the Origins of Agriculture and the Domestication, Evolution, and Utilization of Genetic Resources</w:t>
+              <w:t xml:space="preserve">3rd European Maize Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734558v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity analysis within a collection of 1191 flint maize inbred lines using genotyping-by-sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Glaubitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Albrecht Melchinger</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Melchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Maize Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 253 p., 2018, 60th Annual Maize Genetics Conference Program and Abstracts</w:t>
+              <w:t xml:space="preserve">3. Harlan International Symposium : Harlan III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France. , 2019, Third Jack R. Harlan International Symposium Dedicated to the Origins of Agriculture and the Domestication, Evolution, and Utilization of Genetic Resources</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734955v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide SNP genotyping of DNA pools identifies original landraces to enrich maize breeding pools</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+                <w:t xml:space="preserve">Diversity analysis within a collection of 1191 flint maize inbred lines using genotyping-by-sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Laffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Glaubitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht Melchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Annual Maize Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 253 p., 2018, 60th Annual Maize Genetics Conference Program and Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733631v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Zea French Biological Resource Centre: conservation and utilization of maize genetic resources in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carine Palaffre</w:t>
+                <w:t xml:space="preserve">Genome-wide SNP genotyping of DNA pools identifies original landraces to enrich maize breeding pools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Maize Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 2018</w:t>
+              <w:t xml:space="preserve">60. Annual Maize Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 253 p., 2018, 60th Annual Maize Genetics Conference Program and Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738291v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping-by-sequencing highlights original diversity patterns within a European collection of 1191 maize flint lines, as compared to the maize USDA genebank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Glaubitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albrecht Melchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Annual Maize Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 253 p., 2018, 60th Annual Maize Genetics Conference Program and Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the genetic basis of cell wall traits upon contrasted water regimes in maize.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Beaubiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity analysis within a collection of 1191 Flint collection using Genotyping By Sequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albrecht Melchinger</w:t>
+                <w:t xml:space="preserve">The Zea French Biological Resource Centre: conservation and utilization of maize genetic resources in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zanetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Palaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Genomics of Plant Genetic Resources (GPGR4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Giessen, Germany. , 2017</w:t>
+              <w:t xml:space="preserve">60. Maize Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789732v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of High-Throughput Genotyping Technologies in Maize: Increase in number of regions detected in association genetics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+                <w:t xml:space="preserve">Diversity analysis within a collection of 1191 Flint collection using Genotyping By Sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Laffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Glaubitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht Melchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Genomics of Plant Genetic Resources (GPGR4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Giessen, Germany. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535330v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparison of High-Throughput Genotyping Technologies in Maize: Increase in number of regions detected in association genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Kruijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Madur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grain yield analysis of maize probe genotypes used to determine environnemental limiting factors in multi-environment trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXth EUCARPIA Conference of Maize and Sorghum Section</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Martonvásár, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10389,154 +10535,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé - AgroParisTech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Bessa-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé - AgroParisTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Palaiseau, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10546,885 +10692,885 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidisciplinary on-farm survey of maize-bean intercropping highlights key considerations for reviving traditional agricultural systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noa Vazeux-Blumental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Trabac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Palaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lagardere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portability of genomic predictions trained on sparse factorial designs across two maize silage breeding cycles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Large genetic variability of maize leaf palatability to european corn borer : metabolic insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inoussa Sanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Combes</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marion-Poll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351595v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large genetic variability of maize leaf palatability to european corn borer : metabolic insights</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Portability of genomic predictions trained on sparse factorial designs across two maize silage breeding cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizarine Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Madur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189421v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the genetic diversity of landraces with high-throughput SNP genotyping of DNA bulks: methodology and application to the maize 50k array Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide SNP genotyping of DNA pools identifies untapped landraces and genomic regions that could enrich the maize breeding pool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling group specific QTL allele effects from genetic background epistasis using admixed individuals in GWAS: an application to maize flowering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Palaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping-by-sequencing and microarrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId298"/>
+      <w:footerReference w:type="default" r:id="rId303"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11492,51 +11638,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD680F62"/>
+    <w:nsid w:val="A1EE397E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11723,51 +11869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-bauland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9916-2744" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27886774X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05113322v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Vazeux-Blumental" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Trabac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagard&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70049" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151253v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junita Solin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizarine Lorenzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nunes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04809-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05331884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sanchez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05034-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Revillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/toae171" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645117v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Balconi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Galaretto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Malvar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D Nicolas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Redaelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13060454" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Combes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04566-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401428v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04509-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295142v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beugnot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Combes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04431-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103846v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary&#8208;huard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Le Paslier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.14022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Rishmawi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bauget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Protto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad213" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216367v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04176-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.568699" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04458331v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bauland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charcosset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03573-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973032v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008241" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617673v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama I Seye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Giraud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03296-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627073v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1926-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618116v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00488" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617705v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.300121" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818440v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.300305" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568876v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajps.2017.86099" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lariepe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laborde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezmouk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-016-2822-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595534v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laffray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Glaubitz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Melchinger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2949-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362496v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Kruijer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00621" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636667v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lehermeier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kraemer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bauer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camisan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.161943" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637142v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Altmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2379-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637060v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.169367" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649037v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildrun Walter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-9-r103" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.112.141473" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666723v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D&#233;noue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203910v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barri&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Denoue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laborde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2009.11.0671" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655103v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Birolleau-Touchard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dourien" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0495-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8292723E39E36D2AD8AFB16827E336CD6877E6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695294v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Epinat-Le Signor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derieux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885865v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Epinat-Le Signor" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Derieux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302662v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaretto Agustin Oscar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Huard Tristan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807689v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Andjelkovic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351741v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351653v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362367v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Burridge" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Affortit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225361v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin O. Galaretto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808004v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161615v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Main" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horlow" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808039v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagela Arca" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Diaw" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010083v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protto Virginia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauget Fabrice" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishmawi Louai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournaire-Roux Colette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boursiac Yann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788231v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368737v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458192v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Innocent Seye" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368726v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary Huard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458147v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785295v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954968v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sartre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Malavieille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786301v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795575v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabire" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Darracq" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603576v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clipet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. H&#251;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739392v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Miki&#263;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Andelkovic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanisavljevi&#263; Du&#353;an" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799117v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090453v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gesret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kermarrec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302651v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas St&#233;phane D." TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balconi Carlotta" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ana Butron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont Fran&#231;ois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouesnard Brigitte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337456v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moutier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/infrastructure/00007" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519703v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Jeonghwa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362348v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Creola Brezeanu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225415v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hearne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458114v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351734v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773756v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveaux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351737v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167184v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368767v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955451v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735057v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734558v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Melchinger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734955v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733631v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738291v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beigbeder" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Castel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734953v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955141v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beaubiat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789732v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535330v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kruijer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143032v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giauffret" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787353v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Trabac" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagardere" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04351595v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189421v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoussa Sanane" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965048v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965049v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789968v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786986v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-bauland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9916-2744" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27886774X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=uAev2KQAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151253v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junita Solin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizarine Lorenzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nunes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04809-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05113322v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Vazeux-Blumental" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Trabac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagard&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70049" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05331884v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sanchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05034-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292790v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Combes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04566-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779676v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Revillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/toae171" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Balconi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Galaretto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Malvar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D Nicolas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Redaelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13060454" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04509-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295142v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beugnot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Combes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04431-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103846v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary&#8208;huard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Le Paslier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.14022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089114v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Rishmawi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bauget" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Protto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad213" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216367v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04176-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.568699" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04458331v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bauland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charcosset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03573-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008241" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618116v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00488" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627073v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1926-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama I Seye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Giraud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03296-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617705v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.300121" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.300305" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568876v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajps.2017.86099" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lariepe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laborde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezmouk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-016-2822-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595534v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laffray" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Glaubitz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Melchinger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2949-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362496v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Kruijer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00621" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636667v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lehermeier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kraemer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bauer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camisan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.161943" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637142v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Altmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2379-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637060v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.169367" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649037v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildrun Walter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-9-r103" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019845v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.112.141473" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666723v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D&#233;noue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203910v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barri&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Denoue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laborde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2009.11.0671" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655103v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Birolleau-Touchard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dourien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0495-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8292723E39E36D2AD8AFB16827E336CD6877E6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695294v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Epinat-Le Signor" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derieux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885865v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Epinat-Le Signor" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Derieux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302662v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaretto Agustin Oscar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Huard Tristan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807689v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Andjelkovic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351741v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351653v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362367v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Burridge" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Affortit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225361v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin O. Galaretto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808004v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808039v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagela Arca" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Diaw" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161615v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Main" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horlow" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010083v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protto Virginia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauget Fabrice" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishmawi Louai" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournaire-Roux Colette" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boursiac Yann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463167v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788231v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368737v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368726v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary Huard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458192v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Innocent Seye" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458147v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785295v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954968v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sartre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Malavieille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786301v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795575v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Darracq" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603576v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clipet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. H&#251;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739392v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Miki&#263;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Andelkovic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanisavljevi&#263; Du&#353;an" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799117v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337456v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moutier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kermarrec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gesret" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/infrastructure/00007" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302651v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas St&#233;phane D." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balconi Carlotta" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ana Butron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont Fran&#231;ois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouesnard Brigitte" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090453v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302702v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Galaretto Agustin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Malvar Rosa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur," TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519703v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Jeonghwa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225415v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hearne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362348v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Creola Brezeanu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458114v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773756v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveaux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351734v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351737v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368767v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167184v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735057v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955451v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734558v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Melchinger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734955v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733631v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734953v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955141v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beaubiat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738291v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beigbeder" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Castel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789732v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535330v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kruijer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143032v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giauffret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787353v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Trabac" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagardere" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189421v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoussa Sanane" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04351595v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965048v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965049v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789968v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786986v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>