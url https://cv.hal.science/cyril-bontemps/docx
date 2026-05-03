--- v0 (2026-04-13)
+++ v1 (2026-05-03)
@@ -878,261 +878,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telomeric and sub-telomeric regions undergo rapid turnover within a Streptomyces population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome Sequences of Five Streptomyces Strains Isolated at Microscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Nicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-63912-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00428-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569171v1</w:t>
+                <w:t xml:space="preserve">hal-02801725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequences of Five Streptomyces Strains Isolated at Microscale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Telomeric and sub-telomeric regions undergo rapid turnover within a Streptomyces population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (23), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MRA.00428-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63912-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801725v1</w:t>
+                <w:t xml:space="preserve">hal-02569171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific antibacterial activity of copper alloy touch surfaces in five long-term care facilities for older adults</w:t>
               </w:r>
@@ -1246,425 +1246,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02452843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequences of 11 Conspecific Streptomyces sp. Strains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
+                <w:t xml:space="preserve">Characterization of experimental complex fungal bioaerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodelle Degois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Lorenzi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.00863-19⟩</w:t>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (2), pp.146-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2018.1557320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292599v1</w:t>
+                <w:t xml:space="preserve">hal-02177356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive Gene Flux Drives Genome Diversity between Sympatric Streptomyces Conspecifics</w:t>
+                <w:t xml:space="preserve">Genome Sequences of 11 Conspecific Streptomyces sp. Strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin van Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Naquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.01533-19⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (38), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00863-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278804v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of experimental complex fungal bioaerosols</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Massive Gene Flux Drives Genome Diversity between Sympatric Streptomyces Conspecifics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin van Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Naquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 53 (2), pp.146-159. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02786826.2018.1557320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01533-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177356v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et activités antimicrobiennes de souches de Streptomyces de la Fetzara (Algérie)</w:t>
               </w:r>
@@ -1676,51 +1676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouka Benhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Gacemi-Kirane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1912,325 +1912,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endemic &amp;lt;i&amp;gt;Mimosa&amp;lt;/i&amp;gt; species from Mexico prefer alphaproteobacterial rhizobial symbionts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple and Variable NHEJ-Like Genes Are Involved in Resistance to DNA Damage in Streptomyces ambofaciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Antonio Rogel</w:t>
+                <w:t xml:space="preserve">Grégory Hoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Wiechmann</w:t>
+                <w:t xml:space="preserve">Claire Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assel Mussabekova</w:t>
+                <w:t xml:space="preserve">Lingli Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Moody</w:t>
+                <w:t xml:space="preserve">Emilie Piotrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.13573⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655686v1</w:t>
+                <w:t xml:space="preserve">hal-01521993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple and Variable NHEJ-Like Genes Are Involved in Resistance to DNA Damage in Streptomyces ambofaciens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Hoff</w:t>
+                <w:t xml:space="preserve">Endemic &amp;lt;i&amp;gt;Mimosa&amp;lt;/i&amp;gt; species from Mexico prefer alphaproteobacterial rhizobial symbionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bertrand</w:t>
+                <w:t xml:space="preserve">Marco Antonio Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingli Zhang</w:t>
+                <w:t xml:space="preserve">Anja Wiechmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Piotrowski</w:t>
+                <w:t xml:space="preserve">Assel Mussabekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Chipot</w:t>
+                <w:t xml:space="preserve">Sarah Moody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.1901. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 209 (1), pp.319 - 333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.13573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521993v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-cell biosensor of cellobiose and application to wood decay detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2735,51 +2735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic and functional diversity of Streptomyces in a forest soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3382,630 +3382,630 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nodulation and nitrogen fixation by Mimosa spp. in the Cerrado and Caatinga biomes of Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Burkholderia species are ancient symbionts of legumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fábio Bueno dos Reis</w:t>
+                <w:t xml:space="preserve">Geoffrey N. Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio B. dos Reis Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Gross</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey N Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 186 (4), pp.934 - 946. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (1), pp.44 - 52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03267.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04458.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655708v1</w:t>
+                <w:t xml:space="preserve">hal-01655679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burkholderia species are ancient symbionts of legumes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey N. Elliott</w:t>
+                <w:t xml:space="preserve">Nodulation and nitrogen fixation by Mimosa spp. in the Cerrado and Caatinga biomes of Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio Bueno dos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert M Boddey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey N Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04458.x⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 186 (4), pp.934 - 946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03267.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01655679v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burkholderia spp. are the most competitive symbionts of Mimosa , particularly under N-limited conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invasive Robinia pseudoacacia in China is nodulated by Mesorhizobium and Sinorhizobium species that share similar nodulation genes with native American symbionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido V Bloemberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+                <w:t xml:space="preserve">Gehong Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weimin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peter W. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2008.01799.x⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 68 (3), pp.320-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2009.00673.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655718v1</w:t>
+                <w:t xml:space="preserve">hal-01655734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive Robinia pseudoacacia in China is nodulated by Mesorhizobium and Sinorhizobium species that share similar nodulation genes with native American symbionts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Weimin Chen</w:t>
+                <w:t xml:space="preserve">Burkholderia spp. are the most competitive symbionts of Mimosa , particularly under N-limited conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey N Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jui-Hsing Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Ming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenfei Zhu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Peter W. Young</w:t>
+                <w:t xml:space="preserve">Guido V Bloemberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (4), pp.762 - 778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2008.01799.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2009.00673.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01655734v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new clade of Mesorhizobium nodulating Alhagi sparsifolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gehong Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weimin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peter W. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4071,563 +4071,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of the -rhizobium Cupriavidus taiwanensis and comparative genomics of rhizobia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Burkholderia sabiae sp. nov., isolated from root nodules of Mimosa caesalpiniifolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Ming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Amadou</w:t>
+                <w:t xml:space="preserve">Sergio M de Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jui-Hsing Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Pascal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+                <w:t xml:space="preserve">E. K. James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey N Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.076448.108⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58 (9), pp.2174-2179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.65816-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655676v1</w:t>
+                <w:t xml:space="preserve">hal-01655692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burkholderia sabiae sp. nov., isolated from root nodules of Mimosa caesalpiniifolia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wen-Ming Chen</w:t>
+                <w:t xml:space="preserve">Genome sequence of the -rhizobium Cupriavidus taiwanensis and comparative genomics of rhizobia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Amadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio M de Faria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jui-Hsing Chou</w:t>
+                <w:t xml:space="preserve">Sophie Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. K. James</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey N Elliott</w:t>
+                <w:t xml:space="preserve">Michelle Glew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 58 (9), pp.2174-2179. </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (9), pp.1472 - 1483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.65816-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.076448.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655692v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burkholderia phymatum is a highly effective nitrogen-fixing symbiont of Mimosa spp. and fixes nitrogen ex planta</w:t>
+                <w:t xml:space="preserve">Nodulation of Cyclopia spp. (Leguminosae, Papilionoideae) by Burkholderia tuberum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey N Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen-Ming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jui-Hsing Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui-Chun Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shih-Yi Sheu</w:t>
+                <w:t xml:space="preserve">J.Péter. W Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 173 (1), pp.168 - 180. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 100 (7), pp.1403 - 1411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01894.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcm227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655713v1</w:t>
+                <w:t xml:space="preserve">hal-01655717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nodulation of Cyclopia spp. (Leguminosae, Papilionoideae) by Burkholderia tuberum</w:t>
+                <w:t xml:space="preserve">Burkholderia phymatum is a highly effective nitrogen-fixing symbiont of Mimosa spp. and fixes nitrogen ex planta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey N Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen-Ming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jui-Hsing Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Péter. W Young</w:t>
+                <w:t xml:space="preserve">Hui-Chun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shih-Yi Sheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 100 (7), pp.1403 - 1411. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 173 (1), pp.168 - 180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcm227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01894.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655717v1</w:t>
+                <w:t xml:space="preserve">hal-01655713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et typage du gène à l'aide de biopuces à ADN : perspectives pour l'étude de la diversité et de l'écologie moléculaire des rhizobia</w:t>
               </w:r>
@@ -5270,1127 +5270,1127 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decipher and exploit interactions between bacteria and fungi to identify new bioactive metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Nicault</w:t>
+                <w:t xml:space="preserve">Suivi sur une année de la biodiversité microbienne dans les bioaerosols émis dans un centre de tri des déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodelle Degois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LUE Impact/Biomolécules du futur : de la découverte aux applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Congrès français sur les aérosols 2018 (CFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216629v1</w:t>
+                <w:t xml:space="preserve">hal-01582590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi sur une année de la biodiversité microbienne dans les bioaerosols émis dans un centre de tri des déchets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Xavier</w:t>
+                <w:t xml:space="preserve">Massive gene fluxes in bacterial population fuels adaptation to soil forest ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lespinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français sur les aérosols 2018 (CFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Functional Ecology Conference Nancy 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582590v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive gene fluxes in bacterial population fuels adaptation to soil forest ecosystem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lespinet</w:t>
+                <w:t xml:space="preserve">Decipher and exploit interactions between bacteria and fungi to identify new bioactive metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Nicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology Conference Nancy 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Séminaire LUE Impact/Biomolécules du futur : de la découverte aux applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306656v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-time scale genome evolution among natural populations of Streptomyces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Evolution génomique au sein d'une population naturelle de Streptomyces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lespinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of the Biology of Actinomycetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">Actino2017 Journées des Actinobactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625360v1</w:t>
+                <w:t xml:space="preserve">hal-01655238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One year follow up of microbial biodiversity in French waste sorting plant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Leblond</w:t>
+                <w:t xml:space="preserve">Micro-time scale genome evolution among natural populations of Streptomyces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lespinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 9th International Symposium on Modern Principles of Air Monitoring and Biomonitoring (AIRMON 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">International Symposium of the Biology of Actinomycetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657806v1</w:t>
+                <w:t xml:space="preserve">hal-01625360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of a fungal consortium: impact of analytic tools on biodiversity analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">One year follow up of microbial biodiversity in French waste sorting plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Degois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">X. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference EAC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve"> 9th International Symposium on Modern Principles of Air Monitoring and Biomonitoring (AIRMON 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657801v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution génomique au sein d'une population naturelle de Streptomyces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation of a fungal consortium: impact of analytic tools on biodiversity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Degois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actino2017 Journées des Actinobactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference EAC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655238v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaerosol biodiversity in waste sorting plant: feasibility and uncertainty measurement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Leblond</w:t>
+                <w:t xml:space="preserve">Impact of nutrient availability on the diversity, function and functioning of the forest soil bacterial communities: insights from the soil succession of the forest experimental site of Montiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Nicolitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference EAC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Labex ARBRE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Champenoux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657790v1</w:t>
+                <w:t xml:space="preserve">hal-03339707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nutrient availability on the diversity, function and functioning of the forest soil bacterial communities: insights from the soil succession of the forest experimental site of Montiers.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Buée</w:t>
+                <w:t xml:space="preserve">Bioaerosol biodiversity in waste sorting plant: feasibility and uncertainty measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Degois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labex ARBRE conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Champenoux, France</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference EAC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339707v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic and functional diversity of Streptomyces in a forest soil</w:t>
               </w:r>
@@ -6762,64 +6762,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive gene flux in bacterial population fuels adaptation to forest soil ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lespinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7256,51 +7256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosenseur bactérien de la dégradation du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7515,51 +7515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2585DD7"/>
+    <w:nsid w:val="5CFC5AEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7746,51 +7746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-bontemps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7442-8526" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095787453" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04797787v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choufa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gascht" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leblond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Vos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae236" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Tidjani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Harb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.970179" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03070350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodelle Degois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clerc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.11.036" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03112257v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaiter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010178" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02619232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9050271" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02569171v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63912-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02801725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00428-20" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452843v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Colin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charpentier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Klingelschmitt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Champs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2019.11.021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02292599v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lorenzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin van Dijk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00863-19" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278804v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01533-19" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177356v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2018.1557320" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Benhadj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Gacemi-Kirane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2017.1316" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655252v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxx075" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655686v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Rogel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Wiechmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assel Mussabekova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moody" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13573" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hoff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingli Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Piotrowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chipot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01901" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655326v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rardin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2016.10.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdur Rahman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00681-14" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477281v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Shiong Chong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Khdr Sabir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lorenz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andeer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01818-14" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-Y. Sheu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Chou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bontemps" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Elliott" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gross" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.039859-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Revol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12126" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655728v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Yi Sheu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Hsing Chou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey N Elliott" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gross" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.037408-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655740v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Min Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Fei Zhu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Wei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peter W. Young" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.022947-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655720v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Gyaneshwar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Hirsch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moulin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Ming Chen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-06-11-0172" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655743v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Hong Wei" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.014043-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655708v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Bueno dos Reis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo F. Simon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Boddey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03267.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655679v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey N. Elliott" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio B. dos Reis J&#250;nior" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04458.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1L5HCS45-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655718v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido V Bloemberg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01799.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C295AF01FFFCE6C2A207CA6A30D699B1171E2B75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655734v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gehong Wei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weimin Chen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfei Zhu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Chen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2009.00673.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655732v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2008.11.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9Z6B8DN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655676v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amadou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Glew" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.076448.108" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655692v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M de Faria" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. James" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.65816-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655713v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Chun Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01894.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655717v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P&#233;ter. W Young" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm227" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655670v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boivin-Masson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Golfier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris-Liebe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Talini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655599v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.12.8042&#8211;8048.2005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655696v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vandamme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;na" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.24.7266-7272.2003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655688v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burrus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;don" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.4.1522&#8211;1528.2001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060874v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vos Michiel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216629v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01582590v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Xavier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02306656v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625360v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01657806v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Degois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clerc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Simon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bontemps" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01657801v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duquenne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655238v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01657790v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339707v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269133v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216608v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216601v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leblond" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314235v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060574v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216613v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216622v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655306v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03712644v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-bontemps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7442-8526" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095787453" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04797787v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choufa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gascht" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leblond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Vos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae236" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Tidjani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Harb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.970179" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03070350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodelle Degois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clerc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.11.036" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03112257v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaiter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010178" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02619232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9050271" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02801725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00428-20" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02569171v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63912-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02452843v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Colin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charpentier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Klingelschmitt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Champs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2019.11.021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177356v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2018.1557320" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02292599v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lorenzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin van Dijk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00863-19" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278804v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01533-19" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Benhadj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Gacemi-Kirane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2017.1316" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655252v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxx075" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521993v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hoff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingli Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Piotrowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chipot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01901" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655686v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Rogel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Wiechmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assel Mussabekova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moody" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13573" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655326v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rardin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2016.10.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdur Rahman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00681-14" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477281v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Shiong Chong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Khdr Sabir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lorenz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andeer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01818-14" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-Y. Sheu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Chou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bontemps" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Elliott" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gross" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.039859-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Revol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12126" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655728v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Yi Sheu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Hsing Chou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey N Elliott" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gross" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.037408-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655740v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Min Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Fei Zhu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Wei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peter W. Young" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.022947-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655720v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Gyaneshwar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Hirsch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moulin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Ming Chen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-06-11-0172" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655743v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Hong Wei" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.014043-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655679v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey N. Elliott" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo F. Simon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio B. dos Reis J&#250;nior" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04458.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1L5HCS45-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Bueno dos Reis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Boddey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03267.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655734v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gehong Wei" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weimin Chen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfei Zhu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Chen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2009.00673.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655718v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido V Bloemberg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01799.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C295AF01FFFCE6C2A207CA6A30D699B1171E2B75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655732v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2008.11.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9Z6B8DN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655692v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M de Faria" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. James" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.65816-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655676v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amadou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Glew" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.076448.108" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655717v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P&#233;ter. W Young" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm227" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655713v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Chun Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01894.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655670v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boivin-Masson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Golfier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris-Liebe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Talini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655599v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.12.8042&#8211;8048.2005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655696v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vandamme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;na" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.24.7266-7272.2003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655688v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burrus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;don" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.4.1522&#8211;1528.2001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060874v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vos Michiel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01582590v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Xavier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02306656v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216629v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655238v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625360v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01657806v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Degois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clerc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Simon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bontemps" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01657801v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duquenne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339707v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01657790v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269133v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216608v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216601v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leblond" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314235v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060574v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216613v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216622v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655306v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03712644v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>