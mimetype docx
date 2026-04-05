--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -225,761 +225,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation de l'attention et prise de décision en iqfoil : une étude qualitative auprès de sportifs élites lors d'un championnat du monde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Gautier</w:t>
+                <w:t xml:space="preserve">Développer les compétences émotionnelles de joueurs de football en centre de formation : évaluation des effets d'une intervention à partir d'une méthode mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dugény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès international de l'ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Chercheurs en Activité Physique et Sportive, Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">Les méthodes mixtes de recherche pour l’analyse de l’activité et de l’expérience en Éducation physique et en Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316634v1</w:t>
+                <w:t xml:space="preserve">hal-05156934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer les compétences émotionnelles des athlètes pour améliorer la durabilité de la carrière sportive professionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dugény</w:t>
+                <w:t xml:space="preserve">Effets d'un programme d'activité physique utilisant les jeux vidéo actifs sur la dynamique de l'intérêt en situation d'étudiants inactifs physiquement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque de Psychologie Ergonomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPIQUE, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">21è Journées d’Études Francophones en Activité Physique Adaptée (JEFAPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156970v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A video-based training to improve surfers intuitive decision making in competition: a mixed-method pilot study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vacher</w:t>
+                <w:t xml:space="preserve">Régulation de l'attention et prise de décision en iqfoil : une étude qualitative auprès de sportifs élites lors d'un championnat du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European College of Sport Science (ECSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">20ème congrès international de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Chercheurs en Activité Physique et Sportive, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325158v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual search strategies of elite fencers : an exploratory study in ecological competitive situation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Fournier</w:t>
+                <w:t xml:space="preserve">Développer les compétences émotionnelles des athlètes pour améliorer la durabilité de la carrière sportive professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dugény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual ECSS Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECSS, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">12ème Colloque de Psychologie Ergonomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPIQUE, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316022v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d'un programme d'activité physique utilisant les jeux vidéo actifs sur la dynamique de l'intérêt en situation d'étudiants inactifs physiquement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Bernier</w:t>
+                <w:t xml:space="preserve">A video-based training to improve surfers intuitive decision making in competition: a mixed-method pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21è Journées d’Études Francophones en Activité Physique Adaptée (JEFAPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">European College of Sport Science (ECSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087860v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer les compétences émotionnelles de joueurs de football en centre de formation : évaluation des effets d'une intervention à partir d'une méthode mixte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dugény</w:t>
+                <w:t xml:space="preserve">Visual search strategies of elite fencers : an exploratory study in ecological competitive situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kerivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les méthodes mixtes de recherche pour l’analyse de l’activité et de l’expérience en Éducation physique et en Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">28th Annual ECSS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECSS, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156934v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimension sociale de l’intérêt en situation : une étude exploratoire et des perspectives d’intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’ARIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1017,51 +1017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact des modalités de jeu en coopération et en compétition sur l’Intérêt au cours d’une activité physique en réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1099,51 +1099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social dimensions of situational interest in young adults in an exergame setting: an exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1151,51 +1151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Regaieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th ACAPS international congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1220,51 +1220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l’activité de l’arbitre vidéo : le cas de l’Officiel de Match TV au Rugby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1296,70 +1296,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidences de l’introduction d’une tablette numérique sur les interactions didactiques en sports collectifs à l’Université</w:t>
+                <w:t xml:space="preserve">Introduire des tablettes numériques dans un cycle de futsal à l’Université : Quel impact sur les interactions didactiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1375,116 +1375,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès M@rsouin. Mesure et analyse des usages numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Le Bono, France</w:t>
+              <w:t xml:space="preserve">Septième Colloque Sport et Recherche en Pays de Loire. Sports, Recherches, Performances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02501883v1</w:t>
+                <w:t xml:space="preserve">hal-02944917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduire des tablettes numériques dans un cycle de futsal à l’Université : Quel impact sur les interactions didactiques ?</w:t>
+                <w:t xml:space="preserve">Incidences de l’introduction d’une tablette numérique sur les interactions didactiques en sports collectifs à l’Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1500,116 +1500,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septième Colloque Sport et Recherche en Pays de Loire. Sports, Recherches, Performances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès M@rsouin. Mesure et analyse des usages numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Le Bono, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944917v1</w:t>
+                <w:t xml:space="preserve">halshs-02501883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidences de l’introduction d’une tablette numérique sur les interactions didactiques en sports collectifs à l’Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1716,51 +1716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDM11, the 11th International Conference on Naturalistic Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Marseille, France. pp.109-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1919,51 +1919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème colloque international Football \&amp; Recherches. L'identification, la détection et le développement du talent chez le joueur de football</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Rennes, France. pp.45-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1982,273 +1982,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considération phénoménologique et énactive de l'intercompréhension humain-système : La piste des systèmes dynamiques autonomes</w:t>
+                <w:t xml:space="preserve">Using Exergames to Promote Children's Physical Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre de Loor</w:t>
+                <w:t xml:space="preserve">Denis Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kristen Manac'H</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés III : Intercompréhension, de l'Intraspécifique à l'Interspécifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Vannes, France. pp.34-40</w:t>
+              <w:t xml:space="preserve">AIESEP 2011 International Conference, Moving People, Moving Forward</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Limerick, Ireland. pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00855191v1</w:t>
+                <w:t xml:space="preserve">halshs-00856377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Exergames to Promote Children's Physical Activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Considération phénoménologique et énactive de l'intercompréhension humain-système : La piste des systèmes dynamiques autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Loor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Pasco</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Kermarrec</w:t>
+                <w:t xml:space="preserve">Kristen Manac'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIESEP 2011 International Conference, Moving People, Moving Forward</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Limerick, Ireland. pp.91</w:t>
+              <w:t xml:space="preserve">Congrés III : Intercompréhension, de l'Intraspécifique à l'Interspécifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Vannes, France. pp.34-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856377v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00855191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive co-construction to study dynamical collaborative situations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2325,1086 +2325,1180 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Florida Artificial Intelligence Research Society Conference (FLAIRS-06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.613-618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00611027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documenter l’expérience vécue pour comprendre la prise de décision intuitive et l’activité collective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Psychologie. UBO - Université de Brest, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05561397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution de l’intuition collective dans une équipe de football en formation : une étude longitudinale à partir d’une méthode mixte pour examiner les relations entre la perception individuelle d’indices pertinents et les contenus cognitifs partagés entre coéquipiers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Kermarrec</w:t>
+                <w:t xml:space="preserve">Attentional Foci and Coping Strategies During Matches of Young Fencers in a Training Center: A Naturalistic Video-Assisted Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathéo Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sta.141.0109⟩</w:t>
+              <w:t xml:space="preserve">Sport Psychologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (3), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/tsp.2023-0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05302003v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentional Foci and Coping Strategies During Matches of Young Fencers in a Training Center: A Naturalistic Video-Assisted Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bossard</w:t>
+                <w:t xml:space="preserve">L’évolution de l’intuition collective dans une équipe de football en formation : une étude longitudinale à partir d’une méthode mixte pour examiner les relations entre la perception individuelle d’indices pertinents et les contenus cognitifs partagés entre coéquipiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kerivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dugény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport Psychologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/tsp.2023-0056⟩</w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 141 (3), pp.109-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.141.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04606926v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Search Strategies of Elite Fencers: An Exploratory Study in Ecological Competitive Situation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibault Kerivel</w:t>
+                <w:t xml:space="preserve">Analyser les relations entre la prise de décision et les émotions à l’aide d’une méthode mixte : étude de cas d’un entraîneur de basket-ball en situation de compétition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dugény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Morphology and Kinesiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 141, pp.77-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.141.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jfmk8030106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04315796v1</w:t>
+                <w:t xml:space="preserve">hal-04349324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les relations entre la prise de décision et les émotions à l’aide d’une méthode mixte : étude de cas d’un entraîneur de basket-ball en situation de compétition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Fontaine</w:t>
+                <w:t xml:space="preserve">Visual Search Strategies of Elite Fencers: An Exploratory Study in Ecological Competitive Situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kerivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Functional Morphology and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (3), pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jfmk8030106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sta.141.0077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04349324v1</w:t>
+                <w:t xml:space="preserve">hal-04315796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naturalistic Decision-Making in Sport: How Current Advances Into Recognition Primed Decision Model Offer Insights for Future Research in Sport Settings?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Kérivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dugény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.936140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Team learning process: a longitudinal study in dynamic situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Kérivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning Organization, The</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (1), pp.52-68. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/TLO-09-2020-0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Running Performance in the Offensive and Defensive Phases of the Game: Is It Associated with the Team Achievement in the UEFA Champions League?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Modric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sime Versic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrik Drid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Stojanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (18), pp.8765. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app11188765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03467571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le feedback vidéo en sport et en éducation physique : quels usages et quels effets pour la formation à la prise de décision ? Une revue de littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Kerivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cornière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3413,3186 +3507,3186 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 127, pp.61-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sta.127.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handball Goalkeeper Intuitive Decision-Making: A Naturalistic Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Menn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Travassos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70 (1), pp.297-308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/hukin-2019-0042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handball Goalkeeper Intuitive Decision-Making: A Naturalistic Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Menn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Travassos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70 (1), pp.297-308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/hukin-2019-0042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus d’apprentissage collaboratif au sein d’équipes en formation sportive universitaire : étude comparative des effets du débat d’idées et du feedback vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Kerivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 45 (1), pp.193. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.045.0193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situating the “music of” households and firemen in semi-open spaces: contribution to the analysis of collective activity’s spatio-temporal dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guibourdenche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (1), pp.191-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10111-016-0394-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence, Behavioural Realism and Performances in Driving Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Pallamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (19), pp.408--413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEGASE: A Generic and Adaptable Intelligent System for Virtual Reality Learning Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Querrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chevaillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (2), pp.73-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aide à la coordination des activités d'éducateurs sportifs : une démarche articulant analyse de l'activité collective et développement du partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution et partage du sentiment de performance collective au cours d'un match de handball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille De keukelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/activites.385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defensive Soccer Players’ Decision Making: A Naturalistic Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Engineering and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (2), pp.187-199. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1555343414527968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes, contenus et évolution du partage au sein d'une équipe de sport de haut niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Keukelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 76 (3), pp.227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/th.763.0227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser l’activité décisionnelle de joueurs de football en situation d’entraînement pour développer un modèle de joueur virtuel</w:t>
+                <w:t xml:space="preserve">La prise de décision des joueurs de sports collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Tisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 73 (2), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sm.073.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ejrieps.4580⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02069896v1</w:t>
+                <w:t xml:space="preserve">hal-05302177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser l'activité décisionnelle de joueurs de football en situation d'entraînement pour développer un modèle de joueur virtuel</w:t>
+                <w:t xml:space="preserve">Analyser l’activité décisionnelle de joueurs de football en situation d’entraînement pour développer un modèle de joueur virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Keukelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 23, pp.124-151</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejrieps.4580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856366v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise de décision des joueurs de sports collectifs. Une revue de question en psychologie du sport.</w:t>
+                <w:t xml:space="preserve">Analyser l'activité décisionnelle de joueurs de football en situation d'entraînement pour développer un modèle de joueur virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille de Keukelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 73, pp.3-22</w:t>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23, pp.124-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00725481v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Exergames to Promote Physical Activity : A Literature Review.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La prise de décision des joueurs de sports collectifs. Une revue de question en psychologie du sport.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport Science Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1-2, pp.77-93</w:t>
+              <w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 73, pp.3-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00855187v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00725481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise de décision des joueurs de sports collectifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Exergames to Promote Physical Activity : A Literature Review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sport Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1-2, pp.77-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302177v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00855187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'activité décisionnelle en phase de contre-attaque en Hockey-sur-glace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Keukelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7 (2), pp.41-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00855197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité décisionnelle en phase de contre-attaque en Hockey sur glace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille De Keukelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 07 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/activites.2341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEGASE: A generic and adaptable intelligent system for virtual reality learning environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Querrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chevaillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (2), pp.73-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport, performance et conception de simulations participatives : Illustration dans le domaine du football avec l'environnement virtuel CoPeFoot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2 (52), pp.97-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00855741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of learning in virtual environments : a new challenge</w:t>
+                <w:t xml:space="preserve">Transfer of learning in virtual environments: a new challenge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 12, pp.151-161</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 12 (3), pp.151-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10055-008-0093-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00855740v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of learning in virtual environments: a new challenge?</w:t>
+                <w:t xml:space="preserve">Transfer of learning in virtual environments : a new challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 12 (3), pp.151-161. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 12, pp.151-161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05302160v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00855740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt en situation et jeux vidéo actifs pour promouvoir l'activité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du Sport et de L'activité Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.181-190, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-2-294-78220-6.00016-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the Collective Activity of Firefighters During Urban Fire Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation Training through the Lens of Experience and Activity Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, Springer International Publishing, pp.173-193, 2022, Professional and Practice-based Learning, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-89567-9_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise de décision intuitive et coordonnée : contribution à la formation tactique des joueurs de football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jugement et prise de décision en football</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise de décision intuitive et coordonnée : contribution à la formation tactique des joueurs de football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jugement et prise de décision en football</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intercompréhension humain-système: Phénoménologie, Enaction et Systèmes Dynamiques Autonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristen Manac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions et Intercompréhension : une approche comparative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EME Edition, 14 p., 2013, 9782806608550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Reality for Research and Training in Sport: an Illustration with CoPeFoot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Sports Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.391-402, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Reality for Research and Training in Sport: an Illustration with CoPeFoot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Sports Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science, pp.391-402, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00611280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6602,105 +6696,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'activité décisionnelle en situation dynamique et collaborative. Application à la contre-attaque au football.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires Européennes, pp.307, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00725483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:footerReference w:type="default" r:id="rId137"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6847,51 +6941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bossard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bagot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316634v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156970v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dug&#233;ny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Bertet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316022v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kerivel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087860v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Pape" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156934v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087883v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bonenfant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Regaieg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Bot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944917v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621935v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830420v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830419v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705250v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tisseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Manac'H" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856377v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pasco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610922v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain B&#233;nard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611027v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302003v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fontaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.141.0109" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606926v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Maurin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bracco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lienhart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.2023-0056" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315796v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk8030106" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349324v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.141.0077" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04088376v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault K&#233;rivel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.936140" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04088384v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TLO-09-2020-0177" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467571v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Modric" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sime Versic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Drid" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Stojanovic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11188765" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Corni&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.127.0061" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528384v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Menn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Travassos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Duarte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/hukin-2019-0042" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04088444v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.045.0193" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069876v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibourdenche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-016-0394-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721354v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Pallamin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.600" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530512v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Querrec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069880v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille De&#160;keukelaere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.385" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069871v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1555343414527968" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069874v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Keukelaere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.763.0227" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069896v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.4580" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856366v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725481v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855187v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.073.0003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855197v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cormier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302197v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille De Keukelaere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2341" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783686v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tisseau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855740v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302160v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-008-0093-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-461T2QKB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312537v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-2-294-78220-6.00016-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03677742v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89567-9_9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869196v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069890v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780190v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069893v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611280v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725483v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bossard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bagot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156934v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dug&#233;ny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087860v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Pape" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316634v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325158v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Bertet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316022v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fournier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kerivel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087883v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bonenfant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Regaieg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944917v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Bot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621935v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830420v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830419v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705250v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pasco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855191v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tisseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Manac'H" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610922v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain B&#233;nard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611027v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05561397v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606926v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Maurin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bracco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lienhart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.2023-0056" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302003v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fontaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.141.0109" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349324v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.141.0077" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315796v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk8030106" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04088376v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault K&#233;rivel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.936140" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04088384v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TLO-09-2020-0177" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Modric" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sime Versic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Drid" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Stojanovic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11188765" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512754v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Corni&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.127.0061" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528384v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Menn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Travassos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Duarte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/hukin-2019-0042" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04088444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069864v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.045.0193" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069876v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibourdenche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-016-0394-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Pallamin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.600" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530512v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Querrec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069880v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069872v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille De&#160;keukelaere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.385" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069871v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1555343414527968" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069874v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Keukelaere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.763.0227" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302177v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.073.0003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069896v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.4580" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856366v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855187v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855197v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cormier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille De Keukelaere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2341" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783686v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855741v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tisseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302160v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-008-0093-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-461T2QKB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855740v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312537v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-2-294-78220-6.00016-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03677742v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89567-9_9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869196v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780190v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069893v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725483v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>