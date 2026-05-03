--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -66,2443 +66,2443 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documenter l’expérience vécue pour comprendre la prise de décision intuitive et l’activité collective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Psychologie. UBO - Université de Brest, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05561397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naviguer sous pression : régulation attentionnelle et prise de décision en compétition chez les athlètes élites en IQFoil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Gautier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Psychologie du Sport 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer les compétences émotionnelles de joueurs de football en centre de formation : évaluation des effets d'une intervention à partir d'une méthode mixte</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Régulation de l'attention et prise de décision en iqfoil : une étude qualitative auprès de sportifs élites lors d'un championnat du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les méthodes mixtes de recherche pour l’analyse de l’activité et de l’expérience en Éducation physique et en Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">20ème congrès international de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Chercheurs en Activité Physique et Sportive, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156934v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d'un programme d'activité physique utilisant les jeux vidéo actifs sur la dynamique de l'intérêt en situation d'étudiants inactifs physiquement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développer les compétences émotionnelles des athlètes pour améliorer la durabilité de la carrière sportive professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dugény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Le Pape</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bossard</w:t>
+                <w:t xml:space="preserve">Philippe Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21è Journées d’Études Francophones en Activité Physique Adaptée (JEFAPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">12ème Colloque de Psychologie Ergonomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPIQUE, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087860v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation de l'attention et prise de décision en iqfoil : une étude qualitative auprès de sportifs élites lors d'un championnat du monde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A video-based training to improve surfers intuitive decision making in competition: a mixed-method pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Gautier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès international de l'ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Chercheurs en Activité Physique et Sportive, Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">European College of Sport Science (ECSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316634v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer les compétences émotionnelles des athlètes pour améliorer la durabilité de la carrière sportive professionnelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Visual search strategies of elite fencers : an exploratory study in ecological competitive situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kerivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque de Psychologie Ergonomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPIQUE, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">28th Annual ECSS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECSS, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156970v1</w:t>
+                <w:t xml:space="preserve">hal-04316022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A video-based training to improve surfers intuitive decision making in competition: a mixed-method pilot study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effets d'un programme d'activité physique utilisant les jeux vidéo actifs sur la dynamique de l'intérêt en situation d'étudiants inactifs physiquement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European College of Sport Science (ECSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">21è Journées d’Études Francophones en Activité Physique Adaptée (JEFAPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325158v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual search strategies of elite fencers : an exploratory study in ecological competitive situation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Développer les compétences émotionnelles de joueurs de football en centre de formation : évaluation des effets d'une intervention à partir d'une méthode mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dugény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual ECSS Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECSS, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Les méthodes mixtes de recherche pour l’analyse de l’activité et de l’expérience en Éducation physique et en Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316022v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimension sociale de l’intérêt en situation : une étude exploratoire et des perspectives d’intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’ARIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03783933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact des modalités de jeu en coopération et en compétition sur l’Intérêt au cours d’une activité physique en réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Études de la Société Française de Psychologie du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social dimensions of situational interest in young adults in an exergame setting: an exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Regaieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th ACAPS international congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l’activité de l’arbitre vidéo : le cas de l’Officiel de Match TV au Rugby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études de la Société Française de Psychologie du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduire des tablettes numériques dans un cycle de futsal à l’Université : Quel impact sur les interactions didactiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Incidences de l’introduction d’une tablette numérique sur les interactions didactiques en sports collectifs à l’Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septième Colloque Sport et Recherche en Pays de Loire. Sports, Recherches, Performances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès M@rsouin. Mesure et analyse des usages numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Le Bono, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944917v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02501883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidences de l’introduction d’une tablette numérique sur les interactions didactiques en sports collectifs à l’Université</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Introduire des tablettes numériques dans un cycle de futsal à l’Université : Quel impact sur les interactions didactiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès M@rsouin. Mesure et analyse des usages numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Le Bono, France</w:t>
+              <w:t xml:space="preserve">Septième Colloque Sport et Recherche en Pays de Loire. Sports, Recherches, Performances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02501883v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidences de l’introduction d’une tablette numérique sur les interactions didactiques en sports collectifs à l’Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès M@rsouin. Mesure et analyse des usages numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Le Bono, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigate Naturalistic Decision-Making of Football Players in Virtual Environment: Influence of Viewpoints in Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDM11, the 11th International Conference on Naturalistic Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Marseille, France. pp.109-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigate naturalistic decision-making of a workgroup in dynamic situation. From the modelling to the design of a training virtual environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturalistic Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Marseille, France. pp.271-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'activité décisionnelle de joueurs de football dans un environnement virtuel. Effets des changements de point de vue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème colloque international Football \&amp; Recherches. L'identification, la détection et le développement du talent chez le joueur de football</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Rennes, France. pp.45-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Exergames to Promote Children's Physical Activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Considération phénoménologique et énactive de l'intercompréhension humain-système : La piste des systèmes dynamiques autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Loor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Kermarrec</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen Manac'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIESEP 2011 International Conference, Moving People, Moving Forward</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Limerick, Ireland. pp.91</w:t>
+              <w:t xml:space="preserve">Congrés III : Intercompréhension, de l'Intraspécifique à l'Interspécifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Vannes, France. pp.34-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856377v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00855191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considération phénoménologique et énactive de l'intercompréhension humain-système : La piste des systèmes dynamiques autonomes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Using Exergames to Promote Children's Physical Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kristen Manac'H</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés III : Intercompréhension, de l'Intraspécifique à l'Interspécifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Vannes, France. pp.34-40</w:t>
+              <w:t xml:space="preserve">AIESEP 2011 International Conference, Moving People, Moving Forward</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Limerick, Ireland. pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00855191v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive co-construction to study dynamical collaborative situations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings in the International Conference on Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France. pp.85-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00610922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context's modeling for participative problem solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Florida Artificial Intelligence Research Society Conference (FLAIRS-06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.613-618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00611027v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">tel-05561397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2514,645 +2514,645 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentional Foci and Coping Strategies During Matches of Young Fencers in a Training Center: A Naturalistic Video-Assisted Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évolution de l’intuition collective dans une équipe de football en formation : une étude longitudinale à partir d’une méthode mixte pour examiner les relations entre la perception individuelle d’indices pertinents et les contenus cognitifs partagés entre coéquipiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kerivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathéo Maurin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Bracco</w:t>
+                <w:t xml:space="preserve">Tanguy Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dugény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Le Pape</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bossard</w:t>
+                <w:t xml:space="preserve">Philippe Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport Psychologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/tsp.2023-0056⟩</w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 141 (3), pp.109-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.141.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606926v1</w:t>
+                <w:t xml:space="preserve">hal-05302003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution de l’intuition collective dans une équipe de football en formation : une étude longitudinale à partir d’une méthode mixte pour examiner les relations entre la perception individuelle d’indices pertinents et les contenus cognitifs partagés entre coéquipiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Kerivel</w:t>
+                <w:t xml:space="preserve">Attentional Foci and Coping Strategies During Matches of Young Fencers in a Training Center: A Naturalistic Video-Assisted Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathéo Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Fontaine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Kermarrec</w:t>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, N° 141 (3), pp.109-128. </w:t>
+              <w:t xml:space="preserve">Sport Psychologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (3), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sta.141.0109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/tsp.2023-0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05302003v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les relations entre la prise de décision et les émotions à l’aide d’une méthode mixte : étude de cas d’un entraîneur de basket-ball en situation de compétition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Visual Search Strategies of Elite Fencers: An Exploratory Study in Ecological Competitive Situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kerivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 141, pp.77-96. </w:t>
+              <w:t xml:space="preserve">Journal of Functional Morphology and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (3), pp.106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sta.141.0077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jfmk8030106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349324v1</w:t>
+                <w:t xml:space="preserve">hal-04315796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Search Strategies of Elite Fencers: An Exploratory Study in Ecological Competitive Situation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analyser les relations entre la prise de décision et les émotions à l’aide d’une méthode mixte : étude de cas d’un entraîneur de basket-ball en situation de compétition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dugény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Morphology and Kinesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (3), pp.106. </w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 141, pp.77-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jfmk8030106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sta.141.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315796v1</w:t>
+                <w:t xml:space="preserve">hal-04349324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naturalistic Decision-Making in Sport: How Current Advances Into Recognition Primed Decision Model Offer Insights for Future Research in Sport Settings?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Kérivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dugény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
@@ -3203,51 +3203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Team learning process: a longitudinal study in dynamic situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Kérivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3294,51 +3294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Running Performance in the Offensive and Defensive Phases of the Game: Is It Associated with the Team Achievement in the UEFA Champions League?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Modric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3441,90 +3441,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le feedback vidéo en sport et en éducation physique : quels usages et quels effets pour la formation à la prise de décision ? Une revue de littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Kerivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cornière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 127, pp.61-79. </w:t>
@@ -3575,51 +3575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handball Goalkeeper Intuitive Decision-Making: A Naturalistic Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Menn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Travassos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3705,51 +3705,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handball Goalkeeper Intuitive Decision-Making: A Naturalistic Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Menn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Travassos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3835,64 +3835,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus d’apprentissage collaboratif au sein d’équipes en formation sportive universitaire : étude comparative des effets du débat d’idées et du feedback vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Kerivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 45 (1), pp.193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3939,64 +3939,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situating the “music of” households and firemen in semi-open spaces: contribution to the analysis of collective activity’s spatio-temporal dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guibourdenche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (1), pp.191-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4043,51 +4043,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence, Behavioural Realism and Performances in Driving Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Pallamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (19), pp.408--413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4121,64 +4121,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEGASE: A Generic and Adaptable Intelligent System for Virtual Reality Learning Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Querrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4242,51 +4242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aide à la coordination des activités d'éducateurs sportifs : une démarche articulant analyse de l'activité collective et développement du partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4305,235 +4305,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution et partage du sentiment de performance collective au cours d'un match de handball</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defensive Soccer Players’ Decision Making: A Naturalistic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.385⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Engineering and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.187-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1555343414527968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069872v1</w:t>
+                <w:t xml:space="preserve">hal-02069871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defensive Soccer Players’ Decision Making: A Naturalistic Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution et partage du sentiment de performance collective au cours d'un match de handball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille De keukelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Engineering and Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (2), pp.187-199. </w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1555343414527968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/activites.385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069871v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes, contenus et évolution du partage au sein d'une équipe de sport de haut niveau</w:t>
               </w:r>
@@ -4545,77 +4545,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Keukelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 76 (3), pp.227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4643,628 +4643,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise de décision des joueurs de sports collectifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La prise de décision des joueurs de sports collectifs. Une revue de question en psychologie du sport.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 73, pp.3-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302177v1</w:t>
+                <w:t xml:space="preserve">halshs-00725481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser l’activité décisionnelle de joueurs de football en situation d’entraînement pour développer un modèle de joueur virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Keukelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ejrieps.4580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser l'activité décisionnelle de joueurs de football en situation d'entraînement pour développer un modèle de joueur virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Keukelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23, pp.124-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise de décision des joueurs de sports collectifs. Une revue de question en psychologie du sport.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Using Exergames to Promote Physical Activity : A Literature Review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 73, pp.3-22</w:t>
+              <w:t xml:space="preserve">Sport Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1-2, pp.77-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00725481v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00855187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Exergames to Promote Physical Activity : A Literature Review.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La prise de décision des joueurs de sports collectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport Science Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 73 (2), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sm.073.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00855187v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'activité décisionnelle en phase de contre-attaque en Hockey-sur-glace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Keukelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5302,90 +5302,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité décisionnelle en phase de contre-attaque en Hockey sur glace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille De Keukelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5432,64 +5432,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEGASE: A generic and adaptable intelligent system for virtual reality learning environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Querrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5540,90 +5540,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport, performance et conception de simulations participatives : Illustration dans le domaine du football avec l'environnement virtuel CoPeFoot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5655,264 +5655,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00855741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of learning in virtual environments: a new challenge?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Transfer of learning in virtual environments : a new challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 12 (3), pp.151-161. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 12, pp.151-161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302160v1</w:t>
+                <w:t xml:space="preserve">halshs-00855740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of learning in virtual environments : a new challenge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Transfer of learning in virtual environments: a new challenge?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 12, pp.151-161</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 12 (3), pp.151-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10055-008-0093-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00855740v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5930,77 +5930,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt en situation et jeux vidéo actifs pour promouvoir l'activité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6047,77 +6047,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the Collective Activity of Firefighters During Urban Fire Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6177,51 +6177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise de décision intuitive et coordonnée : contribution à la formation tactique des joueurs de football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jugement et prise de décision en football</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6259,51 +6259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise de décision intuitive et coordonnée : contribution à la formation tactique des joueurs de football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jugement et prise de décision en football</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6328,90 +6328,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intercompréhension humain-système: Phénoménologie, Enaction et Systèmes Dynamiques Autonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Loor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen Manac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions et Intercompréhension : une approche comparative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EME Edition, 14 p., 2013, 9782806608550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6436,103 +6436,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Reality for Research and Training in Sport: an Illustration with CoPeFoot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Loor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Sports Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.391-402, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6557,103 +6557,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Reality for Research and Training in Sport: an Illustration with CoPeFoot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Loor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Sports Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science, pp.391-402, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6710,51 +6710,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'activité décisionnelle en situation dynamique et collaborative. Application à la contre-attaque au football.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires Européennes, pp.307, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6941,51 +6941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bossard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bagot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156934v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dug&#233;ny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087860v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Pape" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316634v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325158v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Bertet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316022v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fournier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kerivel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087883v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bonenfant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Regaieg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944917v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Bot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621935v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830420v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830419v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705250v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pasco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855191v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tisseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Manac'H" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610922v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain B&#233;nard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611027v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05561397v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606926v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Maurin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bracco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lienhart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.2023-0056" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302003v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fontaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.141.0109" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349324v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.141.0077" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315796v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk8030106" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04088376v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault K&#233;rivel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.936140" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04088384v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TLO-09-2020-0177" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Modric" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sime Versic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Drid" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Stojanovic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11188765" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512754v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Corni&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.127.0061" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528384v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Menn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Travassos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Duarte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/hukin-2019-0042" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04088444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069864v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.045.0193" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069876v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibourdenche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-016-0394-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Pallamin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.600" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530512v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Querrec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069880v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069872v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille De&#160;keukelaere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.385" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069871v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1555343414527968" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069874v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Keukelaere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.763.0227" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302177v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.073.0003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069896v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.4580" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856366v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855187v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855197v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cormier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille De Keukelaere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2341" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783686v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855741v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tisseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302160v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-008-0093-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-461T2QKB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855740v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312537v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-2-294-78220-6.00016-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03677742v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89567-9_9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869196v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780190v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069893v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725483v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05561397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bossard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155137v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bagot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316634v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156970v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dug&#233;ny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vacher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325158v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Bertet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316022v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kerivel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087860v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Pape" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156934v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783933v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bonenfant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421188v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Regaieg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087875v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501883v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Bot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cardin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830419v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tisseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Manac'H" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856377v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pasco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610922v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain B&#233;nard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611027v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302003v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fontaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.141.0109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Maurin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bracco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lienhart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.2023-0056" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315796v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk8030106" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349324v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.141.0077" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04088376v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault K&#233;rivel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.936140" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04088384v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TLO-09-2020-0177" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Modric" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sime Versic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Drid" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Stojanovic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11188765" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512754v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Corni&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.127.0061" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528384v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Menn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Travassos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Duarte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/hukin-2019-0042" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04088444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069864v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.045.0193" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069876v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibourdenche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-016-0394-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Pallamin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.600" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530512v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Querrec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069880v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069871v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1555343414527968" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069872v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille De&#160;keukelaere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.385" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069874v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Keukelaere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.763.0227" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725481v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069896v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.4580" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856366v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855187v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302177v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.073.0003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855197v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cormier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille De Keukelaere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2341" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783686v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855741v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tisseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855740v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302160v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-008-0093-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-461T2QKB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312537v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-2-294-78220-6.00016-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03677742v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89567-9_9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869196v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780190v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02069893v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725483v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>