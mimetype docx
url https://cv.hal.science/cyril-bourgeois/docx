--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -1541,230 +1541,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346354v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment passer de l'anticipation des sécheresses hydrogéologiques à une gestion anticipée de celles-ci ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'un modèle hydro-économique pour anticiper les vulnérabilités du système d'approvisionnement en eau potable du Sud-Finistère, identifier des mesures d'adaptation et évaluer leurs impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Neverre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noémie Neverre</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHF - Sécheresse &amp; étiage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association des Hydrogéologues des Services Publics 2023 :La gestion des eaux souterraines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SMEGREG; ENSEGID; Association des hydrogéologues des services publics (AHSP), Feb 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116851v1</w:t>
+                <w:t xml:space="preserve">hal-04335718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un modèle hydro-économique pour anticiper les vulnérabilités du système d'approvisionnement en eau potable du Sud-Finistère, identifier des mesures d'adaptation et évaluer leurs impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment passer de l'anticipation des sécheresses hydrogéologiques à une gestion anticipée de celles-ci ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Neverre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association des Hydrogéologues des Services Publics 2023 :La gestion des eaux souterraines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SMEGREG; ENSEGID; Association des hydrogéologues des services publics (AHSP), Feb 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SHF - Sécheresse &amp; étiage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335718v1</w:t>
+                <w:t xml:space="preserve">hal-04116851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term efficiency and distributional impacts of energy saving policies in the French residential sector</w:t>
               </w:r>
@@ -2363,169 +2363,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation des pollutions azotées d'origine agricole</w:t>
+                <w:t xml:space="preserve">Economic regulation of non-point source pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economies et finances. AgroParisTech, 2012. Français. </w:t>
+              <w:t xml:space="preserve">Economics and Finance. ABIES, 2012. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2012AGPT0033⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02810924v2</w:t>
+                <w:t xml:space="preserve">tel-01690209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic regulation of non-point source pollution</w:t>
+                <w:t xml:space="preserve">Régulation des pollutions azotées d'origine agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economics and Finance. ABIES, 2012. English. </w:t>
+              <w:t xml:space="preserve">Economies et finances. AgroParisTech, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2012AGPT0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01690209v1</w:t>
+                <w:t xml:space="preserve">tel-02810924v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2680,51 +2680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Neverre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Rinaudo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20250447" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048869v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102405" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04350578v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mougin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Manlay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2023.2282073" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890642v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quirion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2021.112140" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02073964v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop1.217.0044" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02313591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tavakoly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Saleh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-Liang Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.11.061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512206v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glotin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2019.07.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690204v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain P.-A. Jayet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382624X16500211" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202149v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jayet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8489.12102" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173013v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nosra Ben Fradj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-014-9401-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173014v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346354v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519796v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843393v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humblot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109872v4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Petsakos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane De Cara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01955954v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810924v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01690209v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Neverre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Rinaudo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20250447" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048869v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102405" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04350578v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mougin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Manlay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2023.2282073" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890642v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quirion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2021.112140" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02073964v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop1.217.0044" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02313591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tavakoly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Saleh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-Liang Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.11.061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512206v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glotin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2019.07.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690204v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain P.-A. Jayet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382624X16500211" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202149v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jayet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8489.12102" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173013v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nosra Ben Fradj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-014-9401-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173014v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346354v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519796v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843393v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humblot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109872v4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Petsakos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane De Cara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01955954v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01690209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810924v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0033" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>