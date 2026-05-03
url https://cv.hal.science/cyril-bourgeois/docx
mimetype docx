--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -756,278 +756,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated framework to model nitrate contaminants with interactions of agriculture, groundwater, and surface water at regional scales: The STICS–EauDyssée coupled models applied over the Seine River Basin</w:t>
+                <w:t xml:space="preserve">Prediction is difficult, even when it's about the past: A hindcast experiment using Res-IRF, an integrated energy-economy model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Tavakoly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zong-Liang Yang</w:t>
+                <w:t xml:space="preserve">David Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quirion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.11.061⟩</w:t>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84, pp.104452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2019.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02313591v1</w:t>
+                <w:t xml:space="preserve">hal-02512206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction is difficult, even when it's about the past: A hindcast experiment using Res-IRF, an integrated energy-economy model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrated framework to model nitrate contaminants with interactions of agriculture, groundwater, and surface water at regional scales: The STICS–EauDyssée coupled models applied over the Seine River Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Tavakoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Glotin</w:t>
+                <w:t xml:space="preserve">Zong-Liang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 84, pp.104452. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 568, pp.943-958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eneco.2019.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.11.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512206v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the Marginal Social Value of Agriculturally Driven Nitrate Concentrations in an Aquifer: A Combined Theoretical-Applied Approach</w:t>
               </w:r>
@@ -1039,51 +1039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1541,230 +1541,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346354v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un modèle hydro-économique pour anticiper les vulnérabilités du système d'approvisionnement en eau potable du Sud-Finistère, identifier des mesures d'adaptation et évaluer leurs impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment passer de l'anticipation des sécheresses hydrogéologiques à une gestion anticipée de celles-ci ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Neverre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association des Hydrogéologues des Services Publics 2023 :La gestion des eaux souterraines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SMEGREG; ENSEGID; Association des hydrogéologues des services publics (AHSP), Feb 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SHF - Sécheresse &amp; étiage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335718v1</w:t>
+                <w:t xml:space="preserve">hal-04116851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment passer de l'anticipation des sécheresses hydrogéologiques à une gestion anticipée de celles-ci ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'un modèle hydro-économique pour anticiper les vulnérabilités du système d'approvisionnement en eau potable du Sud-Finistère, identifier des mesures d'adaptation et évaluer leurs impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Neverre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noémie Neverre</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHF - Sécheresse &amp; étiage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association des Hydrogéologues des Services Publics 2023 :La gestion des eaux souterraines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SMEGREG; ENSEGID; Association des hydrogéologues des services publics (AHSP), Feb 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116851v1</w:t>
+                <w:t xml:space="preserve">hal-04335718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term efficiency and distributional impacts of energy saving policies in the French residential sector</w:t>
               </w:r>
@@ -1871,51 +1871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1979,51 +1979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Jayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2271,51 +2271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Glotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIRED CNRS; ecole des ponts paristech. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2680,51 +2680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Neverre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Rinaudo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20250447" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048869v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102405" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04350578v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mougin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Manlay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2023.2282073" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890642v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quirion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2021.112140" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02073964v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop1.217.0044" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02313591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tavakoly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Saleh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-Liang Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.11.061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512206v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glotin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2019.07.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690204v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain P.-A. Jayet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382624X16500211" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202149v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jayet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8489.12102" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173013v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nosra Ben Fradj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-014-9401-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173014v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346354v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519796v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843393v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humblot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109872v4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Petsakos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane De Cara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01955954v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01690209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810924v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0033" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Neverre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Rinaudo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20250447" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048869v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102405" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04350578v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mougin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Manlay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2023.2282073" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890642v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quirion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2021.112140" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02073964v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop1.217.0044" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512206v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glotin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2019.07.012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02313591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tavakoly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Saleh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-Liang Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.11.061" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690204v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain P.-A. Jayet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382624X16500211" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202149v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jayet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8489.12102" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173013v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nosra Ben Fradj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-014-9401-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173014v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346354v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519796v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843393v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humblot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109872v4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Petsakos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane De Cara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01955954v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01690209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810924v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0033" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>