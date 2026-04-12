--- v0 (2026-03-09)
+++ v1 (2026-04-12)
@@ -100,287 +100,287 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the mechanism for winter stem pressure build-up in walnut trees</w:t>
+                <w:t xml:space="preserve">Freeze dehydration vs. supercooling in tree stems: physical and physiological modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Améglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 44 (4), tpae037. </w:t>
+              <w:t xml:space="preserve">, 2024, 44 (1), tpad117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpae037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpad117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690247v1</w:t>
+                <w:t xml:space="preserve">hal-04224684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeze dehydration vs. supercooling in tree stems: physical and physiological modelling</w:t>
+                <w:t xml:space="preserve">On the mechanism for winter stem pressure build-up in walnut trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Améglio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 44 (1), tpad117. </w:t>
+              <w:t xml:space="preserve">, 2024, 44 (4), tpae037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpad117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpae037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224684v1</w:t>
+                <w:t xml:space="preserve">hal-04690247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of an air–water mixing layer: focus on the confinement effect</w:t>
               </w:r>
@@ -613,428 +613,428 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of a heterogeneous plant cell wall: a biomechanical model</w:t>
+                <w:t xml:space="preserve">Modelling cell growth together with wall thickening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la matière condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Réunion générale du groupe de recherche PhyP « Biophysique et biomécanique des plantes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Carry-le -Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822305v1</w:t>
+                <w:t xml:space="preserve">hal-04554217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling cell growth together with wall thickening</w:t>
+                <w:t xml:space="preserve">Walnut winter pressure build-up explained through physical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion générale du groupe de recherche PhyP « Biophysique et biomécanique des plantes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Carry-le -Rouet, France</w:t>
+              <w:t xml:space="preserve">International Plant Cold Hardiness Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04554217v1</w:t>
+                <w:t xml:space="preserve">hal-04690601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walnut winter pressure build-up explained through physical modelling</w:t>
+                <w:t xml:space="preserve">Growth of a heterogeneous plant cell wall: a biomechanical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant Cold Hardiness Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées de la matière condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690601v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of summer and winter environmental factors and cultivation practices on frost resistance and tree dieback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Poirier-Pocovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1279,64 +1279,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xylem International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1387,77 +1387,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant biophysics and biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR PhyP, Mar 2022, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1553,64 +1553,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Plant Biomechanics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France. , 2022, proceding 10th Plant Biomechanics conference, Lyon-France, 22-26th Aug 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1907,51 +1907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224684v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpad117" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510976v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Matas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desjardins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1069" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609644v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110528" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822305v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554217v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690601v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier-Pocovi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katline Charra-Vaskou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut van Rooij" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312119v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Duhamel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788793v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03349210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALI056" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpad117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae037" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510976v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Matas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desjardins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1069" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609644v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110528" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554217v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690601v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822305v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier-Pocovi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katline Charra-Vaskou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut van Rooij" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312119v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Duhamel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788793v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03349210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALI056" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>