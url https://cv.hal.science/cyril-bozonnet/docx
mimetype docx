--- v1 (2026-04-12)
+++ v2 (2026-05-15)
@@ -613,342 +613,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling cell growth together with wall thickening</w:t>
+                <w:t xml:space="preserve">Walnut winter pressure build-up explained through physical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion générale du groupe de recherche PhyP « Biophysique et biomécanique des plantes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Carry-le -Rouet, France</w:t>
+              <w:t xml:space="preserve">International Plant Cold Hardiness Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04554217v1</w:t>
+                <w:t xml:space="preserve">hal-04690601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walnut winter pressure build-up explained through physical modelling</w:t>
+                <w:t xml:space="preserve">Modelling cell growth together with wall thickening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant Cold Hardiness Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Réunion générale du groupe de recherche PhyP « Biophysique et biomécanique des plantes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Carry-le -Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690601v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of a heterogeneous plant cell wall: a biomechanical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1907,51 +1907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpad117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae037" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510976v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Matas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desjardins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1069" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609644v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110528" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554217v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690601v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822305v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier-Pocovi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katline Charra-Vaskou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut van Rooij" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312119v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Duhamel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788793v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03349210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALI056" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpad117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae037" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510976v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Matas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desjardins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1069" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609644v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110528" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822305v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier-Pocovi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katline Charra-Vaskou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut van Rooij" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312119v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Duhamel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788793v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03349210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALI056" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>