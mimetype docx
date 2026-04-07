--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -177,51 +177,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -345,7033 +345,7167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and electrical characterizations of low n-doped MOCVD GaN-on-sapphire layers for power electronics applications</w:t>
+                <w:t xml:space="preserve">Stress and doping analysis of low n-doped GaN layers on various substrates by micro-Raman mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bidaud</w:t>
+                <w:t xml:space="preserve">Thomas Kaltsounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+                <w:t xml:space="preserve">Vishwajeet Maurya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+                <w:t xml:space="preserve">Hala El Rammouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronic Devices and Components</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11, pp.100100. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 128 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pedc.2025.100100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0325369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099383v1</w:t>
+                <w:t xml:space="preserve">hal-05577908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal management and packaging of wide and ultra-wide bandgap power devices: a review and perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical and electrical characterizations of low n-doped MOCVD GaN-on-sapphire layers for power electronics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Qin</w:t>
+                <w:t xml:space="preserve">Adrien Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Albano</w:t>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Spencer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Boyan Wang</w:t>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/acb4ff⟩</w:t>
+              <w:t xml:space="preserve">Power Electronic Devices and Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.100100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedc.2025.100100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04029608v1</w:t>
+                <w:t xml:space="preserve">hal-05099383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-Shifted Full Bridge DC–DC Converter for Photovoltaic MVDC Power Collection Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal management and packaging of wide and ultra-wide bandgap power devices: a review and perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Albano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Metayer</w:t>
+                <w:t xml:space="preserve">Joseph Spencer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Loeuillet</w:t>
+                <w:t xml:space="preserve">James Spencer Lundh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Wallart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Drazen Dujic</w:t>
+                <w:t xml:space="preserve">Boyan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3247952⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (9), pp.093001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/acb4ff⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04029587v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surge Current Interruption Capability of Discrete IGBT Devices in DC Hybrid Circuit Breakers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase-Shifted Full Bridge DC–DC Converter for Photovoltaic MVDC Power Collection Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Metayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lakshmi Ravi</w:t>
+                <w:t xml:space="preserve">Quentin Loeuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Liu</w:t>
+                <w:t xml:space="preserve">Francois Wallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingcun Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Buttay</w:t>
+                <w:t xml:space="preserve">Drazen Dujic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JESTPE.2023.3264933⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.19039-19048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3247952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065646v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-based Strategies for Fast TDDB Testing and Lifetime Estimation in SiC Power MOSFETs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surge Current Interruption Capability of Discrete IGBT Devices in DC Hybrid Circuit Breakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshmi Ravi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Aviñó-Salvadó</w:t>
+                <w:t xml:space="preserve">Jian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingcun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2023.3281705⟩</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JESTPE.2023.3264933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147050v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Vertigo promet de &amp;quot;verticaliser&amp;quot; les transistors de puissance en GaN pour atteindre 1200 volts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physics-based Strategies for Fast TDDB Testing and Lifetime Estimation in SiC Power MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Aviñó-Salvadó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Monflier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Buttay</w:t>
+                <w:t xml:space="preserve">F. Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Buckley</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Usine Nouvelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2023.3281705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867426v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">12 kV 1 kA Breaking Capable Modular Power Electronic Interrupter with Staged Turn-off Strategy for Medium Voltage DC Hybrid Circuit Breaker</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lakshmi Ravi</w:t>
+                <w:t xml:space="preserve">Le projet Vertigo promet de &amp;quot;verticaliser&amp;quot; les transistors de puissance en GaN pour atteindre 1200 volts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Monflier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Usine Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N2116331</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782551v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Detection of Partial Discharges Under Fast Rising Square Voltages in Dielectric Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Somya Anand</w:t>
+                <w:t xml:space="preserve">12 kV 1 kA Breaking Capable Modular Power Electronic Interrupter with Staged Turn-off Strategy for Medium Voltage DC Hybrid Circuit Breaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshmi Ravi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Vagnon</w:t>
+                <w:t xml:space="preserve">Rolando Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Guillet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steve Schmalz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.89758-89768. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (5), pp.6343 - 6356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3200748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2022.3185570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768924v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and test of a thermosyphon loop for the cooling of a megawatt-range power electronics converter</w:t>
+                <w:t xml:space="preserve">Optical Detection of Partial Discharges Under Fast Rising Square Voltages in Dielectric Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majededdine Moustaid</w:t>
+                <w:t xml:space="preserve">Somya Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Platel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermofluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.100129. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.89758-89768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijft.2021.100129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3200748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03526803v1</w:t>
+                <w:t xml:space="preserve">hal-03768924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Measurement Accuracy for Junction-to-Case Thermal Resistance of GaN HEMT Packages by Gate-to-Gate Electrical Resistance and Stacking Thermal Interface Materials</w:t>
+                <w:t xml:space="preserve">Modeling and test of a thermosyphon loop for the cooling of a megawatt-range power electronics converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengchang Lu</w:t>
+                <w:t xml:space="preserve">Majededdine Moustaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zichen Zhang</w:t>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guo-Quan Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2022.3142273⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.100129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijft.2021.100129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543281v1</w:t>
+                <w:t xml:space="preserve">hal-03526803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packaged Ga2O3 Schottky Rectifiers with Over 60 A Surge Current Capability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved Measurement Accuracy for Junction-to-Case Thermal Resistance of GaN HEMT Packages by Gate-to-Gate Electrical Resistance and Stacking Thermal Interface Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengchang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Xiao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jingcun Liu</w:t>
+                <w:t xml:space="preserve">Zichen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruizhe Zhang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khai Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Quan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2021.3049966⟩</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2022.3142273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186511v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Thermal Resistance (0.5 K/W) Ga₂O₃ Schottky Rectifiers With Double-Side Packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Knoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kohei Sasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42 (8), pp.1132-1135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LED.2021.3089035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Invited) How to Achieve Low Thermal Resistance and High Electrothermal Ruggedness in Ga 2 O 3 Devices?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Packaged Ga2O3 Schottky Rectifiers with Over 60 A Surge Current Capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingcun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruizhe Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Xiao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ruizhe Zhang</w:t>
+                <w:t xml:space="preserve">Zichen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/10405.0021ecst⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2021.3049966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366208v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Definition of Critical Energy for SiC MOSFET Robustness under Short- Circuit Operations: the Repetitive Critical Energy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Invited) How to Achieve Low Thermal Resistance and High Electrothermal Ruggedness in Ga 2 O 3 Devices?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cyril Buttay</w:t>
+                <w:t xml:space="preserve">Ruizhe Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113839⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.21-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/10405.0021ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968998v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surge Current Capability of Ultra-Wide-Bandgap Ga2O3 Schottky Diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiu-Yung Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Dimarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Considerations of a Power Converter with Components Embedded in Printed Circuit Boards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Definition of Critical Energy for SiC MOSFET Robustness under Short- Circuit Operations: the Repetitive Critical Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Caillaud</w:t>
+                <w:t xml:space="preserve">Tien-Anh A Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCPMT.2019.2939969⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 114, pp.113839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291493v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and modelling of the role of temperature in the static forward characteristics of an IGBT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Considerations of a Power Converter with Components Embedded in Printed Circuit Boards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layachi Boussouar</w:t>
+                <w:t xml:space="preserve">Roberto Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Morel</w:t>
+                <w:t xml:space="preserve">Johan Le Lesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Allard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Power Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (3), pp.187. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/ijpelec.2019.099337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCPMT.2019.2939969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121811v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of the 4H-SiC/SiO₂ Barrier Height Over Temperature</w:t>
+                <w:t xml:space="preserve">Analysis and modelling of the role of temperature in the static forward characteristics of an IGBT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriol Aviño Salvado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Besar Asllani</w:t>
+                <w:t xml:space="preserve">Layachi Boussouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2019.2955181⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/ijpelec.2019.099337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418097v1</w:t>
+                <w:t xml:space="preserve">hal-02121811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC MOSFETs robustness for diode-less applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Extraction of the 4H-SiC/SiO₂ Barrier Height Over Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Aviño Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Cheng</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09398368.2018.1456836⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (1), pp.63 - 68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2019.2955181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844980v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Threshold voltage instability in SiC MOSFETs as a consequence of current conduction in their body diode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Aviño Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 88-90, pp.636-640. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime of power electronics interconnections in accelerated test conditions: High temperature storage and thermal cycling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">SiC MOSFETs robustness for diode-less applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Aviño Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loic Théolier</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.06.091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09398368.2018.1456836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562549v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature ageing of microelectronics assemblies with SAC solder joints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Evaluation of printed-circuit boards materials for high temperature operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Aviño Salvado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héìène Frémont</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Journal of Microelectronics and Electronic Packaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.06.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4071/imaps.516313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564755v1</w:t>
+                <w:t xml:space="preserve">hal-01674483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of printed-circuit boards materials for high temperature operation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">High temperature ageing of microelectronics assemblies with SAC solder joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bondue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Aviño Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héìène Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microelectronics and Electronic Packaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4071/imaps.516313⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.06.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674483v1</w:t>
+                <w:t xml:space="preserve">hal-01564755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of materials and their interfaces in a direct bonded copper substrate for power electronics applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymen Ben Kabaar</w:t>
+                <w:t xml:space="preserve">Lifetime of power electronics interconnections in accelerated test conditions: High temperature storage and thermal cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faical Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Aviño Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Estevez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+                <w:t xml:space="preserve">Loic Théolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.06.001⟩</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.06.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541230v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC power devices packaging with a short-circuit failure mode capability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of materials and their interfaces in a direct bonded copper substrate for power electronics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Ben Kabaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilyas Dchar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Estevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.003⟩</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562547v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal management and electromagnetic analysis for GaN devices packaging on DBC substrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chenjiang Yu</w:t>
+                <w:t xml:space="preserve">SiC power devices packaging with a short-circuit failure mode capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyas Dchar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Labouré</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2016.2585658⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373065v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintered-Silver Bonding of High-Temperature Piezoelectric Ceramic Sensors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal management and electromagnetic analysis for GaN devices packaging on DBC substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Hascoët</w:t>
+                <w:t xml:space="preserve">Chenjiang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Robutel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jianfeng Li</w:t>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCPMT.2016.2628874⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (2), pp. 906 - 910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2016.2585658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419042v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avalanche robustness of SiC Schottky diode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilyas Dchar</w:t>
+                <w:t xml:space="preserve">Sintered-Silver Bonding of High-Temperature Piezoelectric Ceramic Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Billore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Robutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianfeng Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.086⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCPMT.2016.2628874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373039v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and Switching Behavior of a PCB-DBC IGBT Module Based on the Power Chip-on-Chip 3D Concept</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johan Delaine</w:t>
+                <w:t xml:space="preserve">Avalanche robustness of SiC Schottky diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyas Dchar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2016.2604379⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373011v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Copper Bonding for Power Interconnects: Design, Manufacturing, and Test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation and Switching Behavior of a PCB-DBC IGBT Module Based on the Power Chip-on-Chip 3D Concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Marchesini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassem Mouawad</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Thollin</w:t>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Delaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology. Part A, Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCPMT.2014.2376882⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, PP (99), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2016.2604379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207014v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of short-circuit robustness of SiC MOSFETs, analysis of the failure modes and comparison with BJTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonding strength of multiple SiC die attachment prepared by sintering of Ag nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianfeng Li</w:t>
+                <w:t xml:space="preserve">Direct Copper Bonding for Power Interconnects: Design, Manufacturing, and Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Johnson</w:t>
+                <w:t xml:space="preserve">Benoit Thollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Azzopardi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2014.08.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology. Part A, Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.143-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCPMT.2014.2376882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065130v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of a planar interleaved micro-transformer with magnetic core</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faouzi Kahlouche</w:t>
+                <w:t xml:space="preserve">Bonding strength of multiple SiC die attachment prepared by sintering of Ag nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianfeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khamis Youssouf</w:t>
+                <w:t xml:space="preserve">Mark Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahamat Hassan Béchir</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2014.03.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.299-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2014.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01058212v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and numerical analysis of C-V characteristics for normally-on SiCED-JFET</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication and characterization of a planar interleaved micro-transformer with magnetic core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Kahlouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khamis Youssouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamat Hassan Béchir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Ghedira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
+                <w:t xml:space="preserve">Stéphane Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Besbes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Siblini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 66 (2), pp.20103. </w:t>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (7), pp.893-897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2014130533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2014.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005929v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Implementation of Integrated Common Mode Capacitors for SiC JFET Inverters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement and numerical analysis of C-V characteristics for normally-on SiCED-JFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Martin</w:t>
+                <w:t xml:space="preserve">Sami Ghedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Mattavelli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kamel Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, PP (99), pp.1. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66 (2), pp.20103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2013.2279772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2014130533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874455v1</w:t>
+                <w:t xml:space="preserve">hal-01005929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Stability of Silicon Carbide Power JFETs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Implementation of Integrated Common Mode Capacitors for SiC JFET Inverters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Robutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Mattavelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2013.2287714⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, PP (99), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2013.2279772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881667v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration issues in sintered-silver die attaches operating at high temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal Stability of Silicon Carbide Power JFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ouaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.103⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (12), pp.4191 - 4198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2013.2287714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874458v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Thermal Behaviour of a SiC JFET Stressed by Lightning Induced Over-Voltages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+                <w:t xml:space="preserve">Migration issues in sintered-silver die attaches operating at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (9-11), pp.1592-1596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997389v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Runaway Robustness of SiC VJFETs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Electro-Thermal Behaviour of a SiC JFET Stressed by Lightning Induced Over-Voltages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Robutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Ouaida</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.5--12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799884v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of die attach technologies for high temperature power electronics: Silver sintering and gold-germanium alloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Azzopardi</w:t>
+                <w:t xml:space="preserve">Thermal Runaway Robustness of SiC VJFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ouaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Riva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.101⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 740-742, pp.929-933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00881584v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die attach using silver sintering. Practical implementation and analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of die attach technologies for high temperature power electronics: Silver sintering and gold-germanium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Masson</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régis Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Woirgard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ejee.16.293-305⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (9-11), pp.1617-1621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874465v1</w:t>
+                <w:t xml:space="preserve">hal-00881584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full densification of Molybdenum powders using Spark Plasma Sintering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Fabregue</w:t>
+                <w:t xml:space="preserve">Die attach using silver sintering. Practical implementation and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bley</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-012-1144-2⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (3-4), pp.293-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejee.16.293-305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707782v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressureless Silver Sintering Die-Attach for SiC Power Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Hascoët</w:t>
+                <w:t xml:space="preserve">Full densification of Molybdenum powders using Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Mouawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.851⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-012-1144-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799893v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of silicon-carbide power diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressureless Silver Sintering Die-Attach for SiC Power Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2011.2181390⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 740 - 742, pp.851-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672440v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Spark Plasma Sintering Technique to Low-Temperature Copper Bonding</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal stability of silicon-carbide power diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Allard</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Civrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (3), pp.761-769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2011.2181390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCPMT.2012.2186453⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00672244v1</w:t>
+                <w:t xml:space="preserve">hal-00672440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normally-On SIC JFETs: Active Protections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Meuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (3), pp.6-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a High Temperature EMI Input Filter for a 2 kW HVDC-Fed Inverter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
+                <w:t xml:space="preserve">Application of the Spark Plasma Sintering Technique to Low-Temperature Copper Bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Mouawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gazel</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microelectronics and Electronic Packaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (4), pp.553 - 560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCPMT.2012.2186453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729066v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Study of Copper Bonded at Low Temperature Using Spark Plasma Sintering Process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Fabregue</w:t>
+                <w:t xml:space="preserve">Design of a High Temperature EMI Input Filter for a 2 kW HVDC-Fed Inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Robutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bley</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Microelectronics and Electronic Packaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (1), pp.23-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799899v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling, Fabrication, and Characterization of Planar Inductors on YIG Substrates</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Mechanical Study of Copper Bonded at Low Temperature Using Spark Plasma Sintering Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Mouawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabregue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 324, pp.294-297. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 324, pp.177-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.294⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00672240v1</w:t>
+                <w:t xml:space="preserve">hal-00799899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art of high temperature power electronics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Modeling, Fabrication, and Characterization of Planar Inductors on YIG Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 324, pp.294-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2010.10.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00597432v1</w:t>
+                <w:t xml:space="preserve">hal-00672240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Predictive Current Control Schemes for a Permanent Magnet Synchronous Machine Drive</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">State of the art of high temperature power electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 56 (7), pp.2715 - 2728. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 176 (4), pp.283-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIE.2009.2018429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2010.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386480v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of Punch-Through Conditions in Power P-I-N Diodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Ben Salah</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Predictive Current Control Schemes for a Permanent Magnet Synchronous Machine Drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2006.886648⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (7), pp.2715 - 2728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2009.2018429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135198v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Requirements for Simulation of Low-Voltage MOSFET in Automotive Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Analysis of Punch-Through Conditions in Power P-I-N Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghedira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 21 (3), pp.613-624. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2006.872383⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 22 (1), pp.13-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2006.886648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138878v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Model Requirements for Simulation of Low-Voltage MOSFET in Automotive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (3), pp.613-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2006.872383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avalanche Behavior of Low-Voltage Power MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Power Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2 (3), pp.104-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LPEL.2004.839638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7381,3777 +7515,3777 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 2-Level and Quasi-2-Level Topologies in a Bidirectional Isolated DC-DC Converter for MVDC Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+                <w:t xml:space="preserve">Development of Microbial Fuel Cell-Based Sensor for In-Situ Water Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Hentati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Applied Power Electronics Conference and Exposition (APEC 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International MEEP Symposium (Microbial/Enzymatic Electrochemistry Platform)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lucerne, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239813v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Microbial Fuel Cell-Based Sensor for In-Situ Water Monitoring</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stress and doping analysis of low n-doped GaN layers grown on GaN, silicon and sapphire substrates by micro-Raman 2. Physics and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International MEEP Symposium (Microbial/Enzymatic Electrochemistry Platform)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lucerne, Switzerland</w:t>
+              <w:t xml:space="preserve">ICNS-15 - the 15th International Conference on Nitride Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05525502v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and doping analysis of low n-doped GaN layers grown on GaN, silicon and sapphire substrates by micro-Raman 2. Physics and characterization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power Losses Measurement Method for High Efficiency MV Oil-Insulated DC-DC Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Dworakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drazen Dujic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNS-15 - the 15th International Conference on Nitride Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Malmö, Sweden</w:t>
+              <w:t xml:space="preserve">PCIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097968v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Losses Measurement Method for High Efficiency MV Oil-Insulated DC-DC Converter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Métayer</w:t>
+                <w:t xml:space="preserve">Comparison of 2-Level and Quasi-2-Level Topologies in a Bidirectional Isolated DC-DC Converter for MVDC Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Andrés Aguilar Croston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Saeedifard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besar Asllani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Applied Power Electronics Conference and Exposition (APEC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Atlanta, GA, United States. pp.2051-2058, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APEC48143.2025.10977191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129054v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric cooling of a medium-voltage power module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Salim Obaid Al-Hinaai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Huesgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMAPS France, Mar 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Guidelines for a DAB Converter Incorporating a Multilevel Bridge with Quasi-2-Level Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Andrés Aguilar Croston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Saeedifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34746/epe2025-0186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of GaN-HEMT switching current overshoot in a half-bridge circuit</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermal coupling assessment for a PCB-based package with embedded chips and graphite heat spreader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sabry Eltaher Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahaeddine Ben Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Regnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 9th Southern Power Electronics Conference (SPEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2024, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">Conference on Integrated Power Systems (CIPS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VDE, Mar 2024, Dusseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885644v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal coupling assessment for a PCB-based package with embedded chips and graphite heat spreader</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lefevre</w:t>
+                <w:t xml:space="preserve">Characterization and modeling protocol for GaN-on-Si power transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Seck Elhadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Integrated Power Systems (CIPS 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 11th IEEE Workshop on Wide Bandgap Power Devices &amp; Applications (WIPDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2024, Dayton, OH, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiPDA62103.2024.10773354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534372v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling protocol for GaN-on-Si power transistors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adama Seck Elhadji</w:t>
+                <w:t xml:space="preserve">Analysis of GaN-HEMT switching current overshoot in a half-bridge circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Pena Quintal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Evans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th IEEE Workshop on Wide Bandgap Power Devices &amp; Applications (WIPDA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024 IEEE 9th Southern Power Electronics Conference (SPEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2024, Brisbane, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885692v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier density analysis in stressed n-doped GaN layers on sapphire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GaN Marathon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Vérone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of mutual inductance on GaN-HEMT switching in a half-bridge circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pena Quintal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design Methodologies Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Grenoble, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DMC62632.2024.10812133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Generation of Thermal Models for PCB-based Power Electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahaeddine Ben Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahaeddine Ben Hamed</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sabry Eltaher Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Regnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Integrated Power Systems (CIPS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VDE, Mar 2024, Dusseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Model Generation of Power Printed Circuit Boards Based on Open Standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahaeddine Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Pena Quintal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design Methodologies Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Grenoble, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DMC62632.2024.10812161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Ride Through of DC Solid State Transformer in Medium Voltage DC Systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a Common Mode Current Free Packaging Solution for High Voltage Series Connected SiC MOSFET Switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mathieu de Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besar Asllani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Salim Obaid Al-Hinaai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference &amp; Exhibition on Electricity Distribution (CIRED 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Power Electronics, Intelligent Motion, Renewable Energy and Energy Management ( PCIM ) Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nuremberg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154265v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphite Heat Spreader Embedded in a PCB Package for Improved SiC Die RthJC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lefevre</w:t>
+                <w:t xml:space="preserve">Design of Oil Insulated SiC Diode Rectifier for an MVDC SST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Dworakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Jay</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drazen Dujic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Energy Conversion Congress and Exposition (ECCE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECCE53617.2023.10362229⟩</w:t>
+              <w:t xml:space="preserve">International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management (PCIM Europe 2023 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nuremberg, Germany. pp.566091039, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30420/566091039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567191v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Common Mode Current Free Packaging Solution for High Voltage Series Connected SiC MOSFET Switches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fault Ride Through of DC Solid State Transformer in Medium Voltage DC Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drazen Dujic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Dworakowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronics, Intelligent Motion, Renewable Energy and Energy Management ( PCIM ) Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference &amp; Exhibition on Electricity Distribution (CIRED 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/icp.2023.0443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147021v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Oil Insulated SiC Diode Rectifier for an MVDC SST</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Piotr Dworakowski</w:t>
+                <w:t xml:space="preserve">Graphite Heat Spreader Embedded in a PCB Package for Improved SiC Die RthJC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sabry Eltaher Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Drazen Dujic</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management (PCIM Europe 2023 )</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30420/566091039⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE Energy Conversion Congress and Exposition (ECCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nashville, United States. pp.5543-5550, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCE53617.2023.10362229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153731v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Advanced Integrated Cooling Solution for High Voltage and Power Density Modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Salim Obaid Al-Hinaai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Huesgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildiko Ettinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therminic 2023 - 29th International Workshop Thermal Investigations on ICs and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Budapest, Hungary. à paraître, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/THERMINIC60375.2023.10325867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the thermal performance of printed circuit boards by embedding of graphite heat spreaders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Modelling and Simulation of PCB Embedded Power Electronic Layouts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahaeddine Ben Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sabry Eltaher Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Regnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perrin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Advanced Technology Workshop on Micropackaging and Thermal management (THERMAL 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMAPS, Mar 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">ECPE Workshop "Embedding and Advanced Integration Technologies in Power Electronics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECPE - European Center for Power Electronics, Nov 2022, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147426v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Simulation of PCB Embedded Power Electronic Layouts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of the thermal performance of printed circuit boards by embedding of graphite heat spreaders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sabry Eltaher Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perrin</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECPE Workshop "Embedding and Advanced Integration Technologies in Power Electronics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECPE - European Center for Power Electronics, Nov 2022, Graz, Austria</w:t>
+              <w:t xml:space="preserve">16th European Advanced Technology Workshop on Micropackaging and Thermal management (THERMAL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMAPS, Mar 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147105v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Model Generation for PCB-based Power Electronics</w:t>
+                <w:t xml:space="preserve">Graphite heat spreader for power component embedded in printed circuit boards (PCB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahaeddine Ben Hamed</w:t>
+                <w:t xml:space="preserve">Ahmed Sabry Eltaher Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Regnat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Integrated Power Electronics Systems (CIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journée technique IEEE Electronics Packaging Society France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre français de l'IEEE Electronics Packaging Society, Dec 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641121v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing voltage rating of standard power modules for harsh environment applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Vagnon</w:t>
+                <w:t xml:space="preserve">Intégration hybride en électronique de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Power Conversion Intelligent Motion conference (PCIM) 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Electronique de Puissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760089v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Partial Discharge Phenomenon in AC and Fast-rising Square Voltage Using Optical Detection Technique in Needle-Plane Configuration With Pressboard in Mineral Oil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Guillet</w:t>
+                <w:t xml:space="preserve">Medium Voltage Diode Rectifier Design for High Step-Up DC-DC Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drazen Dujic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Dworakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 21st International Conference on Dielectric Liquids (ICDL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Power Electronics conference (EPE ECCE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Hannovre, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803771v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel integrated cooling packaging for high power density semiconductors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Till Huesgen</w:t>
+                <w:t xml:space="preserve">Automatic Model Generation for PCB-based Power Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahaeddine Ben Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Regnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniela Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Integrated Power Electronics Systems (CIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/THERMINIC57263.2022.9950643⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03803773v1</w:t>
+                <w:t xml:space="preserve">hal-03641121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a test package for high voltage SiC diodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lefebvre</w:t>
+                <w:t xml:space="preserve">Enhancing voltage rating of standard power modules for harsh environment applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Workshop on Integrated Power Packaging (IWIPP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Grenoble, France. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Power Conversion Intelligent Motion conference (PCIM) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nuremberg, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWIPP50752.2022.9894223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30420/565822083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772006v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphite heat spreader for power component embedded in printed circuit boards (PCB)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lefebvre</w:t>
+                <w:t xml:space="preserve">Design of a test package for high voltage SiC diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique IEEE Electronics Packaging Society France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the International Workshop on Integrated Power Packaging (IWIPP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWIPP50752.2022.9894223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159893v1</w:t>
+                <w:t xml:space="preserve">hal-03772006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medium Voltage Diode Rectifier Design for High Step-Up DC-DC Converter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Métayer</w:t>
+                <w:t xml:space="preserve">Assessment of Partial Discharge Phenomenon in AC and Fast-rising Square Voltage Using Optical Detection Technique in Needle-Plane Configuration With Pressboard in Mineral Oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somya Anand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Piotr Dworakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Power Electronics conference (EPE ECCE 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE 21st International Conference on Dielectric Liquids (ICDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Sevilla, Spain. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDL49583.2022.9830959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790420v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration hybride en électronique de puissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Petit</w:t>
+                <w:t xml:space="preserve">A novel integrated cooling packaging for high power density semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Salim Obaid Al-Hinaai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Huesgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Zeitler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Electronique de Puissance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THERMINIC57263.2022.9950643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712244v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Guide for Accurate and Repeatable Measurement of the R TH,JC of SiC Packages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Knoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Dimarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE Energy Conversion Congress and Exposition (ECCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Detroit, United States. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECCE50734.2022.9947814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Packaging with Direct Dielectric Liquid Cooling for High Voltage Power Electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Salim Obaid Al-Hinaai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Huesgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Zeitler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Workshop on Integrated Power Packaging (IWIPP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Grenoble, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IWIPP50752.2022.9894055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unidirectional step-up isolated DC-DC converter for MVDC electrical networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Dworakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drazen Dujic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGRE Session 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the reduction and removal of turn-on snubber for IGCT based MMC submodule using fast silicon diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11160,4587 +11294,4578 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the European Power Electronics conference (EPE ECCE 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Hannovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Power Density Design of Power Electronic Interrupter in Hybrid DC Circuit Breaker</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rolando Burgos</w:t>
+                <w:t xml:space="preserve">Break-even distance for MVDC electricity networks according to power loss criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Paez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sellé Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drazen Dujic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APEC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APEC42165.2021.9487241⟩</w:t>
+              <w:t xml:space="preserve">EPE'21 ECCE Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium. https://ieeexplore.ieee.org/document/9570416, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EPE21ECCEEurope50061.2021.9570416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361482v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of 4 kV Charge-Balanced SiC MOSFETs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christina Dimarino</w:t>
+                <w:t xml:space="preserve">High Power Density Design of Power Electronic Interrupter in Hybrid DC Circuit Breaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshmi Ravi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Phoenix, AZ, United States. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APEC42165.2021.9487454⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2021, Phoenix, United States. pp.33-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APEC42165.2021.9487241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360838v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Break-even distance for MVDC electricity networks according to power loss criteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Drazen Dujic</w:t>
+                <w:t xml:space="preserve">Characterization of 4 kV Charge-Balanced SiC MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Knoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Shawky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Hung Yen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Eshera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Dimarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE'21 ECCE Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EPE21ECCEEurope50061.2021.9570416⟩</w:t>
+              <w:t xml:space="preserve">APEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Phoenix, AZ, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APEC42165.2021.9487454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366134v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and optical partial discharge assessment of dielectric barriers in mineral oil and synthetic ester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somya Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Denver, United States. pp.602-605, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EIC49891.2021.9612267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surge Current Capability of IGBT Based Power Electronic Interrupter Modules for Hybrid DC Circuit Breaker Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakshmi Ravi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Applied Power Electronics Conference and Exposition (APEC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Phoenix, AZ, United States. pp.395-400, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APEC42165.2021.9487086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surge Current Capability of Ga2O3 Schottky Diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Figures-of-Merit and current metric for the comparison of IGCTs and IGBTs in Modular Multilevel Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christina Dimarino</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPES Annual Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPE’20 ECCE Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968817v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures-of-Merit and current metric for the comparison of IGCTs and IGBTs in Modular Multilevel Converters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surge Current Capability of Ga2O3 Schottky Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lefebvre</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiu-Yung Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Dimarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE’20 ECCE Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CPES Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Blacksburg, VA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968851v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermosiphon for passive cooling of a MVDC converter iMaps-ATW on Micropackaging and Thermal Management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Platel</w:t>
+                <w:t xml:space="preserve">Figures-of-Merit and current metric for the comparison of IGCTs and IGBTs in Modular Multilevel Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Advanced Technology Workshop on Micropackaging and Thermal Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">2020 CPES Annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Center for Power Electronic Systems, Aug 2020, Blacksburg, VA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968778v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures-of-Merit and current metric for the comparison of IGCTs and IGBTs in Modular Multilevel Converters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Boutry</w:t>
+                <w:t xml:space="preserve">Thermosiphon for passive cooling of a MVDC converter iMaps-ATW on Micropackaging and Thermal Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Eddine Moustaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 CPES Annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Center for Power Electronic Systems, Aug 2020, Blacksburg, VA, United States</w:t>
+              <w:t xml:space="preserve">15th European Advanced Technology Workshop on Micropackaging and Thermal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525165v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple and Precise Calorimetry Method for Evaluation of Losses in Power Electronic Converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Mollov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIPS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation and comparison of a SiC MOSFET based 100 kW 1.2 kV 20 kHz three-phase dual active bridge converter using two vector groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Dworakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ladoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Wilk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE’20 ECCE Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Lyon ( virtual ), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Good are the Design Tools in Power Electronics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Dworakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chédot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE’20 ECCE Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Lyon (Virtual conference), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of GaN transistors and embedding in PCB laminates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Packaging Solution for SiC Power Modules with a Fail-to-Short Capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyas Dchar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIA Power Train &amp; Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Anaheim, Californie, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APEC.2019.8722126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291496v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packaging Solution for SiC Power Modules with a Fail-to-Short Capability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilyas Dchar</w:t>
+                <w:t xml:space="preserve">Design of a Low-Capacitance Planar Transformer for a 4 kW/500 kHz DAB Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Demumieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Avino-Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2019, Anaheim, Californie, United States. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APEC.2019.8722126⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2019, Anaheim, Californie, United States. pp.18720757, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APEC.2019.8722279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076181v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Low-Capacitance Planar Transformer for a 4 kW/500 kHz DAB Converter</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benefits of GaN transistors and embedding in PCB laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APEC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIA Power Train &amp; Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076183v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An investigation of current distribution over four GaN HEMTs in parallel configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilini Wickramasinghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th Workshop on Wide Bandgap Power Devices and Applications (WiPDA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Raleigh, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WiPDA46397.2019.8998816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D Folded Power Inductor with PCB based technology for applications in the kW range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Le Lesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Darbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Anaheim, Californie, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APEC.2019.8722295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the PCB-embedding technology for a 3.3 kW converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Le Lesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE IWIPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IWIPP.2019.8799080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Interconnection for Power Module 3.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan Djuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPE Workshop "Power Module 2.0"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study on Shunt Resistor-based Current Measurements for Fast Switching GaN Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilini Wickramasinghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th IEEE IECON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lisbonne, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON.2019.8927490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of convective condensation in a thermosiphon loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Eddine Moustaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics (HEFAT 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Wicklow, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the PCB-Embedding Technology to a 3.3 kW Power Factor Corrector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Le Lesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Anaheim, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packaging of 10 kV SiC MOSFETs: Trade-Off Between Electrical and Thermal Performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a 3kW power converter using PCB-embedding technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Le Lesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum on Wide Bandgap Semiconductors China (IFWS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Shenzhen, China</w:t>
+              <w:t xml:space="preserve">From Nano to Micro Power Electronics And Packaging Workshop (IMAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895875v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Materials and their Interfaces in a DBC Substrate for Power Electronics Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymen Ben Kabaar</w:t>
+                <w:t xml:space="preserve">Design considerations for the 2-phase cooling system of a 5 MW MVDC converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majededdine Moustaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECPE Workshop "Future of Simulation in Power Electronics Packaging for Thermal and Stress Management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">Troisième ATW Européen Micropackaging et management thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935060v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of an Integrated Bidirectional Interleaved Single-Phase Power Factor Corrector</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Packaging with double-side cooling capability for SiC devices, based on silver sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Riva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th IEEE IECON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2018, Washington DC, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2018.8591117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844988v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a 3kW power converter using PCB-embedding technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johan Le Lesle</w:t>
+                <w:t xml:space="preserve">Procédé de microfabrication de transformateurs intégrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Semard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Nano to Micro Power Electronics And Packaging Workshop (IMAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935157v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design considerations for the 2-phase cooling system of a 5 MW MVDC converter</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A 100 kW 1.2 kV 20 kHz DC-DC converter prototype based on the Dual Active Bridge topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chédot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Wallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Ghossein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième ATW Européen Micropackaging et management thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE ICIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895892v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01747437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de microfabrication de transformateurs intégrés</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Packaging of 10 kV SiC MOSFETs: Trade-Off Between Electrical and Thermal Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Joubert</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Reynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Forum on Wide Bandgap Semiconductors China (IFWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844983v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 100 kW 1.2 kV 20 kHz DC-DC converter prototype based on the Dual Active Bridge topology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lefebvre</w:t>
+                <w:t xml:space="preserve">Characterization of Materials and their Interfaces in a DBC Substrate for Power Electronics Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Ben Kabaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Estevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE ICIT</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECPE Workshop "Future of Simulation in Power Electronics Packaging for Thermal and Stress Management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nuremberg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01747437v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packaging with double-side cooling capability for SiC devices, based on silver sintering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation of an Integrated Bidirectional Interleaved Single-Phase Power Factor Corrector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Le Lesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Degrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IEEE IECON</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PCIM Europe 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nuremberg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895805v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Temperature Coplanar Transformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Semard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE ICIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Sari, Laboratoire Ampère, Feb 2018, Lyon, France. pp.730 - 735, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the PCB-Embedding Technology in Power Electronics – State of the Art and Proposed Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Le Leslé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D-PEIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, College Park, Maryland, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/3DPEIM.2018.8525236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a 1200 V, 100 kW Power Converter: How Good are the Design and Modelling Tools?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Dworakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benhur Zolett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPE Workshop "The Future of Simulation in Power Electronics Packaging for Thermal and Stress Management"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimum Design of a Single-Phase Power Pulsating Buffer (PPB) with PCB-integrated Inductor Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Le Lesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE ICIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, manufacturing and characterization of printed circuit board embedded inductors for power applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Le Lesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE ICIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protruding Ceramic Substrates for High Voltage Packaging Of Wide Bandgap Semiconductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Reynes</w:t>
+                <w:t xml:space="preserve">Etat de l’art de l’intégration en électronique de puissance et axes de recherches associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiPDA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISP3D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645029v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Management Optimization of a 5 MW Power Electronic Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Maneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15755,8747 +15880,8756 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th european advanced technology workshop on micropackaging and thermal management (iMaps)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMAPS, Feb 2017, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l’art de l’intégration en électronique de puissance et axes de recherches associés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bley</w:t>
+                <w:t xml:space="preserve">Protruding Ceramic Substrates for High Voltage Packaging Of Wide Bandgap Semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickael Petit</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISP3D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WiPDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Albuquerque, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiPDA.2017.8170581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802078v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of printed-circuit boards materials for high temperature operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Aviño Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HiTEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMAPS, Jul 2017, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High power PCB-embedded inductors based on ferrite powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Le Lesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Micro/Nano-Electronics Packaging &amp; Assembly, Design and Manufacturing Forum (MiNaPAD 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMAPS, May 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of SiC MOSFET under avalanche conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyas Dchar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zolkos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Tampa, FL, United States. pp.2263-2268, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APEC.2017.7931015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of planar and Toroidal PCB integrated inductors for a multi-cellular 3.3 kW PFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Le Lesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE IWIPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Delft, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IWIPP.2017.7936757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la robustesse de l’oxyde de grille pour des applications aéronautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Aviño Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Arras, France. pp.146345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a SiC based triple active bridge ceil for a multi-megawatt DC-DC converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Maneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Ryndzionek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Dworakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE'17 ECCE Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EPE17ECCEEurope.2017.8099005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective optimisation of a bidirectional single-phase grid connected AC/DC converter (PFC) with two different modulation principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Le Lesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Cincinnati, OH, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECCE.2017.8096889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDT for Power Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2 MHz high-density integrated power supply for gate driver in high-temperature applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenli Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Device Technology: “Disappearing Die – Embed your Chips”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Long Beach, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APEC.2016.7467922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373062v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Comparison-Alternative High Temperature PCB-Embedded Transformer Designs for a 2 W Gate Driver Power Supply</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Remi Perrin</w:t>
+                <w:t xml:space="preserve">Utilisation d’un modèle CEM pour l’estimation des pertes dans un module de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Podlejski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373036v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated High-Temperature Isolation barrier with Coreless Transformer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EDT for Power Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenjiang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Combettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th CIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">Embedded Device Technology: “Disappearing Die – Embed your Chips”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMAPS - NMI, Sep 2016, Caldicot, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372145v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2 MHz high-density integrated power supply for gate driver in high-temperature applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId431" w:history="1">
+                <w:t xml:space="preserve">Two Comparison-Alternative High Temperature PCB-Embedded Transformer Designs for a 2 W Gate Driver Power Supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingyao Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dushan Boroyevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wenli Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APEC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APEC.2016.7467922⟩</w:t>
+              <w:t xml:space="preserve">ECCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2016, Milwaukee, WI, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCE.2016.7855537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372141v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d’un modèle CEM pour l’estimation des pertes dans un module de puissance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Vollaire</w:t>
+                <w:t xml:space="preserve">Integrated High-Temperature Isolation barrier with Coreless Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">9th CIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161822v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la robustesse des MOSFET SiC pour les applications diode-less</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Labrousse</w:t>
+                <w:t xml:space="preserve">GaN Active-Clamp Flyback Converter with Resonant Operation Over a Wide Input Voltage Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">PCIM Europe 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nuremberg, Germany. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361711v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN Active-Clamp Flyback Converter with Resonant Operation Over a Wide Input Voltage Range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lacombe</w:t>
+                <w:t xml:space="preserve">Analyse de la robustesse des MOSFET SiC pour les applications diode-less</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Aviño Salvado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nuremberg, Germany. pp.CD</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387590v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of topside contact layouts for power dies embedded in PCB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenjiang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESTC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMAPS, Sep 2016, Grenoble, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ESTC.2016.7764707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layout modelling to predict compliance with EMC standards of power electronic converters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bréard</w:t>
+                <w:t xml:space="preserve">Robustness of SiC MOSFETs in short-circuit mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PCIM Europe 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nuremberg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188561v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of SiC MOSFETs in short-circuit mode</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Petit</w:t>
+                <w:t xml:space="preserve">Highly integrated power electronic converters using active devices embedded in printed-circuit board</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenjiang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">4th Micro/Nano-Electronics, packaging and assembling, design and manufacturing forum MiNaPAD 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMAPS, Apr 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196528v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly integrated power electronic converters using active devices embedded in printed-circuit board</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chenjiang Yu</w:t>
+                <w:t xml:space="preserve">Layout modelling to predict compliance with EMC standards of power electronic converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Podlejski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Rondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Micro/Nano-Electronics, packaging and assembling, design and manufacturing forum MiNaPAD 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Dresden, Germany. pp.779-784, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISEMC.2015.7256262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197043v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considerations for High Temperature Power Electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Power Electronics Ee2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature operation of SiC transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Aviño Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Technology Workshop (ATW) on Thermal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMAPS, Sep 2015, Los Gatos, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of short-circuit robustness of SiC MOSFETs, analysis of the failure modes and comparison with BJTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.1708-1713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the thermal management of power GaN devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenjiang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Technology Workshop (ATW) on Thermal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMAPS, Sep 2016, Los Gatos, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal management of lateral GaN power devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenjiang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE IWIPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Chicago, IL, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IWIPP.2015.7295973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver sintering for power electronics integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Riva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEP- IAAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMAPS, Apr 2015, Kyoto, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEP-IAAC.2015.7111076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des pertes dans les transistors bipolaires SiC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
+                <w:t xml:space="preserve">Mesure précise des pertes dans un module d'électronique de puissance par une méthode calorimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Podlejski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065220v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Manufacturing of a Double-Side Cooled, SiC based, High Temperature Inverter Leg</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">3D Packaging Structure for High Temperature Power electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HiTEC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Albuquerque, United States. pp.THA27</w:t>
+              <w:t xml:space="preserve">From Nano to Micro Power Electronics and Packaging Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMAPS France, Oct 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997365v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated packaging allows for improvement in switching characteristics of silicon carbide devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planar, Double-Layer Magnetic Inductors for Low Power, High Frequency DC-DC Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Nuremberg, Germany. 8 p</w:t>
+              <w:t xml:space="preserve">8th CIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany. CD (5 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997355v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure précise des pertes dans un module d'électronique de puissance par une méthode calorimétrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Podlejski</w:t>
+                <w:t xml:space="preserve">Power Loss Estimation in SiC Power BJTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">PCIM Europe 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nuremberg, Germany. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065267v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Packaging Structure for High Temperature Power electronics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated packaging allows for improvement in switching characteristics of silicon carbide devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bley</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil El Falahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Robutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Nano to Micro Power Electronics and Packaging Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMAPS France, Oct 2014, Tours, France</w:t>
+              <w:t xml:space="preserve">PCIM Europe 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nuremberg, Germany. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081697v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar, Double-Layer Magnetic Inductors for Low Power, High Frequency DC-DC Converters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Allard</w:t>
+                <w:t xml:space="preserve">Estimation des pertes dans les transistors bipolaires SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th CIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany. CD (5 p.)</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739037v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Loss Estimation in SiC Power BJTs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
+                <w:t xml:space="preserve">Design and Manufacturing of a Double-Side Cooled, SiC based, High Temperature Inverter Leg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Nuremberg, Germany. 8 p</w:t>
+              <w:t xml:space="preserve">HiTEC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Albuquerque, United States. pp.THA27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997718v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization and Characterization of an IGBT Module Based on the Power Chip-on-Chip 3D Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Marchesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Ruffeil de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Pittsburgh, PA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECCE.2014.6954043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Operation of SiC Converters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Temperature, High Frequency Micro-Inductors for Low Power DC-DC Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECPE SiC and GaN user forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lille, France. paper 390, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2013.6631994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874751v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of SiC JFETs in conduction mode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Ouaida</w:t>
+                <w:t xml:space="preserve">Full densification of molybdenum powders and multilayer materials obtained by Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Mouawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISIEM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Inorganic Materials, Japan (SIMJ) et Université Rennes 1, France (UR1)., Oct 2013, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874471v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature, High Frequency Micro-Inductors for Low Power DC-DC Converters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Temperature Operation of SiC Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECPE SiC and GaN user forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874475v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full densification of molybdenum powders and multilayer materials obtained by Spark Plasma Sintering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Fabregue</w:t>
+                <w:t xml:space="preserve">Thermal stability of SiC JFETs in conduction mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ouaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Riva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIEM 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lille, France. paper 223, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2013.6631881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081684v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature, Smart Power Module for aircraft actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Falahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Viet Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HiTEN'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the SiC VJFET gate punch-through and its dependence with the temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lille, France. Paper 344, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EPE.2013.6631963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Static Losses in an Inverter-Leg built with SiC Normally-Off JFETs and SiC diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Long Beach, CA, United States. pp.2636-2642, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APEC.2013.6520668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature anti short circuit function for normally-on SiC JFET in an inverter leg configuration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luong Viet Phung</w:t>
+                <w:t xml:space="preserve">Sintered molybdenum for a metallized ceramic substrate packaging for the wide-bandgap devices and high temperature applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HiTEC 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPSD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bruges, Belgium. pp.295-298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPSD.2012.6229081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760372v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Ageing of Fe-based Nanocrystalline Ribbons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Robutel</w:t>
+                <w:t xml:space="preserve">Pressureless Silver Sintering Die-Attach for SiC Power Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HiTEC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Albuquerque, United States. 6p</w:t>
+              <w:t xml:space="preserve">CSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Saint-Pétersbourg, Russia. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760373v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759987v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintered molybdenum for a metallized ceramic substrate packaging for the wide-bandgap devices and high temperature applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">3-Dimensional, Solder-Free Interconnect Technology for high-Performance Power Modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bley</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPSD</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th CIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Nuremberg, Germany. pp.433-438</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707820v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressureless Silver Sintering Die-Attach for SiC Power Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Hascoët</w:t>
+                <w:t xml:space="preserve">High temperature anti short circuit function for normally-on SiC JFET in an inverter leg configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil El Falahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viet Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Saint-Pétersbourg, Russia. 2p</w:t>
+              <w:t xml:space="preserve">HiTEC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Albuquerque, United States. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759987v2</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-Dimensional, Solder-Free Interconnect Technology for high-Performance Power Modules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassem Mouawad</w:t>
+                <w:t xml:space="preserve">High Temperature Ageing of Fe-based Nanocrystalline Ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Robutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Allard</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th CIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Nuremberg, Germany. pp.433-438</w:t>
+              <w:t xml:space="preserve">HiTEC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Albuquerque, United States. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707741v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of silver-sintering die attach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th CIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Nuremberg, Germany. pp.237-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of Architectured Materials by Spark Plasma Sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THERMEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Québec, Canada. pp.1885-1892, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.706-709.1885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Airborne High Temperature SiC Power Converter for Medium Power Smart Electro Mechanical Actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bergogne</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Falahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Viet Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HiTEC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Albuquerque, United States. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report de puce par frittage d'argent - mise en oeuvre et analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème EPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bordeaux, France. pp.CD (ref 61)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Runaway Robustness of SiC VJFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Ouaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh Dung Hoang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaël Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Saint-Pétersbourg, Russia. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active protections for normally-on SiC JFETs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
+                <w:t xml:space="preserve">Higher temperature power electronics for larger-scale mechatronic integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Robutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mogniotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.CD</w:t>
+              <w:t xml:space="preserve">Automotive Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France. Actes sur CD (pas de pagination)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00629227v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal requirements of SiC Power Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+                <w:t xml:space="preserve">Modeling, Fabrication, and Characterization of Planar Inductors on YIG Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Advanced Technology Workshop on Micropackaging and Thermal Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">CIMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon. pp.Tu-P9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672631v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher temperature power electronics for larger-scale mechatronic integration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId484" w:history="1">
+                <w:t xml:space="preserve">A multi-physics model of the VJFET with a lateral channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Hamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Robutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mogniotte</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automotive Power Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France. Actes sur CD (pas de pagination)</w:t>
+              <w:t xml:space="preserve">EPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687139v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling, Fabrication, and Characterization of Planar Inductors on YIG Substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maher Soueidan</w:t>
+                <w:t xml:space="preserve">High-temperature die-attaches for SiC power devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon. pp.Tu-P9</w:t>
+              <w:t xml:space="preserve">EPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.Article number 6020161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787193v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature die-attaches for SiC power devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Masson</w:t>
+                <w:t xml:space="preserve">Active protections for normally-on SiC JFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Risaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.Article number 6020161</w:t>
+              <w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672602v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-physics model of the VJFET with a lateral channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Thermal requirements of SiC Power Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabien Dubois</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Civrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.CD</w:t>
+              <w:t xml:space="preserve">6th European Advanced Technology Workshop on Micropackaging and Thermal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00629220v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature behavior of SiC power diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Civrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Study of Copper Bonded at Low Temperature Using Spark Plasma Sintering Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687147v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Attach of Power Devices Using Silver Sintering - Bonding Process Optimization and Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianfeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark C. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HiTEN 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Oxford, United Kingdom. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of High Temperature EMI Input Filter for a 2 kW HVDC-Fed Inverter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Robutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HiTEC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Albuquerque, United States. pp.000236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des non-linéarités dans les condensateurs céramiques haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Robutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Meuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème EPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of High Temperature Ageing on Active and Passive Power Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Robutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siméon Dampieni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HiTEC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Albuquerque, United States. pp.000228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-thermal behaviour of a SiC JFET stressed by lightning-induced overvoltages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">State of the art of High Temperature Power Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Youness Amieh</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Barcelone, France. pp.1--8</w:t>
+              <w:t xml:space="preserve">Microtherm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lodz, Poland. pp.8-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446059v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art of High Temperature Power Electronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electro-thermal behaviour of a SiC JFET stressed by lightning-induced overvoltages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asif Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Amieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microtherm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lodz, Poland. pp.8-17</w:t>
+              <w:t xml:space="preserve">EPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Barcelone, France. pp.1--8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413349v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paralleling of Low-Voltage MOSFETs Operating in Avalanche Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Dresden, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EPE.2005.219271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond Graph Modeling of Current Diffusion in Magnetic Cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrine M'Rad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiçar Ammous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBGM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, New Orleans, LA, United States. pp 87-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Sensorless Current and Temperature Monitoring in MOSFET-Based H-Bridge</w:t>
+                <w:t xml:space="preserve">A Voltage-Measurement Based Estimator for Current and Temperature in MOSFET H-Bridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Ehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PESC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Toulouse, France. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413325v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Voltage-Measurement Based Estimator for Current and Temperature in MOSFET H-Bridge</w:t>
+                <w:t xml:space="preserve">Towards a Sensorless Current and Temperature Monitoring in MOSFET-Based H-Bridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Ehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE PESC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Accapulco, Mexico. pp.901 - 906, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PESC.2003.1218175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413309v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier density analysis in stressed n-doped GaN on sapphire layers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pre-packaging of power components using photosensitive resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Loupias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Sabac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GaN Marathon 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Verona, Italy. 2024</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication (JNTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Saint-Etienne, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054677v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-packaging of power components using photosensitive resin</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carrier density analysis in stressed n-doped GaN on sapphire layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication (JNTE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Saint-Etienne, France. </w:t>
+              <w:t xml:space="preserve">GaN Marathon 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Verona, Italy. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905499v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’électronique pour la conversion - Projet ciblé VERTIGO: Vertical GaN for High Voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Buckley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lancement et première journée scientifique annuelle du PEPR Électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Poitier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24505,280 +24639,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Module électronique de puissance comportant un support diélectrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP3577685B1. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système incluant un module électrique de puissance et une gaine contre les arcs électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Reynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2020109138A1. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power electronic package having two substrates with multiple semiconductor chips and electronic components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Mark Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahesh Kumar Malhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Udrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US8432030B2. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24788,153 +24922,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tour d'horizon des modules de puissance intelligents (Smart Power Modules) Webinaire IEEE EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review on Intelligent Power Modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24944,100 +25078,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la conception par la simulation en électronique de puissance : application à l'onduleur basse tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. INSA de Lyon, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00327164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25047,91 +25181,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Packaging en électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. INSA de lyon, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01267363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25141,415 +25275,415 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologie des composants actifs et leur assemblage - Packaging - École Thématique CNRS 2019 Fiabilité et Sûreté de Fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-02291508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packaging and Integration Activities at Laboratoire Ampère -- CPES Seminar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. United States. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Électronique haute température -- Contraintes sur la puce et le packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-02291510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au packaging en électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01539750v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composants Actifs pour l'Électronique de puissance Master M1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01539770v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Électronique de puissance embarquée et packaging Master M2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01539759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId557"/>
+      <w:footerReference w:type="default" r:id="rId562"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25617,51 +25751,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C24AE08C"/>
+    <w:nsid w:val="9A963C55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25848,51 +25982,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-buttay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7140-5804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087539705" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-7968-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482980v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boutry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong-Viet Phung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elhamidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2025.3637105" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099383v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndembi Ignoumba-Ignoumba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100100" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029608v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Qin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Spencer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Spencer Lundh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/acb4ff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029587v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Metayer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Loeuillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Wallart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Dujic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3247952" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Ravi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingcun Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2023.3264933" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147050v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Avi&#241;&#243;-Salvad&#243;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raynaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bevilacqua" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3281705" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867426v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monflier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buckley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782551v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Burgos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Schmalz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3185570" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somya Anand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vagnon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3200748" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526803v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majededdine Moustaid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Platel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reynes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijft.2021.100129" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchang Lu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichen Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai Ngo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Quan Lu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2022.3142273" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xiao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhe Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2021.3049966" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366175v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Knoll" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Sasaki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2021.3089035" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366208v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/10405.0021ecst" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968998v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Anh A Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Labrousse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113839" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiu-Yung Wong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Dimarino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113743" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Caillaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mrad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Lesle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2019.2939969" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121811v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layachi Boussouar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijpelec.2019.099337" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418097v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Avi&#241;o Salvado" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2955181" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844980v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2018.1456836" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895791v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labrousse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.033" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562549v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sabbah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Arabi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Th&#233;olier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.091" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564755v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bondue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;&#236;&#232;ne Fr&#233;mont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.065" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4071/imaps.516313" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541230v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Kabaar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Estevez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562547v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Dchar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373065v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenjiang Yu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2016.2585658" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419042v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Billore" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robutel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2016.2628874" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373039v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.086" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373011v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marchesini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Delaine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2604379" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207014v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Mouawad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thollin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2376882" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198584v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.097" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065130v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2014.08.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058212v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Kahlouche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamis Youssouf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamat Hassan B&#233;chir" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Capraro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siblini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2014.03.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC7NL8BT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005929v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghedira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Besbes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130533" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F1QZH4QD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874455v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mattavelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2279772" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881667v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ouaida" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2287714" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874458v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.103" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997389v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799884v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Hoang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.929" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881584v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meuret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Woirgard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.101" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L79TJMQG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874465v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Masson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.16.293-305" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707782v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-012-1144-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799893v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.851" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672440v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Civrac" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2181390" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672244v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2012.2186453" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821756v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729066v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gazel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799899v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.177" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672240v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Haddad" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.294" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597432v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2010.10.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3PF4K9X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386480v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie R&#233;tif" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2018429" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135198v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Salah" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2006.886648" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138878v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brevet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2006.872383" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138863v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPEL.2004.839638" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239813v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andr&#233;s Aguilar Croston" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Saeedifard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC48143.2025.10977191" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525502v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Hentati" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097968v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amrani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Guillemin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129054v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Dworakowski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499560v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Salim Obaid Al-Hinaai" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Huesgen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05105964v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0186" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885644v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Pena Quintal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Evans" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534372v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sabry Eltaher Ahmed" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaeddine Ben Hamed" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Regnat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885692v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Dahmani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Seck Elhadji" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Maher" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA62103.2024.10773354" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639487v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885492v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMC62632.2024.10812133" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534359v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885555v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Abbou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMC62632.2024.10812161" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154265v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.0443" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567191v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE53617.2023.10362229" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147021v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mathieu de Vienne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153731v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566091039" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240225v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Ettinger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC60375.2023.10325867" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147426v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefebvre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147105v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641121v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760089v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/565822083" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803771v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL49583.2022.9830959" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803773v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Zeitler" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mayer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC57263.2022.9950643" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772006v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefebvre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIPP50752.2022.9894223" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159893v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790420v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712244v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Petit" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030134v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE50734.2022.9947814" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772005v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIPP50752.2022.9894055" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771023v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775977v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361482v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Dong" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC42165.2021.9487241" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360838v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Shawky" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Hung Yen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Eshera" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC42165.2021.9487454" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366134v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Paez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sell&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570416" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515576v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC49891.2021.9612267" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361517v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC42165.2021.9487086" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968817v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968851v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215711" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968778v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Eddine Moustaid" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525165v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968788v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mollov" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973471v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lagier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ladoux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Wilk" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215631" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968867v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ch&#233;dot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wallart" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215942" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291496v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076181v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2019.8722126" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076183v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demumieux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Avino-Salvado" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2019.8722279" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405882v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Wickramasinghe" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA46397.2019.8998816" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076182v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Darbas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degrenne" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2019.8722295" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291502v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIPP.2019.8799080" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405800v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Djuric" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405883v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927490" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417004v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076184v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895875v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935060v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Estevez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844988v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935157v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895892v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844983v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Semard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01747437v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Ghossein" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352238" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895805v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591117" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736329v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352268" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844981v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Lesl&#233;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DPEIM.2018.8525236" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939745v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Zolett" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736332v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352277" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736336v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352262" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645029v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA.2017.8170581" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473614v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maneiro" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802078v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565131v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535727v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535735v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zolkos" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2017.7931015" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535721v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIPP.2017.7936757" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534712v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646807v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ryndzionek" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE17ECCEEurope.2017.8099005" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644174v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2017.8096889" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373062v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combettes" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373036v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingyao Sun" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dushan Boroyevich" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Perrin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2016.7855537" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372145v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372141v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quentin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenli Zhang" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2016.7467922" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161822v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Podlejski" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361711v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387590v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lacombe" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373042v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2016.7764707" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188561v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Rondon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2015.7256262" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196528v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197043v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372146v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373030v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ali" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700463v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373027v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196527v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Labour&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIPP.2015.7295973" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196525v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEP-IAAC.2015.7111076" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065220v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997365v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997355v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Falahi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065267v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morand" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081697v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739037v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997718v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Cheng" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067144v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Ruffeil de Oliveira" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2014.6954043" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874751v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874471v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631881" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874475v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631994" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081684v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874666v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874655v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631963" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829353v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fonteneau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahaye" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2013.6520668" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760372v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760373v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707820v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2012.6229081" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759987v2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707741v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707733v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687142v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lamontagne" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.1885" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760366v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729156v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759975v2" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629227v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Risaletto" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672631v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687139v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mogniotte" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787193v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672602v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629220v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hamieh" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629225v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687147v2" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672619v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Johnson" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485284v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618657v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485273v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Dampieni" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446059v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Hammoud" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Amieh" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413349v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138894v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2005.219271" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412621v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine M'Rad" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai&#231;ar Ammous" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413325v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ehlinger" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2003.1218175" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413309v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054677v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905499v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loupias" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sabac" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388116v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193210v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193213v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193203v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mark Johnson" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahesh Kumar Malhan" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rashid" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Udrea" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375298v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361526v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00327164v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01267363v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-02291508v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968805v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-02291510v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01539750v2" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01539770v2" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01539759v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-buttay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7140-5804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087539705" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-7968-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482980v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boutry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong-Viet Phung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elhamidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2025.3637105" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndembi Ignoumba-Ignoumba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kaltsounis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwajeet Maurya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala El Rammouz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0325369" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099383v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100100" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Qin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Spencer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Spencer Lundh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/acb4ff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Metayer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Loeuillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Wallart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Dujic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3247952" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Ravi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingcun Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2023.3264933" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Avi&#241;&#243;-Salvad&#243;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raynaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bevilacqua" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3281705" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867426v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monflier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buckley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782551v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Burgos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Schmalz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3185570" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768924v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somya Anand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vagnon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3200748" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526803v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majededdine Moustaid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Platel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reynes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijft.2021.100129" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchang Lu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichen Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai Ngo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Quan Lu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2022.3142273" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xiao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Knoll" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Sasaki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2021.3089035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186511v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhe Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2021.3049966" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366208v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/10405.0021ecst" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968947v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiu-Yung Wong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Dimarino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113743" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968998v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Anh A Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Labrousse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113839" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291493v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Caillaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mrad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Lesle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2019.2939969" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121811v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layachi Boussouar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijpelec.2019.099337" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418097v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Avi&#241;o Salvado" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2955181" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labrousse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844980v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2018.1456836" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674483v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sabbah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4071/imaps.516313" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564755v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bondue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;&#236;&#232;ne Fr&#233;mont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.065" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562549v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Arabi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Th&#233;olier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.091" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541230v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Kabaar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Estevez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562547v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Dchar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373065v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenjiang Yu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2016.2585658" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419042v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Billore" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robutel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2016.2628874" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373039v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.086" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373011v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marchesini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Delaine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2604379" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.097" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207014v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Mouawad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thollin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2376882" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065130v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2014.08.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058212v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Kahlouche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamis Youssouf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamat Hassan B&#233;chir" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Capraro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siblini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2014.03.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC7NL8BT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005929v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghedira" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Besbes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130533" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F1QZH4QD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874455v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mattavelli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2279772" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881667v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ouaida" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2287714" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874458v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riva" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.103" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997389v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799884v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Hoang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.929" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881584v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meuret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Woirgard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.101" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L79TJMQG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874465v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Masson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.16.293-305" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707782v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-012-1144-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799893v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.851" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672440v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Civrac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2181390" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821756v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672244v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2012.2186453" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729066v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gazel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799899v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.177" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672240v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Haddad" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.294" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597432v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2010.10.003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3PF4K9X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386480v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie R&#233;tif" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2018429" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135198v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Salah" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2006.886648" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138878v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brevet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2006.872383" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138863v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPEL.2004.839638" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525502v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Hentati" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097968v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amrani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Guillemin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129054v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Dworakowski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239813v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andr&#233;s Aguilar Croston" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Saeedifard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC48143.2025.10977191" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499560v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Salim Obaid Al-Hinaai" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Huesgen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05105964v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0186" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534372v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sabry Eltaher Ahmed" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaeddine Ben Hamed" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Regnat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885692v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Dahmani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Seck Elhadji" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Maher" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA62103.2024.10773354" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885644v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Pena Quintal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Evans" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639487v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885492v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMC62632.2024.10812133" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534359v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885555v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Abbou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMC62632.2024.10812161" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147021v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mathieu de Vienne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153731v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566091039" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154265v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.0443" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567191v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE53617.2023.10362229" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240225v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Ettinger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC60375.2023.10325867" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147105v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147426v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefebvre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159893v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712244v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Petit" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790420v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641121v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760089v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/565822083" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772006v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefebvre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIPP50752.2022.9894223" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803771v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL49583.2022.9830959" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803773v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Zeitler" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mayer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC57263.2022.9950643" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030134v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE50734.2022.9947814" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772005v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIPP50752.2022.9894055" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771023v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775977v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366134v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Paez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sell&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570416" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361482v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Dong" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC42165.2021.9487241" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360838v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Shawky" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Hung Yen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Eshera" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC42165.2021.9487454" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515576v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC49891.2021.9612267" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361517v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC42165.2021.9487086" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968851v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215711" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968817v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525165v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968778v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Eddine Moustaid" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968788v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mollov" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973471v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lagier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ladoux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Wilk" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215631" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968867v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ch&#233;dot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wallart" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215942" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076181v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2019.8722126" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076183v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demumieux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Avino-Salvado" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2019.8722279" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291496v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405882v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Wickramasinghe" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA46397.2019.8998816" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076182v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Darbas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degrenne" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2019.8722295" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291502v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIPP.2019.8799080" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405800v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Djuric" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405883v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927490" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417004v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076184v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935157v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895892v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895805v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591117" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844983v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Semard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01747437v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Ghossein" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352238" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895875v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935060v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Estevez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844988v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736329v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352268" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844981v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Lesl&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DPEIM.2018.8525236" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939745v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Zolett" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736332v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352277" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736336v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352262" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802078v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473614v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maneiro" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645029v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA.2017.8170581" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565131v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535727v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535735v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zolkos" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2017.7931015" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535721v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIPP.2017.7936757" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534712v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646807v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ryndzionek" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE17ECCEEurope.2017.8099005" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644174v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2017.8096889" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372141v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Perrin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quentin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenli Zhang" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2016.7467922" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161822v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Podlejski" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373062v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combettes" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373036v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingyao Sun" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dushan Boroyevich" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2016.7855537" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372145v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387590v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lacombe" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361711v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373042v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2016.7764707" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196528v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197043v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188561v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Rondon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2015.7256262" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372146v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373030v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ali" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700463v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373027v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196527v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Labour&#233;" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIPP.2015.7295973" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196525v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEP-IAAC.2015.7111076" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065267v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morand" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081697v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739037v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997718v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Cheng" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997355v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Falahi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065220v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997365v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067144v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Ruffeil de Oliveira" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2014.6954043" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874475v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631994" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081684v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874751v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874471v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631881" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874666v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874655v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631963" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829353v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fonteneau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahaye" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2013.6520668" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707820v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2012.6229081" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759987v2" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707741v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760372v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760373v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707733v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687142v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lamontagne" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.1885" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760366v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729156v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759975v2" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687139v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mogniotte" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787193v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629220v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hamieh" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672602v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629227v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Risaletto" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672631v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629225v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687147v2" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672619v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Johnson" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485284v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618657v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485273v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Dampieni" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413349v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446059v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Hammoud" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Amieh" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138894v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2005.219271" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412621v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine M'Rad" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai&#231;ar Ammous" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413309v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ehlinger" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413325v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2003.1218175" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905499v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loupias" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sabac" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054677v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388116v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193210v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193213v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193203v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mark Johnson" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahesh Kumar Malhan" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rashid" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Udrea" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375298v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361526v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00327164v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01267363v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-02291508v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968805v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-02291510v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01539750v2" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01539770v2" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01539759v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>