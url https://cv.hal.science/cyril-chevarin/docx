--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -234,334 +234,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D computational fluid dynamics modeling of a hollow fiber membrane contactor ozonation process</w:t>
+                <w:t xml:space="preserve">CFD-guided patterning of tubular ceramic membrane surface by stereolithography: Optimizing morphology at the mesoscale for improved hydrodynamic control of membrane fouling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Schmitt</w:t>
+                <w:t xml:space="preserve">Cyril Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Chevarin</w:t>
+                <w:t xml:space="preserve">Xunhao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mendret</w:t>
+                <w:t xml:space="preserve">Denis Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Brosillon</w:t>
+                <w:t xml:space="preserve">Volodymyr Tarabara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bouyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51, pp.103362. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal of Membrane Science, pp.121435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2022.103362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2023.121435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861665v1</w:t>
+                <w:t xml:space="preserve">hal-03967704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD-guided patterning of tubular ceramic membrane surface by stereolithography: Optimizing morphology at the mesoscale for improved hydrodynamic control of membrane fouling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">3-D computational fluid dynamics modeling of a hollow fiber membrane contactor ozonation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mendret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Brosillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Journal of Membrane Science, pp.121435. </w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51, pp.103362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2023.121435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2022.103362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967704v1</w:t>
+                <w:t xml:space="preserve">hal-04861665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing of Large Size and Highly Transparent Nd:YAG Ceramics by Pressure Slip-Casting and Post-Sintering by HIP: An Experimental and Simulation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Belon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -785,51 +785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multi-physical finite element-based model that predicts water and salt transfers, proteolysis and water activity during the salting and post-salting stages of the dry-cured ham process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Harkouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -954,51 +954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Portanguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 91 (1), pp.79-87. </w:t>
@@ -1074,51 +1074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Machado-Maturana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Portanguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1221,51 +1221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Damez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Portanguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1329,51 +1329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an approximate empirical-CFD model estimating coupled heat and water transfers of stacked food products placed in airflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1753,51 +1753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Portanguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1848,51 +1848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a “numerical ham” model that couples water and salt transfers to proteolysis during the dry-cured ham process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Harkouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1956,51 +1956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards building of a “numerical ham” for simulating proteolysis and salt and water transfers during the dry-cured ham elaboration process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Harkouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2081,51 +2081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-course evolution of protein degradation velocity in pork meat samples: integration in a model simulating dry-cured ham manufacture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Harkouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2219,51 +2219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Harkouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Safa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2331,51 +2331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de quelques modèles couplés développés dans le projet Na- : exemple d’un simulateur de jambon sec couplant transferts (chaleur, eau, sels) et protéolyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Harkouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2478,51 +2478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Portanguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
@@ -2734,51 +2734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Portanguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2829,51 +2829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un modèle de « jambon sec numérique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Harkouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2937,51 +2937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of odour active compounds generated in a processed cheese-like model system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Portanguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3435,51 +3435,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un modèle numérique couplant protéolyse et transferts d’eau et de sels pendant la fabrication d’un jambon sec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Sylvain Mirade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3692,51 +3692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370309v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf Eddine Merzougui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malloggi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Henry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Bounjad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoran Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202500083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861665v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Schmitt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevarin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.103362" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03967704v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunhao Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Tarabara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2023.121435" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281386v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Belon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#238;tre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cochain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13092199" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Raynaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefrileux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;trier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191121702422998E12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622385v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Harkouss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.09.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650040v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Portanguen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.12.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPMN5HJ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852705v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Machado-Maturana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.04.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191072v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouhrara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Damez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf103384d" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657529v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Le Page" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2008.11.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTZXJV9T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807124v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mericq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevarin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guenoun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf-Eddine Merzougui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153185v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Viers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perri&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevarin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738678v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744687v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748482v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749688v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Safa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745767v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758448v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852762v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Portanguen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tournayre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738581v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354017v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tournayre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752497v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdlatif Benmoussa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063044v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lepage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Amara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808410v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370309v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf Eddine Merzougui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malloggi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Henry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Bounjad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoran Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202500083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03967704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevarin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunhao Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Tarabara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2023.121435" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861665v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Schmitt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.103362" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281386v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Belon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#238;tre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cochain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13092199" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Raynaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefrileux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;trier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191121702422998E12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622385v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Harkouss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.09.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650040v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Portanguen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.12.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPMN5HJ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852705v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Machado-Maturana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.04.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191072v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouhrara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Damez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf103384d" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657529v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Le Page" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2008.11.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTZXJV9T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807124v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mericq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevarin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guenoun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf-Eddine Merzougui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153185v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Viers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perri&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevarin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738678v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744687v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748482v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749688v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Safa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745767v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758448v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852762v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Portanguen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tournayre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738581v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354017v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tournayre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752497v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdlatif Benmoussa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063044v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lepage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Amara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808410v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>