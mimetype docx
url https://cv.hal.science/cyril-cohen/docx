--- v0 (2026-03-23)
+++ v1 (2026-05-05)
@@ -1063,252 +1063,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babel-formal: Translation of Proofs between Lean and Rocq</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formalizing Concentration Inequalities in Rocq: Infrastructure and Automation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynald Affeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Stoskopf</w:t>
+                <w:t xml:space="preserve">Alessandro Bruni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tabareau</w:t>
+                <w:t xml:space="preserve">Pierre Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takafumi Saikawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th Workshop on Mathematical Reasoning and AI at NeurIPS 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Interactive Theorem Proving (ITP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Reykjavik, Iceland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ITP.2025.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342510v1</w:t>
+                <w:t xml:space="preserve">hal-05318685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalizing Concentration Inequalities in Rocq: Infrastructure and Automation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Bruni</w:t>
+                <w:t xml:space="preserve">Babel-formal: Translation of Proofs between Lean and Rocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Stoskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Takafumi Saikawa</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Interactive Theorem Proving (ITP 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 5th Workshop on Mathematical Reasoning and AI at NeurIPS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318685v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trocq: Proof Transfer for Free, With or Without Univalence</w:t>
               </w:r>
@@ -2376,51 +2376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sozeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITP 2018 - 9th Conference on Interactive Theorem Proving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. pp.20-39, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3723,51 +3723,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LLM4Docq: Bootstrapping Documentation for MathComp with LLMs and Expert Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Stoskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3891,407 +3891,583 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design patterns of hierarchies for order structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Types and sets, Canonical Structures and Typeclasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vermande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008820v1</w:t>
+                <w:t xml:space="preserve">hal-05590597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalization of a sign determination algorithm in real algebraic geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantics for Hierarchy Builder with Shifters and Instances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Calosci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cohen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Tassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Torrini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274013v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Proofs of Tarjan's Algorithm in Why3, Coq, and Isabelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ran Chen</w:t>
+                <w:t xml:space="preserve">Design patterns of hierarchies for order structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allamigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhiko Sakaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906155v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formalization of a sign determination algorithm in real algebraic geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formal Proofs of Tarjan's Algorithm in Why3, Coq, and Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Merz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Formalizing real analysis for polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00545778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4301,100 +4477,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalized algebraic numbers: construction and first-order theory.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logic in Computer Science [cs.LO]. Ecole Polytechnique X, 2012. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00780446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4404,51 +4580,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4460,307 +4636,307 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Crance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mahboubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:21f2e18a8e117e0615eb19d5554ad4a5f828f6b1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Components Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynald Affeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Bruni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kerjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:5fe4b61acc38fea6066881d466ac64524e90a4cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchy Builder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiko Sakaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Tassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:50c5087fc42a2f95913dada99ef4ac1cdba66d7b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4770,51 +4946,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porting Coq Scripts to the Mathematical Components Library Version 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynald Affeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4823,98 +4999,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiko Sakaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inria Sophia Antipolis - Méditerranée, Université Côte d'Azur; National Institute of Advanced Industrial Science and Technology (AIST), Japan; ONERA / DTIS, Université de Toulouse, France. 2023, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4924,118 +5100,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trocq: a deeper study of the lattice of relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Formal Languages and Automata Theory [cs.FL]. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5182,51 +5358,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111866v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cohen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Sakaguchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318682v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Affeldt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumu Saito" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3732291" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05192017v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Crance" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mahboubi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3737283" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04183173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-023-09671-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167423v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sozeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Anand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boulier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Forster" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09540-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01719918v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rouhling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#246;rtberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Siles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-12(2:7)2016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592284v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coquand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2013.01.016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593738v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-8(1:02)2012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Stoskopf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabareau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318685v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bruni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takafumi Saikawa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2025.21" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177913v5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57262-3_10" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57262-3_11" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03917948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573105.3575691" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allamigeon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Canu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136002v4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Strub" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02463336v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerjean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51054-1_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02478907v6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tassi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2020.34" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02303987v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Levy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2019.13" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378906v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Huber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TYPES.2015.5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94821-8_2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414881v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414753v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612293v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66107-0_10" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240469v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Djalal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378905v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08970-6_13" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113453v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03545-1_10" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01966714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816699v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gonthier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Asperti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Avigad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39634-2_14" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665965v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671809v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464237v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14128-7_17" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03366644v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Zimmermann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Aczel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Ahrens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Altenkirch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Awodey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barras" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hott.github.io/book/hott-ebook-7-g6913a1a.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05342426v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Viennot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05342539v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04008820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03274013v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906155v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545778v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00780446v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05038716v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:21f2e18a8e117e0615eb19d5554ad4a5f828f6b1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05038721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5fe4b61acc38fea6066881d466ac64524e90a4cd" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05038713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:50c5087fc42a2f95913dada99ef4ac1cdba66d7b" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225130v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05342516v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lahaye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111866v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cohen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Sakaguchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318682v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Affeldt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumu Saito" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3732291" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05192017v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Crance" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mahboubi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3737283" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04183173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-023-09671-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167423v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sozeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Anand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boulier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Forster" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09540-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01719918v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rouhling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#246;rtberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Siles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-12(2:7)2016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592284v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coquand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2013.01.016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593738v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-8(1:02)2012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318685v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bruni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takafumi Saikawa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2025.21" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Stoskopf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabareau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177913v5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57262-3_10" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57262-3_11" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03917948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573105.3575691" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allamigeon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Canu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136002v4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Strub" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02463336v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerjean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51054-1_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02478907v6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tassi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2020.34" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02303987v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Levy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2019.13" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378906v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Huber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TYPES.2015.5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94821-8_2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414881v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414753v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612293v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66107-0_10" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240469v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Djalal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378905v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08970-6_13" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113453v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03545-1_10" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01966714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816699v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gonthier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Asperti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Avigad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39634-2_14" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665965v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671809v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464237v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14128-7_17" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03366644v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Zimmermann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Aczel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Ahrens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Altenkirch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Awodey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barras" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hott.github.io/book/hott-ebook-7-g6913a1a.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05342426v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Viennot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05342539v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590597v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vermande" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Calosci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Torrini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04008820v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03274013v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906155v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thery" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545778v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00780446v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05038716v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:21f2e18a8e117e0615eb19d5554ad4a5f828f6b1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05038721v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5fe4b61acc38fea6066881d466ac64524e90a4cd" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05038713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:50c5087fc42a2f95913dada99ef4ac1cdba66d7b" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225130v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05342516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lahaye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>